--- v0 (2026-09-13)
+++ v1 (2026-11-06)
@@ -83,154 +83,726 @@
           <t xml:space="preserve">Atividade Exercida</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor Mensal</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Início</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Vigência até</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Colaboradores</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Situação</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Fim do contrato (sem aditivos)</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Aditivos</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Escalas informadas</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Competências informadas</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Profissionais</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Competências</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Observação</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor total do contrato</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Detalhado desde</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANGIORIVO SERVIÇOS DE SAÚDE LTDA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">43.461.637/0001-98</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radiologia intervencionista e vascular</t>
+        </is>
+      </c>
+      <c r="F2">
+        <v>0</v>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">314/2023</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024-01-23</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem prazo informado</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
-      <c r="B2" t="inlineStr">
+      <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">Sociedade LTDA</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...32 lines deleted...]
-      <c r="J2" t="inlineStr">
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ANGIORIVO SERVIÇOS DE SAÚDE LTDA.</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">43.461.637/0001-98</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Radiologia intervencionista e vascular</t>
+        </is>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2024-01-23</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3" t="inlineStr">
         <is>
           <t xml:space="preserve">Sem prazo informado</t>
         </is>
       </c>
-      <c r="K2">
-[...28 lines deleted...]
-          <t xml:space="preserve"/>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CLINICA MÉDICA CARDIO JP LTDA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35.739.628/0001-98</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cirurgias eletivas e plantões presenciais e em caráter de sobreaviso em cirurgia cardiovascular</t>
+        </is>
+      </c>
+      <c r="F4">
+        <v>136774.2</v>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0481/2025</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-07-04</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J4">
+        <v>0</v>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem prazo informado</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M4">
+        <v>0</v>
+      </c>
+      <c r="N4">
+        <v>0</v>
+      </c>
+      <c r="O4">
+        <v>0</v>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clinicor Cordis - Clinica de Diagnósticos em Cardiologia Cordis Ltda</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">13.487.924/0001-06</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Procedimentos Cirúrgicos</t>
+        </is>
+      </c>
+      <c r="F5">
+        <v>215651.25</v>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-01-01</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem prazo informado</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M5">
+        <v>0</v>
+      </c>
+      <c r="N5">
+        <v>0</v>
+      </c>
+      <c r="O5">
+        <v>0</v>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DURAM SAÚDE LTDA</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">46.021.888/0002-20</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos de cirurgias Cardiovasculare e Transplante de Orgãos e Tecidos Cardíacos, para Adultos e Crianças. Plantões sobreavisos.</t>
+        </is>
+      </c>
+      <c r="F6">
+        <v>0</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0483/2025</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-10-01</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2027-01-02</t>
+        </is>
+      </c>
+      <c r="J6">
+        <v>0</v>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vigente</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2027-01-02</t>
+        </is>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+      <c r="N6">
+        <v>0</v>
+      </c>
+      <c r="O6">
+        <v>0</v>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEURORRAD SERVICOS MEDICOS L TDA</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">45.420.199/0001-45</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SERVIÇOS MÉDICOS AMBULATORIAIS E NEURORRADIOLOGIA</t>
+        </is>
+      </c>
+      <c r="F7">
+        <v>129000</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0560/2025</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-07-28</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J7">
+        <v>0</v>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem prazo informado</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7">
+        <v>0</v>
+      </c>
+      <c r="O7">
+        <v>0</v>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sociedade LTDA</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RADCORE SERVICOS MEDICOS LTDA 0291/2023</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">45.596.975/0001-62</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviço de Radiologia e Imagem</t>
+        </is>
+      </c>
+      <c r="F8">
+        <v>219184</v>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0291/2023</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025-12-14</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="J8">
+        <v>0</v>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sem prazo informado</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="M8">
+        <v>0</v>
+      </c>
+      <c r="N8">
+        <v>0</v>
+      </c>
+      <c r="O8">
+        <v>0</v>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1° 23/04/2026 a 22/10/2026</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>