--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -68,2506 +68,2762 @@
           <t xml:space="preserve">Unidade</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Tipo de Repasse</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Contrato</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Parcela</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Crédito em</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Previsto</t>
-[...9 lines deleted...]
-          <t xml:space="preserve">Diferença</t>
+          <t xml:space="preserve">Receita Recebida</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-26</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G2">
-        <v>29580226.88</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>379867.7</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">01 de 12</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G3">
-        <v>855243.28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3499118.48</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">12 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G4">
-        <v>5618703.94</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>803800.08</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Julho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">38 de 48</t>
+          <t xml:space="preserve">1</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G5">
-        <v>12205712.62</v>
-[...5 lines deleted...]
-        <v>699904.03</v>
+        <v>356109.69</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">01 de 12</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G6">
-        <v>378900.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>767499.13</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">002/2023</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G7">
-        <v>404478.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>17033523.29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">002/2023</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G8">
-        <v>816619.07</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1575918.07</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">002/2023</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-06-10</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G9">
-        <v>3723062.06</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3668390.95</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">8 de 12</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-26</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G10">
-        <v>29580226.88</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">011/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-11</t>
-[...11 lines deleted...]
-        <v>320616.89</v>
+          <t xml:space="preserve">2026-01-23</t>
+        </is>
+      </c>
+      <c r="G11">
+        <v>356109.69</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">011/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-05-08</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G12">
-        <v>1207635.45</v>
-[...5 lines deleted...]
-        <v>-320616.89</v>
+        <v>3499118.48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G13">
-        <v>855243.28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>803800.08</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">11 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G14">
-        <v>5618703.94</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>767499.13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="G15">
-        <v>816619.07</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>379867.7</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">9 de 12</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G16">
-        <v>404478.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="G17">
-        <v>378900.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3354201.63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="G18">
-        <v>3723062.06</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1400309.24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">Junho</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">37 de 48</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G19">
-        <v>12205712.62</v>
-[...5 lines deleted...]
-        <v>699904.03</v>
+        <v>767499.13</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-04-28</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G20">
-        <v>29580226.88</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>803800.08</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">011/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-26</t>
-[...11 lines deleted...]
-        <v>456245.16</v>
+          <t xml:space="preserve">2026-02-13</t>
+        </is>
+      </c>
+      <c r="G21">
+        <v>3499118.48</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">011/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-25</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G22">
-        <v>1207635.45</v>
-[...5 lines deleted...]
-        <v>-456245.16</v>
+        <v>379867.7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G23">
-        <v>404478.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>356109.69</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="G24">
-        <v>3723062.06</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1250494.63</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">10 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="G25">
-        <v>5618703.94</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>7148353.71</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">34 de 48</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-01-23</t>
         </is>
       </c>
       <c r="G26">
-        <v>29580226.88</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12205712.62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="G27">
-        <v>378900.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5542211.72</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Maio</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">36 de 48</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="G28">
-        <v>12205712.62</v>
-[...5 lines deleted...]
-        <v>699904.03</v>
+        <v>4153738.97</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="G29">
-        <v>816619.07</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5542211.72</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-23</t>
+          <t xml:space="preserve">2026-02-25</t>
         </is>
       </c>
       <c r="G30">
-        <v>855243.28</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29580226.88</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">10 de 12</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-16</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G31">
-        <v>5542211.72</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t xml:space="preserve">Receita atualização de contrato IGPM</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-16</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="G32">
-        <v>3354201.63</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3530586.79</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-16</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G33">
-        <v>1250494.63</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>378900.71</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-16</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G34">
-        <v>4153738.97</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>855243.28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G35">
-        <v>1400309.24</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>404478.71</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G36">
-        <v>7148353.71</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3723062.06</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G37">
-        <v>5542211.72</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>816619.07</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">Receita atualização de contrato IGPM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">35 de 48</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-03-05</t>
+          <t xml:space="preserve">2026-02-13</t>
         </is>
       </c>
       <c r="G38">
-        <v>3530586.79</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12205712.62</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-25</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G39">
         <v>29580226.88</v>
       </c>
-      <c r="H39">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">11 de 12</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G40">
-        <v>379867.7</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G41">
-        <v>3499118.48</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>378900.71</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">9 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G42">
-        <v>5618703.94</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>404478.71</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G43">
-        <v>803800.08</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>855243.28</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G44">
-        <v>356109.69</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3723062.06</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Abril</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">35 de 48</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G45">
-        <v>12205712.62</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>816619.07</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">36 de 48</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-02-13</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="G46">
-        <v>767499.13</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12905616.65</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G47">
-        <v>379867.7</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29580226.88</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">12 de 12</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G48">
-        <v>356109.69</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+          <t xml:space="preserve">PISO ENFERMAGEM</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G49">
-        <v>803800.08</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>378900.71</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G50">
-        <v>3499118.48</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3723062.06</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">Março</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">199/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">34 de 48</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G51">
-        <v>12205712.62</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>816619.07</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G52">
-        <v>1575918.07</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>404478.71</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">002/2023</t>
+          <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="G53">
-        <v>17033523.29</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>855243.28</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">199/2023</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve"/>
+          <t xml:space="preserve">37 de 48</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="G54">
-        <v>767499.13</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>12905616.65</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">0289/2024</t>
+          <t xml:space="preserve">0172/2026</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">8 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-23</t>
+          <t xml:space="preserve">2026-05-26</t>
         </is>
       </c>
       <c r="G55">
-        <v>5618703.94</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>29580226.88</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">043/2023</t>
+          <t xml:space="preserve">0289/2024</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">01 de 12</t>
+          <t xml:space="preserve">1 de 12</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-22</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="G56">
-        <v>3499118.48</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>5618703.94</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">PISO ENFERMAGEM</t>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">1</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-22</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="G57">
-        <v>356109.69</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>855243.28</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-22</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="G58">
-        <v>803800.08</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>404478.71</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fevereiro</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-22</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="G59">
-        <v>379867.7</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>3723062.06</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t xml:space="preserve">CONTRATO DE GESTÃO</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t xml:space="preserve">043/2023</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">01 de 12</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-01-22</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="G60">
-        <v>767499.13</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>816619.07</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">Janeiro</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">199/2023</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">38 de 48</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-10</t>
+        </is>
+      </c>
+      <c r="G61">
+        <v>12905616.65</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0172/2026</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-26</t>
+        </is>
+      </c>
+      <c r="G62">
+        <v>29580226.88</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0289/2024</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2 de 12</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G63">
+        <v>5618703.94</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">043/2023</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G64">
+        <v>404478.71</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">043/2023</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G65">
+        <v>3723062.06</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">043/2023</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G66">
+        <v>816619.07</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">043/2023</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G67">
+        <v>855243.28</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">199/2023</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">39 de 48</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-09</t>
+        </is>
+      </c>
+      <c r="G68">
+        <v>12905616.65</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0172/2026</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-24</t>
+        </is>
+      </c>
+      <c r="G69">
+        <v>29580226.88</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">199/2023</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">40 de 48</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-14</t>
+        </is>
+      </c>
+      <c r="G70">
+        <v>12905616.65</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">0172/2026</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-01</t>
+        </is>
+      </c>
+      <c r="G71">
+        <v>29580226.88</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-20</t>
+        </is>
+      </c>
+      <c r="G72">
+        <v>391990.17</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-19</t>
+        </is>
+      </c>
+      <c r="G73">
+        <v>815645.28</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-06</t>
+        </is>
+      </c>
+      <c r="G74">
+        <v>457091.39</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-03</t>
+        </is>
+      </c>
+      <c r="G75">
+        <v>750544.06</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-05-11</t>
+        </is>
+      </c>
+      <c r="G76">
+        <v>320616.89</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-05-08</t>
+        </is>
+      </c>
+      <c r="G77">
+        <v>887018.56</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-26</t>
+        </is>
+      </c>
+      <c r="G78">
+        <v>456245.16</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONTRATO DE GESTÃO</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">011/2024</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-03-25</t>
+        </is>
+      </c>
+      <c r="G79">
+        <v>751390.29</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>