--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -61,21465 +61,40172 @@
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Credor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">CPF / CNPJ</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Pagamentos</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Total Pago</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade</t>
         </is>
       </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nº de Processo</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Descrições</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Itens de despesa</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+          <t xml:space="preserve">1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.304.013/0001-95</t>
+          <t xml:space="preserve">05.993.698/0001-07</t>
         </is>
       </c>
       <c r="C2">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D2">
-        <v>9378854.62</v>
+        <v>2127378.84</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09359, PBS-PRC-2025/10014, PBS-PRC-2025/10235, PBS-PRC-2025/10759, PBS-PRC-2025/11356, PBS-PRC-2026/00400, PBS-PRC-2026/03221, PBS-PRC-2026/06002, PBS-PRC-2026/06004, PBS-PRC-2026/06005</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09359, NF 126290, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10014, NF 126352, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10014, NF 126366, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10235, NF 126442, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10235, NF 126445, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10759, NF 126676, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11356, NF 126721, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11356, NF 126814, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00400, NF 126961, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00400, NF 127127, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00400, NF 127197, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00400, NF 127220, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00400, NF 127250, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03221, NF 128338, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06002, NF 129654, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06004, NF 129330, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06005, NF 129118, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA</t>
+          <t xml:space="preserve">1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.563.718/0001-84</t>
+          <t xml:space="preserve">05.993.698/0001-07</t>
         </is>
       </c>
       <c r="C3">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D3">
-        <v>7705432.65</v>
+        <v>70930</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00574</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00574, NF 127125, 1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEUROVASC SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">23.390.187 CRISTIANE APARECIDA ALVES</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.410.913/0001-59</t>
+          <t xml:space="preserve">23.390.187/0001-82</t>
         </is>
       </c>
       <c r="C4">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D4">
-        <v>5594244.53</v>
+        <v>1236</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10228</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10228, NF 273, 23.390.187 CRISTIANE APARECIDA ALVES</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIFEMED CUIDADOS INTENSIVOS LTDA</t>
+          <t xml:space="preserve">23.390.187 CRISTIANE APARECIDA ALVES</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.125.379/0001-06</t>
+          <t xml:space="preserve">23.390.187/0001-82</t>
         </is>
       </c>
       <c r="C5">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="D5">
-        <v>5164236</v>
+        <v>702.9</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08637, PBS-PRC-2025/08642, PBS-PRC-2025/08643</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08637, NF 274, 23.390.187 CRISTIANE APARECIDA ALVES, Valor ref. proc. PBS-PRC-2025/08642, NF 275, 23.390.187 CRISTIANE APARECIDA ALVES, Valor ref. proc. PBS-PRC-2025/08643, NF 276, 23.390.187 CRISTIANE APARECIDA ALVES</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
+          <t xml:space="preserve">3TEC LTDA</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.990.157/0001-30</t>
+          <t xml:space="preserve">00.329.754/0001-90</t>
         </is>
       </c>
       <c r="C6">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="D6">
-        <v>4945511.25</v>
+        <v>2600</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03312</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03312, NF 8750, 3TEC LTDA</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.088.039/0001-99</t>
+          <t xml:space="preserve">15.718.526/0001-89</t>
         </is>
       </c>
       <c r="C7">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D7">
-        <v>4769264.44</v>
+        <v>269424</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11218, PBS-PRC-2026/00218, PBS-PRC-2026/01135, PBS-PRC-2026/02220, PBS-PRC-2026/03048, PBS-PRC-2026/03723, PBS-PRC-2026/04660, PBS-PRC-2026/05906</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11218, FAT 6846,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2025/11218, FAT 6850,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/00218, FT 6899, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/00218, FT 6903, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01135, NF 6957, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01135, NF 6958, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02220, NF 7018, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02220, NF 7022, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03048, NF 7080, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03048, NF 7084, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03723, FT 7140, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03723, FT 7144, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/04660, FAT 7203,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/04660, FAT 7207,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05906, FT 7268, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05906, FT 7269, 4 RODAS LOCADORA LTDA</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Veículos Administrativos</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.166/0001-90</t>
+          <t xml:space="preserve">15.718.526/0001-89</t>
         </is>
       </c>
       <c r="C8">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D8">
-        <v>4630889.77</v>
+        <v>222033.14</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11251, PBS-PRC-2026/00210, PBS-PRC-2026/01204, PBS-PRC-2026/02156, PBS-PRC-2026/03056, PBS-PRC-2026/03802, PBS-PRC-2026/04650, PBS-PRC-2026/05603, PBS-PRC-2026/06819</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11251, FT 6847, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2025/11251, FT 6848, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/00210, FT 6900, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/00210, FT 6901, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01204, NF 6959, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01204, NF 6960, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01204, NF 6961, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01204, NF 6962, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02156, FT 7019, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02156, FT 7020, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03056, NF 7081, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03056, NF 7082, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03802, FT 7141, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03802, FT 7142, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/04650, NF 7204, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/04650, NF 7205, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05603, FT 7270, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05603, FT 7271, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/06819, FAT 7327,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/06819, FAT 7328,4 RODAS LOCADORA LTDA</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Veículos Administrativos</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">15.718.526/0001-89</t>
         </is>
       </c>
       <c r="C9">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D9">
-        <v>4021216.96</v>
+        <v>127849.94</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00532, PBS-PRC-2026/01146, PBS-PRC-2026/02672, PBS-PRC-2026/03728, PBS-PRC-2026/05706, PBS-PRC-2026/06867</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00532, FAT 6902,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/00532, FAT 6904,4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01146, FT 6963, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01146, FT 6964, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01146, FT 6965, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/01146, FT 6966, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02672, NF 7021, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/02672, NF 7023, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03728, NF 7143, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/03728, NF 7145, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05706, NF 7272, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/05706, NF 7273, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/06867, NF 7329, 4 RODAS LOCADORA LTDA, Valor ref. proc. PBS-PRC-2026/06867, NF 7330, 4 RODAS LOCADORA LTDA</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Veículos Administrativos</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+          <t xml:space="preserve">40.411.391 EDER FERNANDO DE SOUSA</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.304.013/0001-95</t>
+          <t xml:space="preserve">40.411.391/0001-51</t>
         </is>
       </c>
       <c r="C10">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D10">
-        <v>3879398.21</v>
+        <v>176</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09381</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09381, NF 336, 40.411.391 EDER FERNANDO DE SOUSA</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+          <t xml:space="preserve">A COSTA COMERCIO ATACADISTA DE PRODUTOS FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.088.039/0001-99</t>
+          <t xml:space="preserve">02.977.362/0001-62</t>
         </is>
       </c>
       <c r="C11">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D11">
-        <v>3819984.88</v>
+        <v>66636.8</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02715</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02715, NF 56617,A COSTA COMERCIO ATACADISTA DE PRODUTOS FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">WM&amp;M SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">A G KIENEN &amp; CIA LTDA</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.342.311/0001-13</t>
+          <t xml:space="preserve">82.225.947/0001-65</t>
         </is>
       </c>
       <c r="C12">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D12">
-        <v>3773429.07</v>
+        <v>78</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05145</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05145, NF 141650, A G KIENEN &amp; CIA LTDA</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+          <t xml:space="preserve">A M M CORREA</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.166/0001-90</t>
+          <t xml:space="preserve">53.169.506/0001-95</t>
         </is>
       </c>
       <c r="C13">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D13">
-        <v>3438918</v>
+        <v>24256</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05343</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05343, NF 184, AM M CORREA</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EPI</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAO JUDAS MATERIAIS MEDICOS LTDA</t>
+          <t xml:space="preserve">A N F CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.492.372/0001-04</t>
+          <t xml:space="preserve">43.239.898/0001-68</t>
         </is>
       </c>
       <c r="C14">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="D14">
-        <v>3186756.54</v>
+        <v>174000</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00906, PBS-PRC-2026/03452, PBS-PRC-2026/03453, PBS-PRC-2026/04227</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00906, NF 1000048, A N F CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/03452, NF 1000049, A N F CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/03452, NF 1000050, A N F CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/03452, NF 1000051, A N F CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/03453, NF 1000052, A N F CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/04227, NF 1000053, A N F CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Monit. da Estação de Tratamento de Esgoto</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">ABC FARMACEUTICO LTDA</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">52.967.925/0001-00</t>
         </is>
       </c>
       <c r="C15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D15">
-        <v>3114044.91</v>
+        <v>109552.73</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10604, PBS-PRC-2026/04799, PBS-PRC-2026/05623, PBS-PRC-2026/05793, PBS-PRC-2026/05881, PBS-PRC-2026/05883</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10604, NF 1033, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/04799, NF 3653, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05623, NF 3796, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05793, NF 3537, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05881, NF 3570, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05883, NF 3794, ABC FARMACEUTICO LTDA</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">ABC FARMACEUTICO LTDA</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.095.183/0001-40</t>
+          <t xml:space="preserve">52.967.925/0001-00</t>
         </is>
       </c>
       <c r="C16">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D16">
-        <v>2928195.48</v>
+        <v>65064</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04799, PBS-PRC-2026/04815, PBS-PRC-2026/05624, PBS-PRC-2026/05629, PBS-PRC-2026/06151</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04799, NF 3571, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/04815, NF 3168, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05624, NF 3313, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/05629, NF 3596, ABC FARMACEUTICO LTDA, Valor ref. proc. PBS-PRC-2026/06151, NF 3797, ABC FARMACEUTICO LTDA</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">ABC FARMACEUTICO LTDA</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">52.967.925/0001-00</t>
         </is>
       </c>
       <c r="C17">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D17">
-        <v>2564998.38</v>
+        <v>376</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04869</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04869, NF 3316, ABC FARMACEUTICO LTDA</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
+          <t xml:space="preserve">ACHAKI COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.280/0001-10</t>
+          <t xml:space="preserve">58.908.327/0001-46</t>
         </is>
       </c>
       <c r="C18">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="D18">
-        <v>2366464.55</v>
+        <v>34688</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09138, PBS-PRC-2025/09978</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09138, NF 250, ACHAKI COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09978, NF 286, ACHAKI COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA</t>
+          <t xml:space="preserve">ACHEAKI COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.958.432/0001-04</t>
+          <t xml:space="preserve">43.609.814/0001-30</t>
         </is>
       </c>
       <c r="C19">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D19">
-        <v>2337326.64</v>
+        <v>20400</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07065, PBS-PRC-2025/10085</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07065, NF 1468, ACHEAKI COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10085, NF 1496, ACHEAKI COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.765.324/0001-04</t>
+          <t xml:space="preserve">31.097.402/0001-80</t>
         </is>
       </c>
       <c r="C20">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D20">
-        <v>2247861.35</v>
+        <v>1500</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02881</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02881, NF 5234, ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+          <t xml:space="preserve">ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.088.039/0001-99</t>
+          <t xml:space="preserve">31.097.402/0001-80</t>
         </is>
       </c>
       <c r="C21">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D21">
-        <v>2239909.45</v>
+        <v>819.6</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05251, PBS-PRC-2026/1634</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05251, NF 4839, ADL MED COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/1634, NF 5150, ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCORE SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ADM COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.596.975/0001-62</t>
+          <t xml:space="preserve">14.822.531/0001-74</t>
         </is>
       </c>
       <c r="C22">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="D22">
-        <v>2032100</v>
+        <v>6332.74</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05181</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05181, NF 1781, ADM COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIOSAUDE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">AG COMERCIO DE ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.668.300/0001-79</t>
+          <t xml:space="preserve">52.297.070/0001-57</t>
         </is>
       </c>
       <c r="C23">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="D23">
-        <v>1969208.39</v>
+        <v>9759.37</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06139, PBS-PRC-2025/06331, PBS-PRC-2025/09170, PBS-PRC-2025/09960</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06139, NF 187, AG COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06331, NF 235, AG COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06331, NF 239, AG COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09170, NF 276, AG COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09960, NF 379, AG COMERCIO DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+          <t xml:space="preserve">AGNALDO CIRINO JUNIOR</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.725.699/0001-61</t>
+          <t xml:space="preserve">***.244.864-**</t>
         </is>
       </c>
       <c r="C24">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D24">
-        <v>1958494.75</v>
+        <v>111.07</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01698</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01698, RECIBO 23/02/2026, AGNALDO CIRINO JUNIOR</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+          <t xml:space="preserve">AGNALDO VENANCIO DE SOUZA</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.304.013/0001-95</t>
+          <t xml:space="preserve">***.267.914-**</t>
         </is>
       </c>
       <c r="C25">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D25">
-        <v>1936000</v>
+        <v>185.1</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03839</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03839, RECIBO 13A 14/05/2026, AGNALDO VENANCIO DE SOUZA</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">COOPERINTERV SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">AGV COMERCIO VAREJISTA DE EMBALAGENS LTDA</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.477.929/0001-44</t>
+          <t xml:space="preserve">20.498.149/0001-50</t>
         </is>
       </c>
       <c r="C26">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="D26">
-        <v>1859146.03</v>
+        <v>10578.6</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02337</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02337, NF 12778,AGV COMERCIO VAREJISTA DE EMBALAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+          <t xml:space="preserve">ALAMO - SEGURANCA ELETRONICA LTDA</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.714.702/0001-00</t>
+          <t xml:space="preserve">00.149.706/0001-10</t>
         </is>
       </c>
       <c r="C27">
-        <v>26</v>
+        <v>4</v>
       </c>
       <c r="D27">
-        <v>1846322.78</v>
+        <v>90090.09</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10980, PBS-PRC-2026/03193, PBS-PRC-2026/03197, PBS-PRC-2026/03612</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10980, NF 1013495, ALAMO - SEGURANCA ELETRONICA LTDA, Valor ref. proc. PBS-PRC-2026/03193, NF 1013911, ALAMO - SEGURANCA ELETRONICA LTDA, Valor ref. proc. PBS-PRC-2026/03197, NF 1013910, ALAMO - SEGURANCA ELETRONICA LTDA, Valor ref. proc. PBS-PRC-2026/03612, NF 1013913, ALAMO - SEGURANCA ELETRONICA LTDA</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Vigilância e Segurança Patrimonial</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA</t>
+          <t xml:space="preserve">ALAN RUDNEY CABRAL DE LIMA</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.714.290/0001-76</t>
+          <t xml:space="preserve">24.085.444/0001-35</t>
         </is>
       </c>
       <c r="C28">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D28">
-        <v>1784389.35</v>
+        <v>19320</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06073, PBS-PRC-2026/06076</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06073, NF 1599, ALAN RUDNEY CABRAL DE LIMA, Valor ref. proc. PBS-PRC-2026/06076, NF 1602, ALAN RUDNEY CABRAL DE LIMA</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+          <t xml:space="preserve">ALAN RUDNEY CABRAL DE LIMA</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.725.699/0001-61</t>
+          <t xml:space="preserve">24.085.444/0001-35</t>
         </is>
       </c>
       <c r="C29">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D29">
-        <v>1701807.15</v>
+        <v>16578.69</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05863, PBS-PRC-2025/09711, PBS-PRC-2026/06083</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05863, NF 1298, ALAN RUDNEY CABRAL DE LIMA, Valor ref. proc. PBS-PRC-2025/09711, NF 1401, ALAN RUDNEY CABRAL DE LIMA, Valor ref. proc. PBS-PRC-2026/06083, NF 1611, ALAN RUDNEY CABRAL DE LIMA</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, utensílios diversos, Utensílios diversos</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA DE LITOTRICIA DA PARAIBA LTDA</t>
+          <t xml:space="preserve">ALAN RUDNEY CABRAL DE LIMA</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.122.953/0001-00</t>
+          <t xml:space="preserve">24.085.444/0001-35</t>
         </is>
       </c>
       <c r="C30">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D30">
-        <v>1635972.18</v>
+        <v>13800</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06080, PBS-PRC-2026/06082</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06080, NF 1604, ALAN RUDNEY CABRAL DE LIMA, Valor ref. proc. PBS-PRC-2026/06082, NF 1610, ALAN RUDNEY CABRAL DE LIMA</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA</t>
+          <t xml:space="preserve">ALAN RUDNEY CABRAL DE LIMA</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.487.924/0001-06</t>
+          <t xml:space="preserve">24.085.444/0001-35</t>
         </is>
       </c>
       <c r="C31">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D31">
-        <v>1629584.44</v>
+        <v>1840</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06063</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06063, NF 1596, ALAN RUDNEY CABRAL DE LIMA</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELETROFISIOLOGISTAS ASSOCIADOS LTDA</t>
+          <t xml:space="preserve">ALANA LETICIA DE AQUINO NASCIMENTO LTDA</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.245.418/0001-12</t>
+          <t xml:space="preserve">53.863.631/0001-09</t>
         </is>
       </c>
       <c r="C32">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D32">
-        <v>1576436.59</v>
+        <v>1851</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04077</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04077, NF 68, ALANA LETICIA DE AQUINO NASCIMENTO LTDA</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANGIORIVO SERVICOS DE SAUDE LTDA</t>
+          <t xml:space="preserve">ALESSANDRO DE SIQUEIRA SANTOS</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.461.637/0001-98</t>
+          <t xml:space="preserve">12.839.383/0001-75</t>
         </is>
       </c>
       <c r="C33">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D33">
-        <v>1560010.64</v>
+        <v>5208.33</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10277</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10277, NF 140006409, ALESSANDRO DE SIQUEIRA SANTOS</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+          <t xml:space="preserve">ALEXANDRE BENTO DE FARIAS</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.705.015/0001-67</t>
+          <t xml:space="preserve">***.323.114-**</t>
         </is>
       </c>
       <c r="C34">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D34">
-        <v>1552530.29</v>
+        <v>2887.7</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01698, PBS-PRC-2026/03535, PBS-PRC-2026/03839, PBS-PRC-2026/04079, PBS-PRC-2026/04565</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01698, RECIBO 23/02/2026, ALEXANDRE BENTO DE FARIAS, Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, ALEXANDRE BENTO DE FARIAS, Valor ref. proc. PBS-PRC-2026/03839, RECIBO 13A 14/05/2026, ALEXANDRE BENTO DE FARIAS, Valor ref. proc. PBS-PRC-2026/04079, RECIBO 21/05/2026, ALEXANDRE BENTO DE FARIAS, Valor ref. proc. PBS-PRC-2026/04565, RECIBO 02/06/2026, ALEXANDRE BENTO DE FARIAS</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ALEXSANDRO SANTOS DA SILVA LTDA</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.272.584/0001-04</t>
+          <t xml:space="preserve">05.329.135/0001-19</t>
         </is>
       </c>
       <c r="C35">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D35">
-        <v>1464200</v>
+        <v>99960</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-1014/09620, PBS-PRC-2025/11499</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09620, NF 1001194, ALEXSANDRO SANTOS DA SILVA LTDA, Valor ref. proc. PBS-PRC-2025/11499, NF 1001210, ALEXSANDRO SANTOS DA SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+          <t xml:space="preserve">ALFAPRINT LOCACOES EIRELI</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.160.019/0001-44</t>
+          <t xml:space="preserve">09.156.195/0001-38</t>
         </is>
       </c>
       <c r="C36">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="D36">
-        <v>1437973.7</v>
+        <v>101893.3</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10169, PBS-PRC-2025/10189, PBS-PRC-2025/10921, PBS-PRC-2025/11073</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10169, FT A09292, ALFAPRINT LOCACOES EIRELI, Valor ref. proc. PBS-PRC-2025/10189, FT A09377, ALFAPRINT LOCACOES EIRELI, Valor ref. proc. PBS-PRC-2025/10921, FT A09446, ALFAPRINT LOCACOES EIRELI, Valor ref. proc. PBS-PRC-2025/11073, FT A09015, ALFAPRINT LOCACOES EIRELI</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de computadores e periféricos, Locação de Computadores e Periféricos, locação de equipamentos de expediente</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEURORRAD SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ALFARIK COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.420.199/0001-45</t>
+          <t xml:space="preserve">50.310.766/0001-40</t>
         </is>
       </c>
       <c r="C37">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D37">
-        <v>1372702.55</v>
+        <v>608.85</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07912, PBS-PRC-2025/08986</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07912, NF 140, ALFARIK COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08986, NF 147, ALFARIK COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
+          <t xml:space="preserve">ALICE PEREIRA MELO</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.990.157/0001-30</t>
+          <t xml:space="preserve">***.895.014-**</t>
         </is>
       </c>
       <c r="C38">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D38">
-        <v>1371640</v>
+        <v>46.28</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03374</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03374, RECIBO 28/01/2026, ALICE PEREIRA MELO</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.993.698/0001-07</t>
+          <t xml:space="preserve">31.187.918/0001-15</t>
         </is>
       </c>
       <c r="C39">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="D39">
-        <v>1362598.84</v>
+        <v>600804.37</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00142, PBS-PRC-2026/01447, PBS-PRC-2026/02440, PBS-PRC-2026/02451, PBS-PRC-2026/02463, PBS-PRC-2026/02478, PBS-PRC-2026/03052, PBS-PRC-2026/04785, PBS-PRC-2026/04873, PBS-PRC-2026/05576</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00142, NF 40532,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 39686,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40135,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40136,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40137,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40138,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40648,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01447, NF 40653,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02440, NF 42262,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02440, NF 42408,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02451, NF 420020, ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02451, NF 42020,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02463, NF 43505,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02478, NF 43504,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03052, NF 44598,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03052, NF 44599,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03052, NF 44737,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03052, NF 45050,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04785, NF 45873,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04873, NF 45801,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05576, NF 46767,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA DE CIRURGIA CARDIOVASCULAR LTDA</t>
+          <t xml:space="preserve">ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.046.603/0001-43</t>
+          <t xml:space="preserve">31.187.918/0001-15</t>
         </is>
       </c>
       <c r="C40">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D40">
-        <v>1323056.01</v>
+        <v>219486.02</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00747, PBS-PRC-2026/02465, PBS-PRC-2026/02521, PBS-PRC-2026/04785</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00747, NF 41609,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02465, NF 44191,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02521, NF 43607,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04785, NF 45874,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA</t>
+          <t xml:space="preserve">ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.546.182/0003-70</t>
+          <t xml:space="preserve">31.187.918/0001-15</t>
         </is>
       </c>
       <c r="C41">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D41">
-        <v>1302716.51</v>
+        <v>913.92</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04785, PBS-PRC-2026/05026</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04785, NF 45875,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05026, NF 45651,ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+          <t xml:space="preserve">ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.426.628/0001-33</t>
+          <t xml:space="preserve">54.283.412/0001-05</t>
         </is>
       </c>
       <c r="C42">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="D42">
-        <v>1253580</v>
+        <v>445618.66</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06247, PBS-PRC-2025/07573, PBS-PRC-2025/07574, PBS-PRC-2025/08609, PBS-PRC-2025/09174, PBS-PRC-2025/10082, PBS-PRC-2025/10399, PBS-PRC-2025/10842, PBS-PRC-2025/10902, PBS-PRC-2025/11022, PBS-PRC-2026/00150, PBS-PRC-2026/00166, PBS-PRC-2026/01322, PBS-PRC-2026/02147, PBS-PRC-2026/02154, PBS-PRC-2026/02728, PBS-PRC-2026/03495, pbs-prc-2026/03617, PBS-PRC-2026/04477, PBS-PRC-2026/04888</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06247, NF 1000033, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/07573, NF 1000036, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/07574, NF 1000037, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08609, NF 1000041, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/09174, NF 1000042, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10082, NF 1000048, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10399, NF 1000043, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10842, NF 1000047, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10902, NF 1000052, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/11022, NF 1000050, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00150, NF 1000057, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00166, NF 1000055, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01322, NF 1000060, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01322, NF 1000061, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02147, NF 1000059, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02154, NF 1000063, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02728, NF 1000069, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03495, NF 1000067, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. pbs-prc-2026/03617, NF 1000072, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04477, NF 1000077, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04888, NF 1000075, ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Containeres</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+          <t xml:space="preserve">ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.705.015/0001-67</t>
+          <t xml:space="preserve">54.283.412/0001-05</t>
         </is>
       </c>
       <c r="C43">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D43">
-        <v>1242024.22</v>
+        <v>212520</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08268, PBS-PRC-2025/08269, PBS-PRC-2025/09474, PBS-PRC-2026/00230, PBS-PRC-2026/00232, PBS-PRC-2026/03751</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08268, NF 1000035, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08269, NF 1000038, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/09474, NF 1000044, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00230, NF 1000049, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00232, NF 1000054, ALPHA ANGELO LOCACOES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03751, NF 1000070, ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Containeres</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA MEDICA CARDIO JP LTDA</t>
+          <t xml:space="preserve">ALPHA COMERCIO DE UTILIDADES LTDA</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.739.628/0001-98</t>
+          <t xml:space="preserve">61.703.774/0001-73</t>
         </is>
       </c>
       <c r="C44">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D44">
-        <v>1192231.09</v>
+        <v>5085</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02673</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02673, NF 165, ALPHA COMERCIO DE UTILIDADES LTDA</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">ALPHA COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.095.183/0001-40</t>
+          <t xml:space="preserve">45.513.740/0001-60</t>
         </is>
       </c>
       <c r="C45">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D45">
-        <v>1188382.98</v>
+        <v>31920</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00631, PBS-PRC-2026/03407</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00631, NF 139, ALPHA COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03407, NF 242, ALPHA COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANGIORIVO SERVICOS DE SAUDE LTDA</t>
+          <t xml:space="preserve">ALPHA COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.461.637/0001-98</t>
+          <t xml:space="preserve">45.513.740/0001-60</t>
         </is>
       </c>
       <c r="C46">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D46">
-        <v>1152209.22</v>
+        <v>6384</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04266</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04266, NF 245, ALPHA COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTRAT SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ALTAMEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.657.057/0001-07</t>
+          <t xml:space="preserve">27.554.040/0001-31</t>
         </is>
       </c>
       <c r="C47">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="D47">
-        <v>1137900</v>
+        <v>38920</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09275, PBS-PRC-2026/04025, PBS-PRC-2026/04231</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09275, NF 8716, ALTAMEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04025, NF 9220, ALTAMEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04231, NF 9309, ALTAMEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
+          <t xml:space="preserve">ALTERNATIVA DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.978.912/0001-57</t>
+          <t xml:space="preserve">43.556.958/0001-76</t>
         </is>
       </c>
       <c r="C48">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D48">
-        <v>1103007.42</v>
+        <v>50587.95</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01547</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01547, NF 4043, ALTERNATIVA DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.436.602/0001-54</t>
+          <t xml:space="preserve">24.827.291/0001-54</t>
         </is>
       </c>
       <c r="C49">
-        <v>59</v>
+        <v>2</v>
       </c>
       <c r="D49">
-        <v>1099334.3</v>
+        <v>14059.5</v>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09459, PBS-PRC-2026/03332</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09459, NF 8534, AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA, Valor ref. proc. PBS-PRC-2026/03332, NF 9528, AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.395.985/0001-40</t>
+          <t xml:space="preserve">24.827.291/0001-54</t>
         </is>
       </c>
       <c r="C50">
-        <v>85</v>
+        <v>2</v>
       </c>
       <c r="D50">
-        <v>1089190.01</v>
+        <v>10296.15</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04756, PBS-PRC-2025/06692</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04756, NF 8525, AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA, Valor ref. proc. PBS-PRC-2025/06692, NF 8878, AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARDIOMEDH PRODUTOS MÉDICOS</t>
+          <t xml:space="preserve">AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.666.057/0001-73</t>
+          <t xml:space="preserve">24.827.291/0001-54</t>
         </is>
       </c>
       <c r="C51">
-        <v>36</v>
+        <v>1</v>
       </c>
       <c r="D51">
-        <v>1073008.26</v>
+        <v>9270</v>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00507</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00507, NF 9110, AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">AMB DISTRIBUIDORA DE MEDICAMENTO E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.236.355/0002-44</t>
+          <t xml:space="preserve">37.885.137/0001-80</t>
         </is>
       </c>
       <c r="C52">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="D52">
-        <v>1027838</v>
+        <v>1530</v>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03033</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03033, NF 1612, AMB DISTRIBUIDORA DE MEDICAMENTO E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">AMS GERADORES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.948.769/0001-12</t>
+          <t xml:space="preserve">00.394.204/0001-54</t>
         </is>
       </c>
       <c r="C53">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="D53">
-        <v>1006194.28</v>
+        <v>240000</v>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07474, PBS-PRC-2025/08670, PBS-PRC-2026/00068, PBS-PRC-2026/02411, PBS-PRC-2026/02679, PBS-PRC-2026/03530, PBS-PRC-2026/04439, PBS-PRC-2026/05230</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07474, NF 250000000000194, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08670, NF 250000000000214, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00068, NF 250000000000284, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02411, NF 260000000000075, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02679, NF 202600000000023, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03530, NF 202600000000046, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04439, NF 2026000000086, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05230, NF 2026000000115, AMS GERADORES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C, locação de geradores, Locação de geradores</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">AMS GERADORES E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.095.183/0001-40</t>
+          <t xml:space="preserve">00.394.204/0001-54</t>
         </is>
       </c>
       <c r="C54">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="D54">
-        <v>987821.63</v>
+        <v>76666.66</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00302, PBS-PRC-2026/01466, PBS-PRC-2026/01732, PBS-PRC-2026/02789, PBS-PRC-2026/03685, PBS-PRC-2026/04550, PBS-PRC-2026/05247, PBS-PRC-2026/06544</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00302, NF 250000000000285, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01466, NF 260000000000027, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01732, NF 260000000000076, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02789, NF 202600000000024, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03685, NF 202600000000045, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04550, NF 2026000000087, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05247, NF 2026000000116, AMS GERADORES E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06544, NF 2026000000143, AMS GERADORES E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C, locação de geradores, Locação de geradores</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA</t>
+          <t xml:space="preserve">ANA CARINA GUEDES</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.520.090/0001-90</t>
+          <t xml:space="preserve">***.278.344-**</t>
         </is>
       </c>
       <c r="C55">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D55">
-        <v>968341.54</v>
+        <v>74.05</v>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, ANA CARINA GUEDES</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA</t>
+          <t xml:space="preserve">ANA CARLA ANDRADE PAULINO</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.538.799/0001-50</t>
+          <t xml:space="preserve">***.502.814-**</t>
         </is>
       </c>
       <c r="C56">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D56">
-        <v>964700</v>
+        <v>1334.58</v>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03693</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03693, RECIBO 19A 22/05/2026, ANA CARLA ANDRADE PAULINO</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+          <t xml:space="preserve">ANA REBECA XAVIER DA SILVA</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.123.654/0001-87</t>
+          <t xml:space="preserve">***.834.364-**</t>
         </is>
       </c>
       <c r="C57">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D57">
-        <v>884985.82</v>
+        <v>444.27</v>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00388</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00388, RECIBO 22A 25/01/2026, ANA REBECA XAVIER DA SILVA</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+          <t xml:space="preserve">ANCORA - SUPRIMENTOS E DISTRIBUICAO DE PRODUTOS DE HIGIENE LTDA</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.380.578/0001-89</t>
+          <t xml:space="preserve">52.815.121/0001-95</t>
         </is>
       </c>
       <c r="C58">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D58">
-        <v>857202</v>
+        <v>13732</v>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11038, PBS-PRC-2025/11180</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11038, NF 904, ANCORA - SUPRIMENTOS E DISTRIBUICAO DE PRODUTOS DE HIGIENE LTDA, Valor ref. proc. PBS-PRC-2025/11180, NF 903, ANCORA - SUPRIMENTOS E DISTRIBUICAO DE PRODUTOS DE HIGIENE LTDA</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, material de expediente</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+          <t xml:space="preserve">ANDERSON SILVA</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.328.532/0001-77</t>
+          <t xml:space="preserve">***.151.114-**</t>
         </is>
       </c>
       <c r="C59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D59">
-        <v>831020.35</v>
+        <v>2082.45</v>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10704, PBS-PRC-2026/04104</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10704, RECIBO 28/11/2025, ANDERSON SILVA, Valor ref. proc. PBS-PRC-2026/04104, RECIBO 21A 28/05/2026, ANDERSON SILVA</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">INTENSIVISTA LTDA</t>
+          <t xml:space="preserve">ANGELO MACIO NOBREGA DE MEDEIROS</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.888.819/0001-30</t>
+          <t xml:space="preserve">***.992.674-**</t>
         </is>
       </c>
       <c r="C60">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D60">
-        <v>828828</v>
+        <v>222.14</v>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03535, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, ANGELO MACIO NOBREGA DE MEDEIROS, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, ANGELO MACIO NOBREGA DE MEDEIROS</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">WM SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ANGIORIVO SERVICOS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.454.935/0001-22</t>
+          <t xml:space="preserve">43.461.637/0001-98</t>
         </is>
       </c>
       <c r="C61">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="D61">
-        <v>826264.92</v>
+        <v>1749470.02</v>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09362, PBS-PRC-2025/09363, PBS-PRC-2025/10458, PBS-PRC-2025/10464, PBS-PRC-2026/00162, PBS-PRC-2026/00169, PBS-PRC-2026/00180, PBS-PRC-2026/00182, PBS-PRC-2026/00768, PBS-PRC-2026/00826, PBS-PRC-2026/00838, PBS-PRC-2026/00847, PBS-PRC-2026/02012, PBS-PRC-2026/02016, PBS-PRC-2026/03258, PBS-PRC-2026/03261, PBS-PRC-2026/04398, PBS-PRC-2026/04399, PBS-PRC-2026/05324, PBS-PRC-2026/05369, PBS-PRC-2026/05744, PBS-PRC-2026/05747</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09362, NF 1000098, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/09363, NF 1000099, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/10458, NF 1000100, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/10464, NF 1000101, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00018, NF 1000112, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00162, NF 1000111, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00169, NF 1000117, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00180, NF 1000113, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00768, NF 1000118, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00826, NF 1000123, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00838, NF 1000119, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00847, NF 1000120, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02012, NF 1000131, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02016, NF 1000130, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03258, NF 1000132, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03261, NF 1000133, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04398, NF 1000135, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04399, NF 1000136, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05324, NF 1000140, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05369, NF 1000143, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05744, NF 1000145, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05747, NF 1000144, ANGIORIVO SERVICOS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ANGIORIVO SERVICOS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.305.398/0001-53</t>
+          <t xml:space="preserve">43.461.637/0001-98</t>
         </is>
       </c>
       <c r="C62">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D62">
-        <v>794736.9</v>
+        <v>1182935.61</v>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10679, PBS-PRC-2025/10973, PBS-PRC-2026/00021, PBS-PRC-2026/00024, PBS-PRC-2026/01748, PBS-PRC-2026/01771, PBS-PRC-2026/03460, PBS-PRC-2026/03473, PBS-PRC-2026/04136, PBS-PRC-2026/04137, PBS-PRC-2026/04886, PBS-PRC-2026/04887</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10679, NF 1000102, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/10973, NF 1000103, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00021, NF 1000110, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00024, NF 1000114, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01748, NF 1000127, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01771, NF 1000125, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03460, NF 1000134, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03473, NF 1000138, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04136, NF 1000137, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04137, NF 1000139, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04886, NF 1000141, ANGIORIVO SERVICOS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04887, NF 1000142, ANGIORIVO SERVICOS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEURORRAD SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.420.199/0001-45</t>
+          <t xml:space="preserve">05.439.635/0004-56</t>
         </is>
       </c>
       <c r="C63">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="D63">
-        <v>764069.07</v>
+        <v>490480</v>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09887, PBS-PRC-2025/11222, PBS-PRC-2026/00503, PBS-PRC-2026/00505, PBS-PRC-2026/03484</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09887, NF 303185, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/11222, NF 303893, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/00503, NF 305408, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/00505, NF 304730, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/00505, NF 304876, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03484, NF 309801, ANTIBIOTICOS DO BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRUTORAX GRUPO PARAIBANO DE TORAX LTDA</t>
+          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.398.815/0001-12</t>
+          <t xml:space="preserve">05.439.635/0004-56</t>
         </is>
       </c>
       <c r="C64">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="D64">
-        <v>755784.77</v>
+        <v>382300</v>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06169, PBS-PRC-2025/11327, PBS-PRC-2026/00802, PBS-PRC-2026/00808, PBS-PRC-2026/05683</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06169, NF 296234, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/11327, NF 304585, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/00802, NF 307374, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/00808, NF 304812, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/05683, NF 310819, ANTIBIOTICOS DO BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAISMED SAUDE LTDA</t>
+          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.032.772/0001-18</t>
+          <t xml:space="preserve">05.439.635/0004-56</t>
         </is>
       </c>
       <c r="C65">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D65">
-        <v>746100</v>
+        <v>170820</v>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08395, PBS-PRC-2026/01884</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08395, NF 298690, ANTIBIOTICOS DO BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/01884, NF 309825, ANTIBIOTICOS DO BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+          <t xml:space="preserve">ANTONIO JOSE DE SANTANA NETO</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.328.532/0001-77</t>
+          <t xml:space="preserve">03.819.903/0001-97</t>
         </is>
       </c>
       <c r="C66">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D66">
-        <v>745012.72</v>
+        <v>4749.5</v>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01025</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01025, NF 1236, ANTONIO JOSE DE SANTANA NETO</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.436.602/0001-54</t>
+          <t xml:space="preserve">09.379.577/0001-20</t>
         </is>
       </c>
       <c r="C67">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="D67">
-        <v>731082.5</v>
+        <v>27300</v>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03709, PBS-PRC-2025/08229, PBS-PRC-2025/08243, PBS-PRC-2025/09049, PBS-PRC-2025/10555, PBS-PRC-2026/00057, PBS-PRC-2026/00557, PBS-PRC-2026/01483, PBS-PRC-2026/03886</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03709, NF 23636,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/08229, NF 26404,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/08243, NF 47855,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/09049, NF 49541,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/10555, NF 49878,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2026/00057, NF 51212,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2026/00557, NF 32412,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2026/01483, NF 53898,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2026/03886, NF 56028,APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA.</t>
+          <t xml:space="preserve">APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.247.650/0001-12</t>
+          <t xml:space="preserve">09.379.577/0001-20</t>
         </is>
       </c>
       <c r="C68">
-        <v>35</v>
+        <v>3</v>
       </c>
       <c r="D68">
-        <v>702874.51</v>
+        <v>8400</v>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02689, PBS-PRC-2025/04987, PBS-PRC-2025/07755</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02689, NF 42467,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/04987, NF 44860,APOIO COTACOES SISTEMA DE INFORMATICA S.A., Valor ref. proc. PBS-PRC-2025/07755, NF 46126,APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.734.671/0001-51</t>
+          <t xml:space="preserve">36.099.392/0001-35</t>
         </is>
       </c>
       <c r="C69">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="D69">
-        <v>690381.16</v>
+        <v>4857.3</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06203</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06203, NF 9228, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC</t>
+          <t xml:space="preserve">APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.366.790/0001-06</t>
+          <t xml:space="preserve">36.099.392/0001-35</t>
         </is>
       </c>
       <c r="C70">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="D70">
-        <v>687058.54</v>
+        <v>3364.3</v>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01205, PBS-PRC-2026/05096, PBS-PRC-2026/05121</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01205, NF 6955, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05096, NF 8780, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05096, NF 8785, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05121, NF 8783, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05121, NF 8843, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.376.381/0001-33</t>
+          <t xml:space="preserve">36.099.392/0001-35</t>
         </is>
       </c>
       <c r="C71">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D71">
-        <v>670362.92</v>
+        <v>379.5</v>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05121</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05121, NF 8782, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05121, NF 8846, APOTEK DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+          <t xml:space="preserve">ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.484.373/0001-24</t>
+          <t xml:space="preserve">24.436.602/0001-54</t>
         </is>
       </c>
       <c r="C72">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="D72">
-        <v>653129.2</v>
+        <v>1292809.5</v>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02183, PBS-PRC-2025/08142, PBS-PRC-2025/08503, PBS-PRC-2025/08852, PBS-PRC-2025/08884, PBS-PRC-2025/08930, PBS-PRC-2025/08997, PBS-PRC-2025/10202, PBS-PRC-2025/10283, PBS-PRC-2025/10782, PBS-PRC-2025/11082, PBS-PRC-2025/11083, PBS-PRC-2025/11084, PBS-PRC-2025/11085, PBS-PRC-2025/11086, PBS-PRC-2025/11091, PBS-PRC-2025/11092, PBS-PRC-2025/8833, PBS-PRC-2026/00421, PBS-PRC-2026/00488, PBS-PRC-2026/00533, PBS-PRC-2026/00539, PBS-PRC-2026/00685, PBS-PRC-2026/00711, PBS-PRC-2026/00859, PBS-PRC-2026/00869, PBS-PRC-2026/01455, PBS-PRC-2026/01897, PBS-PRC-2026/04535, PBS-PRC-2026/04536, PBS-PRC-2026/04537, PBS-PRC-2026/04538, PBS-PRC-2026/04539, PBS-PRC-2026/04540, PBS-PRC-2026/05067, PBS-PRC-2026/05638</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02183, NF 148215E 148216, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08142, NF 155205, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08503, NF 156142, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08503, NF 156149, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08503, NF 158369, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08503, NF 159557, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08852, NF 155574, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08884, NF 155575, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08930, NF 155572, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08997, NF 155576, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10202, NF 157564, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10283, NF 158429, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10782, NF 158393, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11082, NF 157216/1, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11083, NF 157223, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11084, NF 157227/1, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11085, NF 157226, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11086, NF 157225/1, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11091, NF 157228, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11092, NF 157229/1, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/8833, NF 155573,ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00421, NF 158366, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00488, NF 158368, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00533, NF 158371, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00539, NF 158367, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00685, NF 160649, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00711, NF 160650, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00859, NF 160687, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00869, NF 160646, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01455, NF 159562, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01455, NF 160951, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01897, NF 162102, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04535, NF 161986, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04535, NF 163406, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04535, NF 164609, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04536, NF 161982, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04536, NF 163405, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04537, NF 161985, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04537, NF 163409, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04537, NF 164607, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04538, NF 161984, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04539, NF 161983, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04540, NF 161981, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04540, NF 163408, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04540, NF 166588, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05067, NF 166627, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05638, NF 167906, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+          <t xml:space="preserve">ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.587.270/0001-77</t>
+          <t xml:space="preserve">24.436.602/0001-54</t>
         </is>
       </c>
       <c r="C73">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="D73">
-        <v>652634</v>
+        <v>1175620.3</v>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/03708, PBS-PRC-2025/01845, PBS-PRC-2025/05768, PBS-PRC-2025/07217, PBS-PRC-2025/07241, PBS-PRC-2025/07518, PBS-PRC-2025/08663, PBS-PRC-2025/08676, PBS-PRC-2025/09247, PBS-PRC-2025/09248, PBS-PRC-2025/09249, PBS-PRC-2025/09280, PBS-PRC-2025/09284, PBS-PRC-2025/09338, PBS-PRC-2025/09720, PBS-PRC-2025/09961, PBS-PRC-2025/10636, PBS-PRC-2025/10657, PBS-PRC-2025/10668, PBS-PRC-2025/10727, PBS-PRC-2025/10728, PBS-PRC-2025/10729, PBS-PRC-2025/10820, PBS-PRC-2025/10849, PBS-PRC-2025/11163, PBS-PRC-2025/11264, PBS-PRC-2025/11278, PBS-PRC-2025/11288, PBS-PRC-2025/11502, PBS-PRC-2026/00079, PBS-PRC-2026/00136, PBS-PRC-2026/00320, PBS-PRC-2026/00771, PBS-PRC-2026/00812, PBS-PRC-2026/00911, PBS-PRC-2026/01144, PBS-PRC-2026/01148, PBS-PRC-2026/01251, PBS-PRC-2026/01345, PBS-PRC-2026/01409, PBS-PRC-2026/01464, PBS-PRC-2026/01499, PBS-PRC-2026/01511, PBS-PRC-2026/01525, PBS-PRC-2026/02437, PBS-PRC-2026/02661, PBS-PRC-2026/03492, PBS-PRC-2026/03569, PBS-PRC-2026/03793, PBS-PRC-2026/03920, PBS-PRC-2026/04368, PBS-PRC-2026/04834, PBS-PRC-2026/04902, PBS-PRC-2026/05390, PBS-PRC-2026/05412, PBS-PRC-2026/05421, PBS-PRC-2026/05445, PBS-PRC-2026/06836</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/03708, NF 140684, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2024/03708, NF 140685, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/01845, NF 137488A 139277, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/05768, NF 152476, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/05768, NF 153631, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/05768, NF 153632, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07217, NF 153217, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07241, NF 153949, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07518, NF 153612, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08663, NF 155466, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08676, NF 155223, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09247, NF 156494, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09248, NF 156492, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09249, NF 156493, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09280, NF 156497, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09284, NF 156496, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09338, NF 156498, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09720, NF 156087, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09961, NF 155909, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10636, NF 153213, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10657, NF 153216, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10668, NF 153735, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10727, NF 158201, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10728, NF 158204, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10729, NF 158203, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10820, NF 158202, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10849, NF 158459, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11163, NF 158923, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11264, NF 158922, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11278, NF 158921, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11288, NF 158919, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11502, NF 158924, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00079, NF 159014, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00136, NF 158899, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00320, NF 158968, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00320, NF 159278, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00771, NF 160606, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00812, NF 160605, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00911, NF 160850, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01144, NF 160137, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01148, NF 161254, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01251, NF 161049, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01345, NF 161271, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01409, NF 161588, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01464, NF 161705, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01499, NF 161706, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01511, NF 161511, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01525, NF 161704, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02437, NF 162697, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02661, NF 162698, ART CIRURGICA COMÉRCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03492, NF 164557, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03569, NF 164559, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03793, NF 165050, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03920, NF 165040, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04368, NF 165232, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04834, NF 165869, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04902, NF 166688, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05390, NF 167229, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05412, NF 167228, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05421, NF 167230, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05445, NF 167232, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/06836, NF 168840, ART CIRURGICA COM RCIO DE PRODUTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">ART MEDICAL PRODUTOS MEDICO-HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.958.628/0002-97</t>
+          <t xml:space="preserve">06.217.117/0001-08</t>
         </is>
       </c>
       <c r="C74">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D74">
-        <v>644286.44</v>
+        <v>25720</v>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06984, PBS-PRC-2025/08365</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06984, NF 15271,ART MEDICAL PRODUTOS MEDICO-HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08365, NF 15405,ART MEDICAL PRODUTOS MEDICO-HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.123.654/0001-87</t>
+          <t xml:space="preserve">05.287.113/0001-33</t>
         </is>
       </c>
       <c r="C75">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D75">
-        <v>638904.7</v>
+        <v>131115.7</v>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01515, PBS-PRC-2026/01939, PBS-PRC-2026/02394, PBS-PRC-2026/03106, PBS-PRC-2026/04766, PBS-PRC-2026/06482</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01515, NF 6098, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01939, NF 6122, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02394, NF 6131, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02394, NF 6149, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03106, NF 6179, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04766, NF 6229, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/06482, NF 6333, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">05.287.113/0001-33</t>
         </is>
       </c>
       <c r="C76">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D76">
-        <v>632799.65</v>
+        <v>108361.54</v>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PB-PRC-2026/04789, PBS-PRC-2025/07592, PBS-PRC-2025/08946, PBS-PRC-2025/09892, PBS-PRC-2025/10224, PBS-PRC-2026/00245, PBS-PRC-2026/00350, PBS-PRC-2026/01435, PBS-PRC-2026/01808, PBS-PRC-2026/01939, PBS-PRC-2026/02648, PBS-PRC-2026/02807, PBS-PRC-2026/03472, PBS-PRC-2026/03711, PBS-PRC-2026/03712, PBS-PRC-2026/04381, PBS-PRC-2026/05597</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PB-PRC-2026/04789, NF 6230, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07592, NF 5917, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08946, NF 5934, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09892, NF 5983, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10224, NF 6005, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00245, NF 6048, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00350, NF 6072, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01435, NF 6062, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01808, NF 6076, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01939, NF 6120, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01939, NF 6121, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02648, NF 6154, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02807, NF 6171, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02807, NF 6172, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03472, NF 6186, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03711, NF 6160, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03712, NF 6159, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04381, NF 6227, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05597, NF 6309, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t xml:space="preserve">M&amp;D SERVICOS DE LOCACOES E PRODUCOES LTDA</t>
+          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.781.322/0001-03</t>
+          <t xml:space="preserve">05.287.113/0001-33</t>
         </is>
       </c>
       <c r="C77">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D77">
-        <v>630000</v>
+        <v>8390</v>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09009, PBS-PRC-2026/05945</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09009, NF 5930, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05945, NF 6299, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
+          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.493.941/0001-20</t>
+          <t xml:space="preserve">05.287.113/0001-33</t>
         </is>
       </c>
       <c r="C78">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="D78">
-        <v>613626.35</v>
+        <v>7500</v>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05948</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05948, NF 6301, ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">BELOFARMA LTDA</t>
+          <t xml:space="preserve">ASCLE BRASIL LTDA</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.786.481/0001-07</t>
+          <t xml:space="preserve">28.911.309/0001-52</t>
         </is>
       </c>
       <c r="C79">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D79">
-        <v>604531.8</v>
+        <v>29754</v>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05375</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05375, NF 11939,ASCLE BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">ASCLE BRASIL LTDA</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.187.918/0001-15</t>
+          <t xml:space="preserve">28.911.309/0001-52</t>
         </is>
       </c>
       <c r="C80">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D80">
-        <v>589586.35</v>
+        <v>2660</v>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03102</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03102, NF 11882,ASCLE BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARDIOMEDH PRODUTOS MÉDICOS</t>
+          <t xml:space="preserve">ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.666.057/0001-73</t>
+          <t xml:space="preserve">33.068.320/0001-32</t>
         </is>
       </c>
       <c r="C81">
-        <v>45</v>
+        <v>1</v>
       </c>
       <c r="D81">
-        <v>574452.54</v>
+        <v>45066</v>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05177</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05177, NF 4966, ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+          <t xml:space="preserve">ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.705.015/0001-67</t>
+          <t xml:space="preserve">33.068.320/0001-32</t>
         </is>
       </c>
       <c r="C82">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D82">
-        <v>573697.96</v>
+        <v>17400</v>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05906</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05906, NF 5217, ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Peças e Acessórios de Reposição para Equipamentos</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+          <t xml:space="preserve">ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.495.568/0001-00</t>
+          <t xml:space="preserve">03.761.081/0001-30</t>
         </is>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D83">
-        <v>526889.97</v>
+        <v>78999.96</v>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09493, PBS-PRC-2025/09512, PBS-PRC-2025/10070, PBS-PRC-2025/11247, PBS-PRC-2026/02486, PBS-PRC-2026/02487</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09493, NF 1001620, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2025/09512, NF 1001621, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2025/10070, NF 1001634, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2025/11247, NF 1001646, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/02486, NF 1001694, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/02487, NF 1001695, ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">ASSOCIACAO NACIONAL DE FUNDACOES ESTATAIS DE SAUDE</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.218.561/0001-39</t>
+          <t xml:space="preserve">19.534.298/0001-48</t>
         </is>
       </c>
       <c r="C84">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D84">
-        <v>526428.96</v>
+        <v>2000</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03616</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03616, DOC 1465,ASSOCIACAO NACIONAL DE FUNDACOES ESTATAIS DE SAUDE</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Impostos e Taxas</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
+          <t xml:space="preserve">ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.291.683/0001-58</t>
+          <t xml:space="preserve">05.011.743/0001-80</t>
         </is>
       </c>
       <c r="C85">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D85">
-        <v>511021.85</v>
+        <v>169351.94</v>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/04780, PBS-PRC-2025/01732, PBS-PRC-2025/04690, PBS-PRC-2025/05663, PBS-PRC-2025/06798, PBS-PRC-2025/07979, PBS-PRC-2025/10266, PBS-PRC-2025/11498, PBS-PRC-2026/00052, PBS-PRC-2026/01292, PBS-PRC-2026/03243</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/04780, FAT 6544,ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/01732, NF 6636, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/04690, NF 6745, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/05663, FT 6792, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06798, FT 6831, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07979, NF 6869, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10266, FT 6904, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/11498, FT 6966, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00052, NF 6940, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01292, NF 7017, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03243, NF 7046, ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL GROUP SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.195.482/0001-50</t>
+          <t xml:space="preserve">11.493.941/0001-20</t>
         </is>
       </c>
       <c r="C86">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="D86">
-        <v>509800</v>
+        <v>740753.49</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05698, PBS-PRC-2025/07988, PBS-PRC-2025/08179, PBS-PRC-2025/08989, PBS-PRC-2025/09768, PBS-PRC-2025/09841, PBS-PRC-2025/09977, PBS-PRC-2025/10120, PBS-PRC-2025/11273, PBS-PRC-2026/00288, PBS-PRC-2026/00323, PBS-PRC-2026/01973, PBS-PRC-2026/02645, PBS-PRC-2026/05233, PBS-PRC-2026/06195, PBS-PRC-2026/06283, PBS-PRC-2026/07022, PBS-PRC-2026/07076</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05698, NF 16043,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/07988, NF 16968,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/08179, NF 17170,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/08989, NF 17563,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09768, NF 17586,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09768, NF 17587,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09768, NF 17655,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09768, NF 17893,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09841, NF 17828,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09977, NF 17894,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/10120, NF 18033,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2025/11273, NF 18279,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/00288, NF 18479,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/00323, NF 18540,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/01973, NF 19346,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/02645, NF 19579,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/05233, NF 20236,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/06195, NF 20631,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/06283, NF 20814,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/07022, NF 21130,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA, Valor ref. proc. PBS-PRC-2026/07076, NF 21129,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+          <t xml:space="preserve">ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.204.206/0001-00</t>
+          <t xml:space="preserve">11.493.941/0001-20</t>
         </is>
       </c>
       <c r="C87">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D87">
-        <v>507958.36</v>
+        <v>80526.12</v>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04050</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04050, NF 20123,ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ATIVA COMERCIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.825.000/0001-72</t>
+          <t xml:space="preserve">04.274.988/0001-38</t>
         </is>
       </c>
       <c r="C88">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D88">
-        <v>497300</v>
+        <v>4276.91</v>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00730</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00730, NF 167093, ATIVA COMERCIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTSERVICE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">ATUA MED MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.230.239/0001-71</t>
+          <t xml:space="preserve">45.392.668/0001-60</t>
         </is>
       </c>
       <c r="C89">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D89">
-        <v>496253.84</v>
+        <v>51100</v>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03178, PBS-PRC-2025/07523, PBS-PRC-2025/07532, PBS-PRC-2025/07536, PBS-PRC-2025/10552, PBS-PRC-2025/10559, PBS-PRC-2026/00265</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03178, NF 6, ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07523, FAT 10, ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07532, FAT 11, ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07536, FAT 12, ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10552, FAT 0013,ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/10559, FAT 0014,ATUA MED MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00265, NF 16, ATUA MED MATERIAL MEDICO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITECH MEDICAL DEVICES LTDA</t>
+          <t xml:space="preserve">AUDIO POWER COMERCIO E SERVICOS DE EQUIPAMENTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.902.014/0001-04</t>
+          <t xml:space="preserve">12.516.438/0001-06</t>
         </is>
       </c>
       <c r="C90">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D90">
-        <v>485830</v>
+        <v>8946</v>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10316</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10316, NF 3283, AUDIO POWER COMERCIO E SERVICOS DE EQUIPAMENTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">DURAM SAUDE LTDA</t>
+          <t xml:space="preserve">AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.021.888/0001-40</t>
+          <t xml:space="preserve">08.806.838/0001-89</t>
         </is>
       </c>
       <c r="C91">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="D91">
-        <v>480705.91</v>
+        <v>95857.08</v>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00331, PBS-PRC-2026/00335, PBS-PRC-2026/01986, PBS-PRC-2026/02173</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00331, GR 011/2025, AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR, Valor ref. proc. PBS-PRC-2026/00335, GR 012/2025, AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR, Valor ref. proc. PBS-PRC-2026/01986, GR 001/2026, AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR, Valor ref. proc. PBS-PRC-2026/02173, GR 002/2026, AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Coleta e Destinação de Residuos</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">AUTO SUTURE DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.376.381/0001-33</t>
+          <t xml:space="preserve">01.645.409/0003-90</t>
         </is>
       </c>
       <c r="C92">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D92">
-        <v>478830.63</v>
+        <v>4650</v>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03626</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03626, NF 803903- 788858, AUTO SUTURE DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
+          <t xml:space="preserve">AWL GRAFICA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.439.635/0004-56</t>
+          <t xml:space="preserve">05.314.928/0001-64</t>
         </is>
       </c>
       <c r="C93">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D93">
-        <v>474880</v>
+        <v>2880</v>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02343</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02343, NF 22629,AWL GRAFICA E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">AYER FELIPE DE FARIA NETO</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.348.687/0001-62</t>
+          <t xml:space="preserve">21.183.741/0001-25</t>
         </is>
       </c>
       <c r="C94">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="D94">
-        <v>472611.64</v>
+        <v>3507</v>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07895</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07895, NF 8801, AYER FELIPE DE FARIA NETO</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORDESTE MEDICAL, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARE</t>
+          <t xml:space="preserve">B3 IND E COM DE UNIFORMES E EQUIP DE PROTECAO INDIVIDUAL LTDA</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.782.880/0001-02</t>
+          <t xml:space="preserve">55.955.162/0001-75</t>
         </is>
       </c>
       <c r="C95">
         <v>1</v>
       </c>
       <c r="D95">
-        <v>471037</v>
+        <v>6250</v>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09348</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09348, NF 47, B3IND E COM DE UNIFORMES E EQUIP DE PROTECAO INDIVIDUAL LTDA</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tecidos, Aviamentos e Rouparia</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+          <t xml:space="preserve">BACKUP MANUTENCAO E DISTRIBUICAO DE PRODUTOS DE INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.587.270/0001-77</t>
+          <t xml:space="preserve">40.224.243/0001-28</t>
         </is>
       </c>
       <c r="C96">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D96">
-        <v>467387</v>
+        <v>7532</v>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11167</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11167, NF 2666, BACKUP MANUTENCAO E DISTRIBUICAO DE PRODUTOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas e equipamentos eletrônicos</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.348.687/0001-62</t>
+          <t xml:space="preserve">12.236.355/0002-44</t>
         </is>
       </c>
       <c r="C97">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="D97">
-        <v>461319.45</v>
+        <v>1052328</v>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06389, PBS-PRC-2025/07467, PBS-PRC-2025/07577, PBS-PRC-2025/08185, PBS-PRC-2025/09510, PBS-PRC-2025/10713, PBS-PRC-2025/10826, PBS-PRC-2025/11100, PBS-PRC-2026/00961, PBS-PRC-2026/01341</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06839, NF 28077,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06839, NF 28079,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07467, NF 28949,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07467, NF 28951,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07577, NF 29174 - 29177, BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08185, NF 29426,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08185, NF 29430,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09510, NF 30409,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09510, NF 30410,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10713, NF 31529,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10826, NF 31617,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10826, NF 31618,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11100, NF 31887,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11100, NF 31888,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00961, NF 32746,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00961, NF 32748,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01341, NF 33200,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01341, NF 33203,BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.773.105/0001-14</t>
+          <t xml:space="preserve">12.236.355/0002-44</t>
         </is>
       </c>
       <c r="C98">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="D98">
-        <v>459929.99</v>
+        <v>338930</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05552, PBS-PRC-2025/05903, PBS-PRC-2025/06962, PBS-PRC-2025/09844, PBS-PRC-2026/02249, PBS-PRC-2026/03762, PBS-PRC-2026/03782, PBS-PRC-2026/03807, PBS-PRC-2026/03823, PBS-PRC-2026/06962</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05552, NF 28790,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 28791,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 29592,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 29593,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 30751,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 30752,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 31569,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05552, NF 31570,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05903, NF 31566,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/05903, NF 31572,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 29894,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 29895,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 29896 , BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 30753,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 30754,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 31567,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/06962, NF 31568,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09844, NF 32138,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02249, NF 32140,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02249, NF 32142,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02249, NF 32767,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02249, NF 32771,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03762, NF 33671,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03762, NF 35321,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03782, NF 33674,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03782, NF 33675,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03782, NF 35325,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03807, NF 35317,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03807, NF 35319,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03823, NF 35327,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03823, NF 35329,BALT BRASIL PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06962, NF 29893 , BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t xml:space="preserve">PATOS SERVICOS DE ANESTESISTAS LTDA</t>
+          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.798.165/0001-89</t>
+          <t xml:space="preserve">12.236.355/0002-44</t>
         </is>
       </c>
       <c r="C99">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D99">
-        <v>457600</v>
+        <v>15680</v>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05903</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05903, NF 30756,BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.218.561/0001-39</t>
+          <t xml:space="preserve">12.236.355/0002-44</t>
         </is>
       </c>
       <c r="C100">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="D100">
-        <v>426421.67</v>
+        <v>14110</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-205/09844</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-205/09844, NF 32776, BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.348.687/0001-62</t>
+          <t xml:space="preserve">60.746.948/0001-12</t>
         </is>
       </c>
       <c r="C101">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="D101">
-        <v>424950</v>
+        <v>80.05</v>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa bancÃria,cfe. extrato 02/07/26, tarifa bancÃria,cfe. extrato 11/08/26, Valor ref. tarifa bancÃria, cfe. extrato 14/05</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa bancária, Tarifa bancária</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.380.578/0001-89</t>
+          <t xml:space="preserve">60.746.948/0001-12</t>
         </is>
       </c>
       <c r="C102">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="D102">
-        <v>405350.42</v>
+        <v>59.98</v>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">-</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. tarifa bancÃria, cfe. extrato 05/01, Valor ref. tarifa bancÃria, cfe. extrato 24/02, Valor ref. tarifa bancÃria, cfe. extrato 27/01</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa bancária, Tarifa bancária</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.376.381/0001-33</t>
+          <t xml:space="preserve">60.746.948/0001-12</t>
         </is>
       </c>
       <c r="C103">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D103">
-        <v>395833.32</v>
+        <v>29.4</v>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. tarifa bancÃria, cfe. extrato 06/04</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarifa bancária</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONSUMED SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.971.221/0001-40</t>
+          <t xml:space="preserve">60.746.948/0001-12</t>
         </is>
       </c>
       <c r="C104">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D104">
-        <v>379800</v>
+        <v>19.84</v>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. tarifa bancÃria, cfe. extrato 06/04, Valor ref. tarifa bancÃria, cfe. extrato 19/02, Valor ref. tarifa bancÃria, cfe. extrato 26/03</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarifa bancária</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELOSO GUERRA SERVICOS MEDICOS</t>
+          <t xml:space="preserve">BANCO DO BRASIL SA</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.468.099/0001-11</t>
+          <t xml:space="preserve">00.000.000/4299-45</t>
         </is>
       </c>
       <c r="C105">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D105">
-        <v>378000</v>
+        <v>53756.92</v>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/03202, PBS-PRC-2024/03943, PBS-PRC-2024/03946, PBS-PRC-2024/04778, PBS-PRC-2025/01114, PBS-PRC-2025/02757, PBS-PRC-2025/05508, PBS-PRC-2025/06544</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/03202, DOC 81340000001327689, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2024/03943, DOC 81340000001268844, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2024/03943, DOC 81340000001282324, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2024/03946, DOC 81340000001271365, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2024/04778, DOC 8134000000138297, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2025/01114, DOC 81340000001334790, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2025/02757, DOC 81340000001370568, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2025/05508, DOC 81340000001368920, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2025/06544, DOC 81340000001376752, BANCO DO BRASIL SA</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outras despesas gerais e administrativas, Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICICOR COMERCIAL EIRELI</t>
+          <t xml:space="preserve">BANCO DO BRASIL SA</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.068.375/0001-19</t>
+          <t xml:space="preserve">00.000.000/0001-91</t>
         </is>
       </c>
       <c r="C106">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="D106">
-        <v>367829.6</v>
+        <v>40266.98</v>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/04127, PBS-PRC-2024/04544, PBS-PRC-2025/02434</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/04127, DOC 81340000001345890, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2024/04544, DOC 81340000001339784, BANCO DO BRASIL SA, Valor ref. proc. PBS-PRC-2025/02434, DOC 81340000001344753, BANCO DO BRASIL AS</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNI HOSPITALAR CEARA LTDA</t>
+          <t xml:space="preserve">BARBARA MARIA MARTINS CARVALHO</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.595.464/0001-68</t>
+          <t xml:space="preserve">***.423.523-**</t>
         </is>
       </c>
       <c r="C107">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D107">
-        <v>364888.8</v>
+        <v>222.14</v>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03425, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03425, RECIBO 27/04/2026, BARBARA MARIA MARTINS CARVALHO, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, BARBARA MARIA MARTINS CARVALHO</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BARROS E FREITAS DISTRIBUIDORA DE ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.905.886/0001-24</t>
+          <t xml:space="preserve">56.747.822/0001-95</t>
         </is>
       </c>
       <c r="C108">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D108">
-        <v>359265.44</v>
+        <v>8460</v>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09195, PBS-PRC-2026/00615, PBS-PRC-2026/00626</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09195, NF 28, BARROS E FREITAS DISTRIBUIDORA DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00615, NF 31, BARROS E FREITAS DISTRIBUIDORA DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00626, NF 33, BARROS E FREITAS DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA</t>
+          <t xml:space="preserve">BAXTER HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.847.585/0001-40</t>
+          <t xml:space="preserve">49.351.786/0011-52</t>
         </is>
       </c>
       <c r="C109">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D109">
-        <v>352800</v>
+        <v>104036.2</v>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07996, PBS-PRC-2026/00881</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07996, NF 555404, BAXTER HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00881, NF 614372, BAXTER HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUIZ HORACIO ANGEIRAS DE HOLANDA FILHO</t>
+          <t xml:space="preserve">BAXTER HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">18.701.097/0001-25</t>
+          <t xml:space="preserve">49.351.786/0011-52</t>
         </is>
       </c>
       <c r="C110">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D110">
-        <v>350000</v>
+        <v>38844.96</v>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10582, PBS-PRC-2026/00328</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10582, NF 588642, BAXTER HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00328, NF 613754, BAXTER HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BC MED HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.825.000/0001-72</t>
+          <t xml:space="preserve">43.728.100/0001-41</t>
         </is>
       </c>
       <c r="C111">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="D111">
-        <v>348039.91</v>
+        <v>2080</v>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06244</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06244, NF 2560, BC MED HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
+          <t xml:space="preserve">BELOFARMA LTDA</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.006.720/0001-92</t>
+          <t xml:space="preserve">32.786.481/0001-07</t>
         </is>
       </c>
       <c r="C112">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D112">
-        <v>347938</v>
+        <v>613632.65</v>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00044, PBS-PRC-2026/01269, PBS-PRC-2026/03625, PBS-PRC-2026/03722</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00044, NF 2393, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/00044, NF 2394, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2371, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2401, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2402, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2417, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2418, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2419, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/01269, NF 2423, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/03625, NF 2557, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/03625, NF 2561, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/03722, NF 2560, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/03722, NF 2564, BELOFARMA LTDA, Valor ref. proc. PBS-PRC-2026/03722, NF 2567, BELOFARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">CELULA GESTAO EM SAUDE LTDA</t>
+          <t xml:space="preserve">BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.068.779/0001-80</t>
+          <t xml:space="preserve">48.495.866/0001-47</t>
         </is>
       </c>
       <c r="C113">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="D113">
-        <v>346174.71</v>
+        <v>12558.58</v>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08556, PBS-PRC-2025/08558, PBS-PRC-2025/08560, PBS-PRC-2025/10168, PBS-PRC-2025/10255, PBS-PRC-2025/10347, PBS-PRC-2025/10352, PBS-PRC-2025/11285, PBS-PRC-2026/02240, PBS-PRC-2026/02914, PBS-PRC-2026/03022</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08556, NF 4750, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/08558, NF 4766 ,BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/08560, NF 4763, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/10168, NF 4900, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/10255, NF 4903, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/10347, NF 4904, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/10352, NF 5004, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/11285, NF 5258, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2026/02240, NF 5826, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2026/02914, NF 5099, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2026/03022, NF 4909, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, Peças e Acessórios de Reposição para Equipamentos</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARL ZEISS DO BRASIL LTDA</t>
+          <t xml:space="preserve">BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">33.131.079/0001-49</t>
+          <t xml:space="preserve">48.495.866/0001-47</t>
         </is>
       </c>
       <c r="C114">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D114">
-        <v>338144.41</v>
+        <v>708</v>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08327, PBS-PRC-2025/08536</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08327, NF 4748 ,BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA, Valor ref. proc. PBS-PRC-2025/08536, NF 4764, BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">BHDENTAL COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.218.561/0001-39</t>
+          <t xml:space="preserve">29.312.896/0001-26</t>
         </is>
       </c>
       <c r="C115">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="D115">
-        <v>326114.22</v>
+        <v>2750</v>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03038</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03038, NF 4434, BHDENTAL COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">BIO-RAD LABORATORIOS BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.734.671/0001-51</t>
+          <t xml:space="preserve">03.188.198/0006-81</t>
         </is>
       </c>
       <c r="C116">
         <v>16</v>
       </c>
       <c r="D116">
-        <v>324371.43</v>
+        <v>40997.31</v>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09483, PBS-PRC-2025/10957, PBS-PRC-2026/01420, PBS-PRC-2026/02352, PBS-PRC-2026/03390, PBS-PRC-2026/04275, PBS-PRC-2026/05018, PBS-PRC-2026/05413</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09483, NF 3528, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09483, NF 3529, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09483, NF 3586, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09483, NF 3587, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09483, NF 4828, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/10957, NF 8094, BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/01420, NF 16379,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/01420, NF 16451,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/02352, NF 19534,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/02352, NF 19585,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03390, NF 24032,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/04275, NF 27453,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/04275, NF 27487,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/05018, NF 28583,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/05018, NF 29568,BIO-RAD LABORATORIOS BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/05413, NF 30585,BIO-RAD LABORATORIOS BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHILIPS MEDICAL SYSTEMS LTDA</t>
+          <t xml:space="preserve">BIOLINE FIOS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.295.213/0001-78</t>
+          <t xml:space="preserve">37.844.479/0002-33</t>
         </is>
       </c>
       <c r="C117">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D117">
-        <v>324075.38</v>
+        <v>11099.16</v>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07961, PBS-PRC-2026/03096</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07961, NF 125925, BIOLINE FIOS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/03096, NF 139201, BIOLINE FIOS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BIOLINE FIOS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.552.997/0002-12</t>
+          <t xml:space="preserve">37.844.479/0002-33</t>
         </is>
       </c>
       <c r="C118">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D118">
-        <v>323253.6</v>
+        <v>8021.64</v>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03866</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03866, NF 139088, BIOLINE FIOS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTER COMERCIAL FORMIGA LTDA</t>
+          <t xml:space="preserve">BIOMEDICAL PRODUTOS CIENTIFICOS MEDICOS E HOSPITALARES S A</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.752.596/0001-04</t>
+          <t xml:space="preserve">19.848.316/0001-66</t>
         </is>
       </c>
       <c r="C119">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D119">
-        <v>321535.2</v>
+        <v>8369.9</v>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10798</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10798, NF 632126, BIOMEDICAL PRODUTOS CIENTIFICOS MEDICOS E HOSPITALARES S A</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+          <t xml:space="preserve">BIOSAUDE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.575.881/0001-18</t>
+          <t xml:space="preserve">02.668.300/0001-79</t>
         </is>
       </c>
       <c r="C120">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="D120">
-        <v>317321.12</v>
+        <v>2258172.36</v>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08065, PBS-PRC-2025/08103, PBS-PRC-2025/08776, PBS-PRC-2025/09385, PBS-PRC-2025/09431, PBS-PRC-2025/09782, PBS-PRC-2025/09813, PBS-PRC-2025/09944, PBS-PRC-2025/09945, PBS-PRC-2025/09946, PBS-PRC-2025/09947, PBS-PRC-2025/09995, PBS-PRC-2026/00049, PBS-PRC-2026/00050, PBS-PRC-2026/00051, PBS-PRC-2026/00362, PBS-PRC-2026/00382, PBS-PRC-2026/00641, PBS-PRC-2026/00643, PBS-PRC-2026/00644, PBS-PRC-2026/00645, PBS-PRC-2026/00887, PBS-PRC-2026/00888, PBS-PRC-2026/01007, PBS-PRC-2026/01522, PBS-PRC-2026/01562, PBS-PRC-2026/04279, PBS-PRC-2026/04629, PBS-PRC-2026/04641, PBS-PRC-2026/05556</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08065, NF 71110,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08103, NF 71188,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08776, NF 72052,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09385, NF 72161,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09431, NF 72164,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09782, NF 72634,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09813, NF 72817,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09944, NF 73026,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09945, NF 73029,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09946, NF 73030,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09947, NF 73031,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09995, NF 73032,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00049, NF 74689,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00049, NF 74736,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00050, NF 74693,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00050, NF 74740,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00051, NF 74694,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00051, NF 74734,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00362, NF 75324,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00382, NF 75323,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00641, NF 75705,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00643, NF 75710,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00644, NF 75716,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00645, NF 75718,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00887, NF 75972,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00888, NF 75973,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01007, NF 76056,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01522, NF 76773,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01562, NF 76775,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04279, NF 80372,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04629, NF 80687,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04641, NF 60195,BIOSAUDE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05556, NF 81971,BIOSAUDE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">BIOTRONIK COMERCIAL MEDICA LTDA.</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.992.859/0001-20</t>
+          <t xml:space="preserve">50.595.271/0001-05</t>
         </is>
       </c>
       <c r="C121">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D121">
-        <v>315914</v>
+        <v>85189.2</v>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04773, PBS-PRC-2025/06615</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04773, NF 1127273, BIOTRONIK COMERCIAL MEDICA LTDA., Valor ref. proc. PBS-PRC-2025/04773, NF 1127274, BIOTRONIK COMERCIAL MEDICA LTDA., Valor ref. proc. PBS-PRC-2025/04773, NF 1128505, BIOTRONIK COMERCIAL MEDICA LTDA., Valor ref. proc. PBS-PRC-2025/04773, NF 1128506, BIOTRONIK COMERCIAL MEDICA LTDA., Valor ref. proc. PBS-PRC-2025/06615, NF 1142033, BIOTRONIK COMERCIAL MEDICA LTDA.</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRIFOLS BRASIL LTDA</t>
+          <t xml:space="preserve">BJ COMERCIO DE ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.513.899/0001-71</t>
+          <t xml:space="preserve">07.227.808/0001-55</t>
         </is>
       </c>
       <c r="C122">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D122">
-        <v>309881.57</v>
+        <v>29622.58</v>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07889, PBS-PRC-2025/09300, PBS-PRC-2025/10195, PBS-PRC-2025/9300, PBS-PRC-2026/00115, PBS-PRC-2026/00738, PBS-PRC-2026/00902</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07889, NF 7615, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09300, NF 9626, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10195, NF 9686, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/9300, NF 9592, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00115, NF 9777, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00738, NF 9932, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00902, NF 9940, BJ COMERCIO DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">BJ COMERCIO DE ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.304.559/0003-77</t>
+          <t xml:space="preserve">07.227.808/0001-55</t>
         </is>
       </c>
       <c r="C123">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D123">
-        <v>306723.42</v>
+        <v>12913.92</v>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08771, PBS-PRC-2025/11233</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08771, NF 9560, BJ COMERCIO DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11233, NF 9835, BJ COMERCIO DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis, Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+          <t xml:space="preserve">BMA-BRASIL MARCAS ATACADISTA LTDA</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.575.881/0001-18</t>
+          <t xml:space="preserve">30.284.338/0001-83</t>
         </is>
       </c>
       <c r="C124">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D124">
-        <v>306108.83</v>
+        <v>33313.52</v>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08278</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08278, NF 955, BMA-BRASIL MARCAS ATACADISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+          <t xml:space="preserve">BOSTON SCIENTIFIC DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.587.270/0001-77</t>
+          <t xml:space="preserve">01.513.946/0001-14</t>
         </is>
       </c>
       <c r="C125">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D125">
-        <v>305944</v>
+        <v>14000</v>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01289</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01289, NF 3383703, BOSTON SCIENTIFIC DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">MTB TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">BOYNTON IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.405.834/0001-40</t>
+          <t xml:space="preserve">92.629.658/0001-85</t>
         </is>
       </c>
       <c r="C126">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="D126">
-        <v>304086.3</v>
+        <v>268333.35</v>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07097, PBS-PRC-2025/07215, PBS-PRC-2025/07615, PBS-PRC-2025/08151, PBS-PRC-2025/08154, PBS-PRC-2025/08469, PBS-PRC-2025/08522, PBS-PRC-2025/09118, PBS-PRC-2025/10806, PBS-PRC-2025/10904, PBS-PRC-2025/10907</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07097, NF 66240,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/07215, NF 66134,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/07615, NF 66563,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/08151, NF 66725,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/08154, NF 66627,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/08469, NF 66539,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/08522, NF 66793,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/09118, NF 66877,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/10806, NF 67575,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/10904, NF 67639,BOYNTON IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/10907, NF 67643,BOYNTON IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">COSTA CAMARGO COM. DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">BRAMED COMERCIO HOSPITALAR DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">36.325.157/0001-34</t>
+          <t xml:space="preserve">28.345.933/0001-30</t>
         </is>
       </c>
       <c r="C127">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D127">
-        <v>301916.16</v>
+        <v>46200</v>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05502</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05502, NF 16632,BRAMED COMERCIO HOSPITALAR DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
+          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.283.412/0001-05</t>
+          <t xml:space="preserve">48.587.270/0001-77</t>
         </is>
       </c>
       <c r="C128">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D128">
-        <v>301147.2</v>
+        <v>698331</v>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10525, PBS-PRC-2026/00173, PBS-PRC-2026/01395, PBS-PRC-2026/02413, PBS-PRC-2026/02452, PBS-PRC-2026/03004, PBS-PRC-2026/03008, PBS-PRC-2026/03870</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10525, NF 147, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00173, NF 166, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01395, NF 190, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02413, NF 192, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02452, NF 191, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03004, NF 196, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03008, NF 203, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03870, NF 214, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.555.905/0001-53</t>
+          <t xml:space="preserve">48.587.270/0001-77</t>
         </is>
       </c>
       <c r="C129">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D129">
-        <v>297559.64</v>
+        <v>467387</v>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10528, PBS-PRC-2025/11050, PBS-PRC-2025/11054, PBS-PRC-2026/00171, PBS-PRC-2026/03846</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10528, NF 148, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11050, NF 134, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11054, NF 133, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00171, NF 158, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03846, NF 215, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
+          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.291.683/0001-58</t>
+          <t xml:space="preserve">48.587.270/0001-77</t>
         </is>
       </c>
       <c r="C130">
         <v>5</v>
       </c>
       <c r="D130">
-        <v>295218</v>
+        <v>305944</v>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10932, PBS-PRC-2026/00043, PBS-PRC-2026/00061, PBS-PRC-2026/01490, PBS-PRC-2026/02027</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10932, NF 180, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00043, NF 154, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00061, NF 155, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01490, NF 188, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02027, NF 187, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.376.381/0001-33</t>
+          <t xml:space="preserve">48.587.270/0001-77</t>
         </is>
       </c>
       <c r="C131">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D131">
-        <v>277721.79</v>
+        <v>3256</v>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01751</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01751, NF 186, BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
+          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.978.912/0001-57</t>
+          <t xml:space="preserve">31.282.018/0001-57</t>
         </is>
       </c>
       <c r="C132">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D132">
-        <v>275274</v>
+        <v>28745</v>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09589, PBS-PRC-2025/10736</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09589, NF 2302, BRASIL MED IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/10736, NF 2435, BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.765.324/0001-04</t>
+          <t xml:space="preserve">31.282.018/0001-57</t>
         </is>
       </c>
       <c r="C133">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D133">
-        <v>273392</v>
+        <v>9750</v>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01053</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01053, NF 2581, BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
+          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.272.575/0001-40</t>
+          <t xml:space="preserve">31.282.018/0001-57</t>
         </is>
       </c>
       <c r="C134">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D134">
-        <v>272924.85</v>
+        <v>4190</v>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05948, PBS-PRC-2025/06227, PBS-PRC-2026/01552, PBS-PRC-2026/01722</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05948, NF 2028, BRASIL MED IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/06227, NF 2042, BRASIL MED IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2026/01552, NF 2630, BRASIL MED IMPORTACAO E EXPORTACAO LTDA, Valor ref. proc. PBS-PRC-2026/01722, NF 2507, BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+          <t xml:space="preserve">BRB BANCO DE BRASILIA SA</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.714.702/0001-00</t>
+          <t xml:space="preserve">00.000.208/0001-00</t>
         </is>
       </c>
       <c r="C135">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D135">
-        <v>270951.02</v>
+        <v>5095</v>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02300</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02300, DOC 0709810090003072210, BRB BANCO DE BRASILIA SA</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">BOYNTON IMPORTACAO E EXPORTACAO LTDA</t>
+          <t xml:space="preserve">BSB TIC SOLUCOES LTDA</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">92.629.658/0001-85</t>
+          <t xml:space="preserve">04.202.019/0001-71</t>
         </is>
       </c>
       <c r="C136">
         <v>11</v>
       </c>
       <c r="D136">
-        <v>268333.35</v>
+        <v>6613.25</v>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06509, PBS-PRC-2025/06647, PBS-PRC-2025/06649, PBS-PRC-2025/06652, PBS-PRC-2025/08387, PBS-PRC-2025/08391, PBS-PRC-2025/10262, PBS-PRC-2025/10778, PBS-PRC-2025/11357, PBS-PRC-2026/00447, PBS-PRC-2026/01050</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06509, NF 420, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/06647, NF 419, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/06649, NF 453, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/06652, NF 476, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/08387, NF 551, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/08391, NF 552, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/10262, NF 584, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/10778, NF 630, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2025/11357, NF 671, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2026/00447, NF 697, BSB TIC SOLUCOES LTDA, Valor ref. proc. PBS-PRC-2026/01050, NF 719, BSB TIC SOLUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">CAIXA ECONOMICA FEDERAL</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.236.355/0002-44</t>
+          <t xml:space="preserve">00.360.305/0001-04</t>
         </is>
       </c>
       <c r="C137">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D137">
-        <v>257390</v>
+        <v>180761.85</v>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2025/05606, PBS-PRC-2024/03467, PBS-PRC-2024/03902, PBS-PRC-2024/03907, PBS-PRC-2024/04125, PBS-PRC-2024/04471, PBS-PRC-2024/04547, PBS-PRC-2024/04642, PBS-PRC-2025/01818, PBS-PRC-2025/02060, PBS-PRC-2025/04234, PBS-PRC-2026/00324, PBS-PRC-2026/00326, PBS-PRC-2026/04878, PBS-PRC-2026/06019, PBS-PRC-2026/06451</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2025/05606, DOC 034099000182601079, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/03467, DOC 031914000012606259, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/03902, DOC 034099000162604161, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/03907, DOC 034099000242604095, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/04125, DOC 031914000012605210, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/04471, DOC 031914000012607247, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/04547, DOC 034099000242605075, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2024/04642, DOC 34099000412512196, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2025/01818, DOC 033987000032605065, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2025/02060, DOC 033987000142606309, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2025/04234, DOC 033987000022607243, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2025/04234, DOC 033987000092607293, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2026/00324, DOC 034099000332601141, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2026/00326, DOC 034099000352601147, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2026/04878, DOC 030558000012606251, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2026/06019, DOC 033987000032607246, CAIXA ECONOMICA FEDERAL, Valor ref. proc. PBS-PRC-2026/06451, DOC 030558000032607318, CAIXA ECONOMICA FEDERAL</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outras despesas gerais e administrativas, Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICICOR COMERCIAL EIRELI</t>
+          <t xml:space="preserve">CALL MED COMERCIO DE MEDICAMENTOS E REPRESENTACAO LTDA</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.068.375/0001-19</t>
+          <t xml:space="preserve">05.106.015/0001-52</t>
         </is>
       </c>
       <c r="C138">
-        <v>35</v>
+        <v>1</v>
       </c>
       <c r="D138">
-        <v>252022.94</v>
+        <v>9388.6</v>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11141</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11141, NF 127349, CALL MED COMERCIO DE MEDICAMENTOS E REPRESENTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">VEGAS COMERCIAL LTDA</t>
+          <t xml:space="preserve">CALU - INDUSTRIA, EXPORTACAO E IMPORTACAO DE EQUIPAMENTOS ODONTOLOGICOS LTDA</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.135.933/0001-59</t>
+          <t xml:space="preserve">52.393.246/0001-74</t>
         </is>
       </c>
       <c r="C139">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D139">
-        <v>245358.3</v>
+        <v>4417.38</v>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03362</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03362, NF 6235, CALU - INDUSTRIA, EXPORTACAO E IMPORTACAO DE EQUIPAMENTOS ODONTOLOGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIAO MED LTDA</t>
+          <t xml:space="preserve">CAMILA FERREIRA LEAL</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.259.102/0001-90</t>
+          <t xml:space="preserve">38.106.333/0001-72</t>
         </is>
       </c>
       <c r="C140">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D140">
-        <v>244180.2</v>
+        <v>8400</v>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11048</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11048, NF 1001328, CAMILA FERREIRA LEAL</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+          <t xml:space="preserve">CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.426.628/0001-33</t>
+          <t xml:space="preserve">02.503.493/0001-08</t>
         </is>
       </c>
       <c r="C141">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D141">
-        <v>240271.5</v>
+        <v>45704</v>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09010, PBS-PRC-2025/10173, PBS-PRC-2025/11328, PBS-PRC-2026/00147, PBS-PRC-2026/01375, PBS-PRC-2026/01990, PBS-PRC-2026/02940, PBS-PRC-2026/04101, PBS-PRC-2026/04746, PBS-PRC-2026/05648</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09010, NF 202500000002820, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2025/10173, NF 202500000002931, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2025/11328, NF 202600000000012, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/00147, NF 202600000000046, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/01375, NF 202600000000244, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/01990, NF 2026000000429, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/02940, NF 202600000000400, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/04101, NF 2026000000798, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/04746, NF 2026000000793, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA, Valor ref. proc. PBS-PRC-2026/05648, NF 2026000000806, CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Radiologia, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+          <t xml:space="preserve">CANON MEDICAL SYSTEMS DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.687.725/0002-43</t>
+          <t xml:space="preserve">46.563.938/0001-10</t>
         </is>
       </c>
       <c r="C142">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="D142">
-        <v>238085.23</v>
+        <v>140961.84</v>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08836, PBS-PRC-2025/09505, PBS-PRC-2025/09907, PBS-PRC-2025/10990, PBS-PRC-2025/11479, PBS-PRC-2026/03084, PBS-PRC-2026/03088</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08836, NF 94013/1, CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/09505, NF 94332,CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/09907, NF 95161,CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/10990, NF 96101,CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/11479, NF 97130,CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03084, NF 95171,CANON MEDICAL SYSTEMS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03088, NF 96106,CANON MEDICAL SYSTEMS DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
+          <t xml:space="preserve">CARDIOMEDH PRODUTOS MÉDICOS</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.718.526/0001-89</t>
+          <t xml:space="preserve">07.666.057/0001-73</t>
         </is>
       </c>
       <c r="C143">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="D143">
-        <v>235746</v>
+        <v>1133245.82</v>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06447, PBS-PRC-2025/07489, PBS-PRC-2025/07647, PBS-PRC-2025/08117, PBS-PRC-2025/08129, PBS-PRC-2025/08153, PBS-PRC-2025/08163, PBS-PRC-2025/08944, PBS-PRC-2025/09168, PBS-PRC-2025/09409, PBS-PRC-2025/09566, PBS-PRC-2025/09788, PBS-PRC-2025/10214, PBS-PRC-2025/10672, PBS-PRC-2025/10939, PBS-PRC-2025/10941, PBS-PRC-2025/10974, PBS-PRC-2025/10975, PBS-PRC-2025/11234, PBS-PRC-2025/11235, PBS-PRC-2025/11236, PBS-PRC-2025/11237, PBS-PRC-2025/11240, PBS-PRC-2025/11241, PBS-PRC-2025/11242, PBS-PRC-2025/11439, PBS-PRC-2026/00821, PBS-PRC-2026/00822, PBS-PRC-2026/01202, PBS-PRC-2026/01245, PBS-PRC-2026/02349, PBS-PRC-2026/02442, PBS-PRC-2026/02702, PBS-PRC-2026/02899, PBS-PRC-2026/02976, PBS-PRC-2026/03663, PBS-PRC-2026/03683, PBS-PRC-2026/04281, PBS-PRC-2026/04359</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07489, NF 224540, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/07647, NF 235573, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08117, NF 238032, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08117, NF 240764, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/08129, NF 239545, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/08153, NF 239513, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08163, NF 239384, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08944, NF 247692, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09168, NF 249787, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09409, NF 252104, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09566, NF 238036, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09788, NF 248077, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/10214, NF 253966, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/10672, NF 258750, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/10939, NF 262511, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/10941, NF 262513, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/10974, NF 262515, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/10975, NF 162519, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/11234, NF 262517, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/11235, NF 264291, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/11236, NF 264297, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/11237, NF 264295, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/11240, NF 264301, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/11241, NF 264293, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/11242, NF 264299, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/11439, NF 265692, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/6447, NF 231898,CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00821, NF 269366, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/00822, NF 269369, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/01202, NF 276107, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/01245, NF 274991, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/02349, NF 281456, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/02442, NF 282548, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/02702, NF 281570, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/02899, NF 287302, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/02976, NF 288787, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/03663, NF 294058, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/03683, NF 291884, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04281, NF 296670, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/04359, NF 296672, CARDIOMEDH PRODUTOS MÉDICOS</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares, materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMED MATERIAIS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">CARDIOMEDH PRODUTOS MÉDICOS</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.278.315/0001-11</t>
+          <t xml:space="preserve">07.666.057/0001-73</t>
         </is>
       </c>
       <c r="C144">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="D144">
-        <v>233601.55</v>
+        <v>671755.18</v>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05651, PBS-PRC-2025/06236, PBS-PRC-2025/06674, PBS-PRC-2025/07199, PBS-PRC-2025/07265, PBS-PRC-2025/07552, PBS-PRC-2025/08146, PBS-PRC-2025/08272, PBS-PRC-2025/08276, PBS-PRC-2025/09047, PBS-PRC-2025/09074, PBS-PRC-2025/09411, PBS-PRC-2025/09464, PBS-PRC-2025/09478, PBS-PRC-2025/09485, PBS-PRC-2025/09499, PBS-PRC-2025/09529, PBS-PRC-2025/09942, PBS-PRC-2025/10112, PBS-PRC-2025/10658, PBS-PRC-2025/10659, PBS-PRC-2025/10660, PBS-PRC-2026/00087, PBS-PRC-2026/00217, PBS-PRC-2026/00242, PBS-PRC-2026/00243, PBS-PRC-2026/00247, PBS-PRC-2026/00250, PBS-PRC-2026/0086, PBS-PRC-2026/00866, PBS-PRC-2026/00867, PBS-PRC-2026/00868, PBS-PRC-2026/01473, PBS-PRC-2026/01474, PBS-PRC-2026/01475, PBS-PRC-2026/01476, PBS-PRC-2026/01478, PBS-PRC-2026/01479, PBS-PRC-2026/01480, PBS-PRC-2026/02102, PBS-PRC-2026/03641, PBS-PRC-2026/03955, PBS-PRC-2026/03956, PBS-PRC-2026/03957, PBS-PRC-2026/04541, PBS-PRC-2026/04543, PBS-PRC-2026/04544, PBS-PRC-2026/04545, PBS-PRC-2026/04546, PBS-PRC-2026/04745, PBS-PRC-2026/04748, PBS-PRC-2026/05572, PBS-PRC-2026/05573</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05651, NF 233252, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/06236, NF 233216, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/06236, NF 235562, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/06674, NF 234080, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/07199, NF 236968, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/07265, NFS 213873 E 215355, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/07552, NF 239440, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08146, NF 241483, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08272, NF 23408,CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/08272, NF 243412, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/08276, NF 243414, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09047, NF 251491, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09074, NF 255117, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09411, NF 251882, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09464, NF 251892, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09478, NF 251904, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09485, NF 251908, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/09499, NF 251912, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09529, NF 251898, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/09942, NF 255119, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/10112, NF 259097, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/10658, NF 258607, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2025/10659, NF 258605, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2025/10660, NF 258603, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00087, NF 267688, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/00217, NF 259415, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00242, NF 259409, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00243, NF 259411, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00247, NF 259407, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00250, NF 259405, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00866, NF 271884, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00867, NF 271890, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/00868, NF 271888, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/0086, NF 267690,CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01473, NF 266851, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01473, NF 273402, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01474, NF 266858, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01474, NF 273397, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01475, NF 266853, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01475, NF 273390, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01476, NF 266856, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01478, NF 273388, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01479, NF 273394, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/01480, NF 273392, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/02102, NF 282470, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/03641, NF 291412, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/03955, NF 296637, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/03956, NF 296642, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/03957, NF 296644, CARDIOMEDH PRODUTOS MÉDICOS, Valor ref. proc. PBS-PRC-2026/04541, NF 279247, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04541, NF 286846, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04541, NF 293141, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04543, NF 279241, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04543, NF 286825, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04544, NF 279245, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04544, NF 286819, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04544, NF 293143, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04545, NF 286844, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04545, NF 293139, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04546, NF 286838, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04745, NF 302917, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/04748, NF 302919, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/05572, NF 308955, CARDIOMEDH PRODUTOS M DICOS, Valor ref. proc. PBS-PRC-2026/05573, NF 308953, CARDIOMEDH PRODUTOS M DICOS</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+          <t xml:space="preserve">CARDIOMEDH PRODUTOS MÉDICOS</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.123.654/0001-87</t>
+          <t xml:space="preserve">07.666.057/0001-73</t>
         </is>
       </c>
       <c r="C145">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D145">
-        <v>232849.76</v>
+        <v>30047.5</v>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02442</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02442, NF 281028, CARDIOMEDH PRODUTOS M DICOS</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">COM TECH INFORMATICA LTDA</t>
+          <t xml:space="preserve">CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.895.371/0001-89</t>
+          <t xml:space="preserve">07.547.205/0001-30</t>
         </is>
       </c>
       <c r="C146">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D146">
-        <v>231120</v>
+        <v>78328.84</v>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08651, PBS-PRC-2025/10601, PBS-PRC-2025/10716, PBS-PRC-2025/10721</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08651, NF 1761 A1763, CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA, Valor ref. proc. PBS-PRC-2025/10601, NF 2054, CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA, Valor ref. proc. PBS-PRC-2025/10716, NF 2056, CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA, Valor ref. proc. PBS-PRC-2025/10721, NF 2052, CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+          <t xml:space="preserve">CARL ZEISS DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.628.333/0001-46</t>
+          <t xml:space="preserve">33.131.079/0001-49</t>
         </is>
       </c>
       <c r="C147">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D147">
-        <v>231048</v>
+        <v>338144.41</v>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08721, PBS-PRC-2025/11408, PBS-PRC-2025/11441, PBS-PRC-2026/02839, PBS-PRC-2026/02841, PBS-PRC-2026/03150</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08721, NF 128179, CARL ZEISS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/11408, NF 72441,CARL ZEISS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/11441, NF 73069,CARL ZEISS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/02839, NF 75307,CARL ZEISS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/02841, NF 75275,CARL ZEISS DO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03150, NF 75796,CARL ZEISS DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">CATARINENSE HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.978.801/0001-05</t>
+          <t xml:space="preserve">53.518.891/0001-39</t>
         </is>
       </c>
       <c r="C148">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D148">
-        <v>230413.89</v>
+        <v>39418</v>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00202, PBS-PRC-2026/00205, PBS-PRC-2026/00208, PBS-PRC-2026/00212</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00202, NF 243, CATARINENSE HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00205, NF 233, CATARINENSE HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00208, NF 265, CATARINENSE HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00212, NF 204, CATARINENSE HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA BRAZMAC LTDA</t>
+          <t xml:space="preserve">CATARINENSE HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.020.542/0001-29</t>
+          <t xml:space="preserve">53.518.891/0001-39</t>
         </is>
       </c>
       <c r="C149">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="D149">
-        <v>230360.28</v>
+        <v>38672</v>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11497, PBS-PRC-2026/00733, PBS-PRC-2026/04039</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11497, NF 216, CATARINENSE HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00733, NF 254, CATARINENSE HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04039, NF 343, CATARINENSE HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+          <t xml:space="preserve">CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.628.333/0001-46</t>
+          <t xml:space="preserve">08.905.886/0001-24</t>
         </is>
       </c>
       <c r="C150">
         <v>4</v>
       </c>
       <c r="D150">
-        <v>227980</v>
+        <v>359265.44</v>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09203, PBS-PRC-2025/09390, PBS-PRC-2025/09399, PBS-PRC-2026/01099</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09203, NF 5909, CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09390, NF 5947, CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09399, NF 5948, CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01099, NF 6046, CCB COMERCIO E SERVICOS EM EQUIPAMENTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+          <t xml:space="preserve">CEI COMERCIO EXPORTACAO E IMP DE MAT MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.376.690/0001-90</t>
+          <t xml:space="preserve">40.175.705/0001-64</t>
         </is>
       </c>
       <c r="C151">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D151">
-        <v>227034.92</v>
+        <v>4410</v>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06569</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06569, NF 286407, CEI COMERCIO EXPORTACAO E IMP DE MAT MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">SR EQUIPAMENTOS E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">CELULA GESTAO EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.757.876/0001-30</t>
+          <t xml:space="preserve">52.068.779/0001-80</t>
         </is>
       </c>
       <c r="C152">
-        <v>20</v>
+        <v>3</v>
       </c>
       <c r="D152">
-        <v>225717.86</v>
+        <v>516399.63</v>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03436, PBS-PRC-2026/03903, PBS-PRC-2026/05451</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03436, NF 1000443, CELULA GESTAO EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03903, NF 1000445, CELULA GESTAO EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05451, NF 1000466, CELULA GESTAO EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">ETHICAL MATERIAIS CIRURGICOS EIRELI</t>
+          <t xml:space="preserve">CENTER COMERCIAL FORMIGA LTDA</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.710.191/0001-46</t>
+          <t xml:space="preserve">19.752.596/0001-04</t>
         </is>
       </c>
       <c r="C153">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D153">
-        <v>222475.2</v>
+        <v>321535.2</v>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11148, PBS-PRC-2025/11177, PBS-PRC-2026/00386, PBS-PRC-2026/00387</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11148, NF 23952,CENTER COMERCIAL FORMIGA LTDA, Valor ref. proc. PBS-PRC-2025/11177, NF 23979,CENTER COMERCIAL FORMIGA LTDA, Valor ref. proc. PBS-PRC-2026/00386, NF 23990,CENTER COMERCIAL FORMIGA LTDA, Valor ref. proc. PBS-PRC-2026/00387, NF 23999,CENTER COMERCIAL FORMIGA LTDA</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.192.699/0001-89</t>
+          <t xml:space="preserve">26.436.406/0001-05</t>
         </is>
       </c>
       <c r="C154">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D154">
-        <v>221304</v>
+        <v>146546.6</v>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04391, PBS-PRC-2025/05383, PBS-PRC-2025/05455, PBS-PRC-2025/06025, PBS-PRC-2025/06245, PBS-PRC-2025/06445, PBS-PRC-2025/06471, PBS-PRC-2025/06792, PBS-PRC-2025/07383, PBS-PRC-2025/07417, PBS-PRC-2025/07444, PBS-PRC-2026/02641, PBS-PRC-2026/02733, PBS-PRC-2026/02843, PBS-PRC-2026/02860, PBS-PRC-2026/02961, PBS-PRC-2026/03507, PBS-PRC-2026/04133, PBS-PRC-2026/04857, PBS-PRC-2026/05058, PBS-PRC-2026/05518</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04391, NF 35203,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/05383, NF 35218,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/05455, NF 35359,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06025, NF 35473,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06245, NF 35201,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06445, NF 35528,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06471, NF 35547,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06792, NF 35571,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/07383, NF 35821,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/07417, NF 35822,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/07444, NF 35796,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/02641, NF 37227,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/02733, NF 37225,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/02843, NF 37208,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/02860, NF 37226,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/02961, NF 37238,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/03507, NF 37371,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/04133, NF 37415,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/04857, NF 37421,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/05058, NF 37520,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/05058, NF 37521,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/05518, NF 37767,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLATIUM INDUSTRIA E COMERCIO DE MOVEIS E EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.767.460/0001-69</t>
+          <t xml:space="preserve">26.436.406/0001-05</t>
         </is>
       </c>
       <c r="C155">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D155">
-        <v>221220</v>
+        <v>74051.97</v>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03929, PBS-PRC-2025/08809, PBS-PRC-2026/03489, PBS-PRC-2026/04044, PBS-PRC-2026/05619</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03929, NF 34871,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08809, NF 35922,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/03489, NF 37417,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/04044, NF 37374,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/05619, NF 37806,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALLFAMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.187.918/0001-15</t>
+          <t xml:space="preserve">26.436.406/0001-05</t>
         </is>
       </c>
       <c r="C156">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D156">
-        <v>219345.26</v>
+        <v>22042.2</v>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06820, PBS-PRC-2025/08087, PBS-PRC-2025/08123, PBS-PRC-2025/10333, PBS-PRC-2026/03489, PBS-PRC-2026/04133</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06820, NF 35590,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08087, NF 35916,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08123, NF 35915,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/10333, NF 36103,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/03489, NF 37370,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/04133, NF 37416,CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCORE SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.596.975/0001-62</t>
+          <t xml:space="preserve">41.163.069/0001-13</t>
         </is>
       </c>
       <c r="C157">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D157">
-        <v>213808</v>
+        <v>88349.96</v>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09983, PBS-PRC-2025/10991, PBS-PRC-2026/00177, PBS-PRC-2026/01199, PBS-PRC-2026/02043, PBS-PRC-2026/02826, PBS-PRC-2026/04032, PBS-PRC-2026/04635</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09983, NF 202500000000295, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/10991, NF 202500000000323, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/00177, NF 202600000000015, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/01199, NF 202600000000035, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/02043, NF 202600000000072, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/02826, NF 202600000000103, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/04032, NF 155, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/04635, NF 200, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de esterilização, Serviços de Esterilização</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONTATTI COMERCIO E REPRESENTACOES LTDA</t>
+          <t xml:space="preserve">CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">90.108.283/0001-82</t>
+          <t xml:space="preserve">41.163.069/0001-13</t>
         </is>
       </c>
       <c r="C158">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D158">
-        <v>213745.5</v>
+        <v>43171.14</v>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/00656, PBS-PRC-2025/03676, PBS-PRC-2025/09135, PBS-PRC-2025/09148, PBS-PRC-2025/09862, PBS-PRC-2025/10532, PBS-PRC-2025/11076, PBS-PRC-2026/00035, PBS-PRC-2026/00558, PBS-PRC-2026/01130, PBS-PRC-2026/01760, PBS-PRC-2026/02868, PBS-PRC-2026/03032, PBS-PRC-2026/03787, PBS-PRC-2026/03789, PBS-PRC-2026/04843</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/00656, NF 202500000000234, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/03676, NF 2026000000272, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/09135, NF 202500000000237, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/09148, NF 202500000000268, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/09862, NF 202500000000299, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/10532, NF 202500000000296, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2025/11076, NF 202500000000324, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/00035, NF 202500000000325, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/00558, NF 202600000000024, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/01130, NF 202600000000036, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/01760, NF 202600000000071, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/02868, NF 202600000000105, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/03032, NF 202600000000070, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/03787, NF 202600000000104, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/03789, NF 2026000000157, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA, Valor ref. proc. PBS-PRC-2026/04843, NF 2026000000156, CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Esterilização, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALPHA ANGELO LOCACOES E SERVICOS LTDA</t>
+          <t xml:space="preserve">CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.283.412/0001-05</t>
+          <t xml:space="preserve">07.520.090/0001-90</t>
         </is>
       </c>
       <c r="C159">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="D159">
-        <v>212520</v>
+        <v>1317513.24</v>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09712, PBS-PRC-2025/09714, PBS-PRC-2025/10960, PBS-PRC-2025/10961, PBS-PRC-2026/00425, PBS-PRC-2026/00427, PBS-PRC-2026/01679, PBS-PRC-2026/01745, PBS-PRC-2026/02067, PBS-PRC-2026/02069, PBS-PRC-2026/03334, PBS-PRC-2026/03335, PBS-PRC-2026/05177, PBS-PRC-2026/05186, PBS-PRC-2026/05190, PBS-PRC-2026/05201, PBS-PRC-2026/05894, PBS-PRC-2026/05905</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09712, NF 202500000000093, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2025/09714, NF 202500000000092, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2025/10960, NF 202500000000094, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2025/10961, NF 202500000000095, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/00425, NF 202600000000016, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/00427, NF 202600000000009, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/01679, NF 202600000000020, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/01745, NF 202600000000022, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/02067, NF 202600000000033, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/02069, NF 202600000000032, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/03334, NF 2026000000045, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/03335, NF 2026000000044, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05177, NF 2026000000064, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05186, NF 2026000000063, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05190, NF 2026000000067, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05201, NF 2026000000066, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05894, NF 2026000000071, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/05905, NF 2026000000072, CENTRO DE CIRURGIA CARDIOVASCULAR DA PARAIBA LTDA</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
+          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.387.726/0001-40</t>
+          <t xml:space="preserve">01.687.725/0002-43</t>
         </is>
       </c>
       <c r="C160">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D160">
-        <v>212425.6</v>
+        <v>295282.73</v>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2022/00672, PBS-PRC-2025/07158, PBS-PRC-2025/08283, PBS-PRC-2025/09644, PBS-PRC-2025/09696, PBS-PRC-2025/09697, PBS-PRC-2025/09805, PBS-PRC-2025/09806, PBS-PRC-2025/10395, PBS-PRC-2025/10413, PBS-PRC-2025/10414, PBS-PRC-2026/00555, PBS-PRC-2026/00583, PBS-PRC-2026/00584, PBS-PRC-2026/00622, PBS-PRC-2026/00952, PBS-PRC-2026/01098, PBS-PRC-2026/01187, PBS-PRC-2026/01814, PBS-PRC-2026/01831, PBS-PRC-2026/01850, PBS-PRC-2026/01866, PBS-PRC-2026/01953, PBS-PRC-2026/02055, PBS-PRC-2026/02079, PBS-PRC-2026/02095, PBS-PRC-2026/02398, PBS-PRC-2026/02417, PBS-PRC-2026/02450, PBS-PRC-2026/02613, PBS-PRC-2026/02615, PBS-PRC-2026/02683, PBS-PRC-2026/02894,, PBS-PRC-2026/02897, PBS-PRC-2026/04495, PBS-PRC-2026/04708, PBS-PRC-2026/04736, PBS-PRC-2026/05175</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2022/00672, NF 13287,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/07158, NF 20386,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/08283, NF 20967,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09644, NF 21179,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09696, NF 21038,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09697, NF 21429,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09697, NF 21440,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09805, NF 21037,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09806, NF 21430,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/10395, NF 21674,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/10413, NF 21675,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/10414, NF 21673,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/00555, NF 22098,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/00583, NF 22094,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/00584, NF 22099,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/00622, NF 22647,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/00952, NF 22979,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01098, NF 22981,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01187, NF 22980,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01814, NF 23632,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01831, NF 23634,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01850, NF 23630,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01866, NF 23633,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01953, NF 23986,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02055, NF 23835,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02079, NF 23831,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02095, NF 23833,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02398, NF 24000,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02417, NF 24002,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02450, NF 24003,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02613, NF 24191,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02615, NF 24188,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02683, NF 24187,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02894, NF 24222,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02897, NF 24194,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/04495, NF 25890,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/04708, NF 25631,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/04708, NF 25888,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/04736, NF 26121,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/05175, NF 26260,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">JSL LOCACOES E MONTAGENS LTDA</t>
+          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.203.988/0001-47</t>
+          <t xml:space="preserve">01.687.725/0002-43</t>
         </is>
       </c>
       <c r="C161">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D161">
-        <v>210000</v>
+        <v>173637.81</v>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05364, PBS-PRC-2025/07278, PBS-PRC-2025/08294, PBS-PRC-2025/09244, PBS-PRC-2025/09425, PBS-PRC-2025/09799, PBS-PRC-2025/09912, PBS-PRC-2025/09940, PBS-PRC-2025/10626, PBS-PRC-2026/01003, PBS-PRC-2026/01953, PBS-PRC-2026/02594</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05364, NF 19631,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/07278, NF 20511,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/08294, NF 20882,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09244, NF 20994,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09244, NF 21301,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09244, NF 21617,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09425, NF 21023,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09425, NF 21288,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09799, NF 59399,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09912, NF 59460,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09940, NF 21303,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/09940, NF 21616,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/10626, NF 21619,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01003, NF 22355,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01003, NF 23048,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01953, NF 22974,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01953, NF 23043,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/02594, NF 22978,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMS GERADORES E SERVICOS LTDA</t>
+          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.394.204/0001-54</t>
+          <t xml:space="preserve">01.687.725/0002-43</t>
         </is>
       </c>
       <c r="C162">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D162">
-        <v>210000</v>
+        <v>63704.94</v>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06264, PBS-PRC-2025/07198, PBS-PRC-2026/01027, PBS-PRC-2026/01996, PBS-PRC-2026/05134, PBS-PRC-2026/05140</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06264, NF 58803,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2025/07198, NF 20327,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01027, NF 22193,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/01996, NF 20981,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/05134, NF 24155,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA, Valor ref. proc. PBS-PRC-2026/05140, NF 60980,CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral, nutrição parenteral</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
+          <t xml:space="preserve">CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.006.720/0001-92</t>
+          <t xml:space="preserve">10.220.264/0001-04</t>
         </is>
       </c>
       <c r="C163">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D163">
-        <v>209552</v>
+        <v>36088.78</v>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07067, PBS-PRC-2025/08412, PBS-PRC-2025/08563, PBS-PRC-2025/09034, PBS-PRC-2025/10493, PBS-PRC-2025/10955, PBS-PRC-2026/00601</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07067, NF 7820, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2025/08412, NF 7990, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2025/08563, NF 8078, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2025/09034, NF 8111, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2025/10493, NF 8231, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2025/10955, NF 8326, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/00601, NF 8442, CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Laboratoriais</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+          <t xml:space="preserve">CEPALAB LABORATORIOS S.A</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.426.628/0001-33</t>
+          <t xml:space="preserve">02.248.312/0001-44</t>
         </is>
       </c>
       <c r="C164">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D164">
-        <v>209000</v>
+        <v>994</v>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/02403</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/02403, NF 88321,CEPALAB LABORATORIOS S.A</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">DROGAFONTE LTDA</t>
+          <t xml:space="preserve">CICERO LUDGERO ALCINDO DE MELO</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.778.201/0001-26</t>
+          <t xml:space="preserve">***.150.914-**</t>
         </is>
       </c>
       <c r="C165">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D165">
-        <v>207691.3</v>
+        <v>1777.05</v>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01698, PBS-PRC-2026/03322</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01698, RECIBO 23/02/2026, CICERO LUDGERO ALCINDO DE MELO, Valor ref. proc. PBS-PRC-2026/03322, RECIBO 27A 28/04/2026, CICERO LUDGERO ALCINDO DE MELO</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
+          <t xml:space="preserve">CIENLABOR INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.439.635/0004-56</t>
+          <t xml:space="preserve">02.814.280/0002-88</t>
         </is>
       </c>
       <c r="C166">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D166">
-        <v>207615</v>
+        <v>86151.5</v>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04809</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04809, NF 28074,CIENLABOR INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI</t>
+          <t xml:space="preserve">CIRUFARMA COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.291.742/0001-65</t>
+          <t xml:space="preserve">40.787.152/0001-09</t>
         </is>
       </c>
       <c r="C167">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="D167">
-        <v>207148.79</v>
+        <v>124899.35</v>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01949, PBS-PRC-2026/02105</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01949, NF 180199, CIRUFARMA COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/02105, NF 179818, CIRUFARMA COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">CIRUFARMA COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.958.628/0002-97</t>
+          <t xml:space="preserve">40.787.152/0001-09</t>
         </is>
       </c>
       <c r="C168">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D168">
-        <v>207081.6</v>
+        <v>60120.85</v>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04010, PBS-PRC-2026/04691</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04010, NF 181279, CIRUFARMA COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/04691, NF 181606, CIRUFARMA COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+          <t xml:space="preserve">CIRURGICA CERON IMPORTADORA E EXPORTADORA DE EQUIPAMENTOS HOSPITALARES E VETERIN</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.628.333/0001-46</t>
+          <t xml:space="preserve">18.258.209/0001-15</t>
         </is>
       </c>
       <c r="C169">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D169">
-        <v>204840</v>
+        <v>31500</v>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00123</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00123, NF 14197,CIRURGICA CERON IMPORTADORA E EXPORTADORA DE EQUIPAMENTOS HOSPITALARES E VETERIN</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">DROGAFONTE LTDA</t>
+          <t xml:space="preserve">CIRURGICA MEDINE LTDA</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.778.201/0001-26</t>
+          <t xml:space="preserve">42.975.411/0001-42</t>
         </is>
       </c>
       <c r="C170">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D170">
-        <v>203788</v>
+        <v>19900</v>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08388, PBS-PRC-2025/10812</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08388, NF 419, CIRURGICA MEDINE LTDA, Valor ref. proc. PBS-PRC-2025/10812, NF 564, CIRURGICA MEDINE LTDA</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
+          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.590.728/0002-64</t>
+          <t xml:space="preserve">08.674.752/0001-40</t>
         </is>
       </c>
       <c r="C171">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D171">
-        <v>202411.5</v>
+        <v>6552</v>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07320</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07320, NF 237367, CIRURGICA MONTEBELLO LTDA</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.773.094/0001-72</t>
+          <t xml:space="preserve">08.674.752/0001-40</t>
         </is>
       </c>
       <c r="C172">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D172">
-        <v>196463.48</v>
+        <v>5857.55</v>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05590, PBS-PRC-2025/05872, PBS-PRC-2026/00186</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05590, NF 231507, CIRURGICA MONTEBELLO LTDA, Valor ref. proc. PBS-PRC-2025/05872, NF 232208, CIRURGICA MONTEBELLO LTDA, Valor ref. proc. PBS-PRC-2026/00186, NF 243950, CIRURGICA MONTEBELLO LTDA</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR</t>
+          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.861.009/0001-27</t>
+          <t xml:space="preserve">08.674.752/0001-40</t>
         </is>
       </c>
       <c r="C173">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D173">
-        <v>194430</v>
+        <v>119.25</v>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06881</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06881, NF 234164, CIRURGICA MONTEBELLO LTDA</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">CIRURGICA SANTA HELENA LTDA</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.773.110/0001-27</t>
+          <t xml:space="preserve">43.496.995/0001-36</t>
         </is>
       </c>
       <c r="C174">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D174">
-        <v>192503.47</v>
+        <v>1192</v>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02559</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02559, NF 3213, CIRURGICA SANTA HELENA LTDA</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CITOPHARMA MANIPULACAO DE MEDICAMENTOS ESPECIAIS LTDA</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.229.287/0001-01</t>
+          <t xml:space="preserve">01.640.262/0001-83</t>
         </is>
       </c>
       <c r="C175">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D175">
-        <v>189878.4</v>
+        <v>1124.4</v>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05808</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05808, NF 199203, CITOPHARMA MANIPULACAO DE MEDICAMENTOS ESPECIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CITY CLEAN COM. EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.816.265/0001-19</t>
+          <t xml:space="preserve">48.256.518/0001-17</t>
         </is>
       </c>
       <c r="C176">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D176">
-        <v>189252.78</v>
+        <v>7590</v>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11393</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11393, NF 1197, CITY CLEAN COM. EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tecidos, aviamentos e rouparia</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.862.233/0001-05</t>
+          <t xml:space="preserve">13.441.051/0002-81</t>
         </is>
       </c>
       <c r="C177">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D177">
-        <v>188694.43</v>
+        <v>7303.36</v>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09811, PBS-PRC-2025/11253</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09811, NF 24920,CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11253, NF 25130,CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">RTS RIO S/A</t>
+          <t xml:space="preserve">CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.050.750/0001-29</t>
+          <t xml:space="preserve">13.441.051/0002-81</t>
         </is>
       </c>
       <c r="C178">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D178">
-        <v>184700</v>
+        <v>2518.4</v>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07840</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07840, NF 24842,CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CLINICA DE CIRURGIA CARDIOVASCULAR LTDA</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.438.274/0001-77</t>
+          <t xml:space="preserve">28.046.603/0001-43</t>
         </is>
       </c>
       <c r="C179">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D179">
-        <v>184354.31</v>
+        <v>1696576.17</v>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10490, PBS-PRC-2025/10491, PBS-PRC-2025/11426, PBS-PRC-2025/11472, PBS-PRC-2026/00454, PBS-PRC-2026/00455, PBS-PRC-2026/01877, PBS-PRC-2026/01878, PBS-PRC-2026/03134, PBS-PRC-2026/03138, PBS-PRC-2026/03339, PBS-PRC-2026/03340, PBS-PRC-2026/05251, PBS-PRC-2026/05257, PBS-PRC-2026/05753, PBS-PRC-2026/05759, PBS-PRC-2026/06301, PBS-PRC-2026/06303</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10490, NF 1001007, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2025/10491, NF 1001008, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2025/11426, NF 1001014, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2025/11472, NF 1001013, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/00454, NF 1001027, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/00455, NF 1001028, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/01877, NF 1001043, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/01878, NF 1001044, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/03134, NF 1001064, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/03138, NF 1001065, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/03339, NF 1001082, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/03340, NF 1001081, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/05251, NF 1001097, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/05257, NF 1001098, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/05753, NF 1001111, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/05759, NF 1001109, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/06301, NF 1001114, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA, Valor ref. proc. PBS-PRC-2026/06303, NF 1001113, CLINICA DE CIRURGIA CARDIOVASCULAR LTDA</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.882.932/0001-94</t>
+          <t xml:space="preserve">13.487.924/0001-06</t>
         </is>
       </c>
       <c r="C180">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D180">
-        <v>181001.83</v>
+        <v>1891064.56</v>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11049, PBS-PRC-2025/11055, PBS-PRC-2025/11272, PBS-PRC-2025/11275, PBS-PRC-2026/01366, PBS-PRC-2026/01495, PBS-PRC-2026/01575, PBS-PRC-2026/01585, PBS-PRC-2026/02023, PBS-PRC-2026/02026, PBS-PRC-2026/03140, PBS-PRC-2026/03142, PBS-PRC-2026/04426, PBS-PRC-2026/04427, PBS-PRC-2026/04680, PBS-PRC-2026/04681, PBS-PRC-2026/05288, PBS-PRC-2026/05299, PBS-PRC-2026/05755, PBS-PRC-2026/05757</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11049, NF 1000255, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2025/11055, NF 1000254, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2025/11272, NF 1000256, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2025/11275, NF 1000257, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/01366, NF 1000265, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/01495, NF 1000263, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/01575, NF 1000262, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/01585, NF 1000264, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/02023, NF 1000267, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/02026, NF 1000266, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/03140, NF 1000270, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/03142, NF 1000269, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/04426, NF 1000272, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/04427, NF 1000271, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/04680, NF 1000274, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/04681, NF 1000273, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/05288, NF 1000275, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/05299, NF 1000276, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/05755, NF 1000278, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA, Valor ref. proc. PBS-PRC-2026/05757, NF 1000277, CLINICA DE DIAGNOSTICOS EM CARDIOLOGIA CORDIS LTDA</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">CLINICA DE LITOTRICIA DA PARAIBA LTDA</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.734.671/0001-51</t>
+          <t xml:space="preserve">41.122.953/0001-00</t>
         </is>
       </c>
       <c r="C181">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D181">
-        <v>179645.6</v>
+        <v>1539455.77</v>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09401, PBS-PRC-2025/09402, PBS-PRC-2025/10866, PBS-PRC-2026/00038, PBS-PRC-2026/00439, PBS-PRC-2026/01124, PBS-PRC-2026/01411, PBS-PRC-2026/01899, PBS-PRC-2026/02001, PBS-PRC-2026/03021, PBS-PRC-2026/03872</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09401, NF 1001393, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2025/09402, NF 1001383, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2025/10866, NF 1001414, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/00038, NF 1001408, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/00439, NF 1001439, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/01124, NF 1001438, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/01411, NF 1001437, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/01899, NF 1001445, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/02001, NF 1001444, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/03021, NF 1001486, CLINICA DE LITOTRICIA DA PARAIBA LTDA, Valor ref. proc. PBS-PRC-2026/03872, NF 1001508, CLINICA DE LITOTRICIA DA PARAIBA LTDA</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">CLINICA MEDICA CARDIO JP LTDA</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.348.687/0001-62</t>
+          <t xml:space="preserve">35.739.628/0001-98</t>
         </is>
       </c>
       <c r="C182">
         <v>18</v>
       </c>
       <c r="D182">
-        <v>178571.16</v>
+        <v>1599293.12</v>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10558, PBS-PRC-2025/10561, PBS-PRC-2025/11427, PBS-PRC-2025/11428, PBS-PRC-2026/00443, PBS-PRC-2026/00446, PBS-PRC-2026/01929, PBS-PRC-2026/01936, PBS-PRC-2026/03148, PBS-PRC-2026/03149, PBS-PRC-2026/04418, PBS-PRC-2026/04419, PBS-PRC-2026/05314, PBS-PRC-2026/05660, PBS-PRC-2026/05773, PBS-PRC-2026/05825, PBS-PRC-2026/06305, PBS-PRC-2026/06309</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10558, NF 1000157, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2025/10561, NF 1000156, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2025/11427, NF 1000158, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2025/11428, NF 1000159, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/00443, NF 1000161, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/00446, NF 1000162, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/01929, NF 1000163, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/01936, NF 1000164, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/03148, NF 1000166, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/03149, NF 1000165, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/04418, NF 1000167, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/04419, NF 1000168, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/05314, NF 1000170, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/05660, NF 1000169, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/05773, NF 1000171, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/05825, NF 1000172, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/06305, NF 1000174, CLINICA MEDICA CARDIO JP LTDA, Valor ref. proc. PBS-PRC-2026/06309, NF 1000173, CLINICA MEDICA CARDIO JP LTDA</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.687.725/0002-43</t>
+          <t xml:space="preserve">11.426.280/0001-10</t>
         </is>
       </c>
       <c r="C183">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D183">
-        <v>177987.81</v>
+        <v>2645333.86</v>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04624, PBS-PRC-2025/09240, PBS-PRC-2025/09274, PBS-PRC-2025/09298, PBS-PRC-2025/09378, PBS-PRC-2025/10172, PBS-PRC-2025/10177, PBS-PRC-2025/10476, PBS-PRC-2025/10579, PBS-PRC-2026/00075, PBS-PRC-2026/00261, PBS-PRC-2026/00365, PBS-PRC-2026/00368, PBS-PRC-2026/00521, PBS-PRC-2026/00817, PBS-PRC-2026/00824, PBS-PRC-2026/00874, PBS-PRC-2026/01402, PBS-PRC-2026/01433, PBS-PRC-2026/01448, PBS-PRC-2026/01503, PBS-PRC-2026/02064, PBS-PRC-2026/02473, PBS-PRC-2026/02495, PBS-PRC-2026/02542, PBS-PRC-2026/02822, PBS-PRC-2026/03360, PBS-PRC-2026/03372, PBS-PRC-2026/03536, PBS-PRC-2026/03539, PBS-PRC-2026/04122, PBS-PRC-2026/04627, PBS-PRC-2026/04903, PBS-PRC-2026/04924, PBS-PRC-2026/05164</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04624, NF 2026000000084, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/09240, NF 202500000000120, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/09274, NF 202500000000122, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/09298, NF 202500000000123, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/09378, NF 202500000000121, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/10172, NF 202600000000006, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/10177, NF 202600000000005, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/10476, NF 202600000000007, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2025/10579, NF 202600000000008, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00075, NF 202600000000015, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00261, NF 202600000000014, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00365, NF 202600000000019, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00368, NF 202600000000018, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00521, NF 202600000000038, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00817, NF 202600000000035, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00824, NF 202600000000028, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/00874, NF 202600000000027, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/01402, NF 202600000000057/1, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/01433, NF 202600000000055/1, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/01448, NF 202600000000056/1, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/01503, NF 202600000000058/1, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/02064, NF 202600000000040, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/02473, NF 2026000000065, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/02495, NF 2026000000066, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/02542, NF 2026000000062, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/02822, NF 2026000000061, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/03360, NF 2026000000072, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/03372, NF 2026000000067, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/03536, NF 2026000000068, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/03539, NF 2026000000073, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/04122, NF 2026000000088, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/04627, NF 2026000000086, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/04903, NF 2026000000091, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/04924, NF 2026000000093, CLINICA MEDICA ROLIM LTDA., Valor ref. proc. PBS-PRC-2026/05164, NF 2026000000090, CLINICA MEDICA ROLIM LTDA.</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Radiologia, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
+          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">49.324.221/0008-80</t>
+          <t xml:space="preserve">11.426.280/0001-10</t>
         </is>
       </c>
       <c r="C184">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D184">
-        <v>177887.5</v>
+        <v>127286.1</v>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04106</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04106, NF 2026000000085, CLINICA MEDICA ROLIM LTDA.</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAPROS LTDA</t>
+          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.980.641/0001-61</t>
+          <t xml:space="preserve">11.426.280/0001-10</t>
         </is>
       </c>
       <c r="C185">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D185">
-        <v>175280</v>
+        <v>7287.42</v>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02099</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02099, NF 202600000000045, CLINICA MEDICA ROLIM LTDA.</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA.</t>
+          <t xml:space="preserve">CLINUTRI LTDA</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.149.505/0001-61</t>
+          <t xml:space="preserve">03.149.182/0001-55</t>
         </is>
       </c>
       <c r="C186">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D186">
-        <v>174817.6</v>
+        <v>37473.07</v>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05109, PBS-PRC-2025/05162, PBS-PRC-2025/10044, PBS-PRC-2026/00722</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05109, NF 23493,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2025/05162, NF 23029,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2025/05162, NF 23494,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2025/10044, NF 1281, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1297, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1298, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1299, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1300, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1301, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1302, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1303, CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/00722, NF 1304, CLINUTRI LTDA</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição parenteral, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIVA FARMACEUTICA SA</t>
+          <t xml:space="preserve">CLINUTRI LTDA</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.447.355/0001-87</t>
+          <t xml:space="preserve">03.149.182/0001-55</t>
         </is>
       </c>
       <c r="C187">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D187">
-        <v>174656</v>
+        <v>35319.31</v>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11364, PBS-PRC-2025/11377, PBS-PRC-2026/01323, PBS-PRC-2026/11378</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11364, NF 23726,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2025/11377, NF 23875,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/01323, NF 24192,CLINUTRI LTDA, Valor ref. proc. PBS-PRC-2026/11378, NF 24010,CLINUTRI LTDA</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral, nutrição parenteral</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.586.684/0001-89</t>
+          <t xml:space="preserve">40.274.237/0001-85</t>
         </is>
       </c>
       <c r="C188">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D188">
-        <v>173087.23</v>
+        <v>1980</v>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06686, PBS-PRC-2025/07475, PBS-PRC-2025/10007, PBS-PRC-2025/10870</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06686, NF 5830, CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07475, NF 6056, CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10007, NF 6297, CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10870, NF 6306, CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">COM TECH INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.438.274/0001-77</t>
+          <t xml:space="preserve">00.895.371/0001-89</t>
         </is>
       </c>
       <c r="C189">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="D189">
-        <v>172827.25</v>
+        <v>231120</v>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10764, PBS-PRC-2025/10765, PBS-PRC-2025/10783, PBS-PRC-2026/04031, PBS-PRC-2026/04148</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10764, NF 14586,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10765, NF 14585,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10783, NF 14239,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04031, NF 14590,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04031, NF 14592,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04031, NF 14593,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14638,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14742,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14817,COM TECH INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de computadores e periféricos, Locação de Computadores e Periféricos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANTIBIOTICOS DO BRASIL LTDA.</t>
+          <t xml:space="preserve">COM TECH INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.439.635/0004-56</t>
+          <t xml:space="preserve">00.895.371/0001-89</t>
         </is>
       </c>
       <c r="C190">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D190">
-        <v>170820</v>
+        <v>86400</v>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04031, PBS-PRC-2026/04148</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04031, NF 14588,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04031, NF 14591,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04031, NF 14594,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14637,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14741,COM TECH INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04148, NF 14816,COM TECH INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de computadores e periféricos, Locação de Computadores e Periféricos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">DEVOS ALLIANCE LTDA</t>
+          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.909.124/0001-10</t>
+          <t xml:space="preserve">67.729.178/0004-91</t>
         </is>
       </c>
       <c r="C191">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D191">
-        <v>170000</v>
+        <v>46467.53</v>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/02199, PBS-PRC-2025/08647, PBS-PRC-2026/01647, PBS-PRC-2026/02494, PBS-PRC-2026/03174, PBS-PRC-2026/05007</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/02199, NF 130411, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2024/02199, NF 1797351, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2025/08647, NF 113006, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2026/01647, NF 2099520, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2026/02494, NF 118499, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2026/03174, NF 2103352, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2026/05007, NF 135536, COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.376.690/0001-90</t>
+          <t xml:space="preserve">67.729.178/0004-91</t>
         </is>
       </c>
       <c r="C192">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D192">
-        <v>168140.16</v>
+        <v>6156</v>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00871</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00871, NF 119967, COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
+          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.718.526/0001-89</t>
+          <t xml:space="preserve">67.729.178/0004-91</t>
         </is>
       </c>
       <c r="C193">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="D193">
-        <v>167840.14</v>
+        <v>5196</v>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05013, PBS-PRC-2025/09477, PBS-PRC-2026/05055</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05013, NF 135521, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2025/09477, NF 112679, COMERCIAL CIRURGICA RIOCLARENSE LTDA, Valor ref. proc. PBS-PRC-2026/05055, NF 115612, COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAIXA ECONOMICA FEDERAL</t>
+          <t xml:space="preserve">COMERCIAL EJM MEDSERVICE LTDA</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.360.305/0001-04</t>
+          <t xml:space="preserve">13.395.341/0001-55</t>
         </is>
       </c>
       <c r="C194">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D194">
-        <v>159274.83</v>
+        <v>559.4</v>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10630</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10630, NF 3356, COMERCIAL EJM MEDSERVICE LTDA</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
+          <t xml:space="preserve">COMERCIAL ELETRICA EJN LTDA</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.590.728/0002-64</t>
+          <t xml:space="preserve">46.528.457/0001-74</t>
         </is>
       </c>
       <c r="C195">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D195">
-        <v>158409</v>
+        <v>1821.1</v>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06530</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06530, NF 377, COMERCIAL ELETRICA EJN LTDA</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+          <t xml:space="preserve">COMERCIAL TARGET HOSPITALAR COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.166/0001-90</t>
+          <t xml:space="preserve">19.367.167/0001-13</t>
         </is>
       </c>
       <c r="C196">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D196">
-        <v>155580.85</v>
+        <v>1310</v>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10366</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10366, NF 1527, COMERCIAL TARGET HOSPITALAR COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.992.682/0001-48</t>
+          <t xml:space="preserve">09.123.654/0001-87</t>
         </is>
       </c>
       <c r="C197">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="D197">
-        <v>150790</v>
+        <v>963813.62</v>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-, PBS-PRC-2025/08704, PBS-PRC-2025/09645, PBS-PRC-2025/10805, PBS-PRC-2026/00033, PBS-PRC-2026/00675, PBS-PRC-2026/01635, PBS-PRC-2026/02563, PBS-PRC-2026/03410, PBS-PRC-2026/04393, PBS-PRC-2026/05245, PBS-PRC-2026/06578</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-, DOC 20220488212467, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/08704, FAT 09/2025, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/09645, FT 20251088212467, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/10805, FT 20251188212467, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/00033, FT 20251288212467, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/00675, FT 20260188212467, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/01635, FT FEV/2026, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/02563, FAT 03/2026, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/03410, FT ABR/2026, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/04393, FAT 1173573, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/05245, NF 2316421, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/06578, NF 3497501, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa de água e esgoto, Tarifa de Água e Esgoto, Tarifa de Energia Elétrica</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITECH MEDICAL DEVICES LTDA</t>
+          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.902.014/0001-04</t>
+          <t xml:space="preserve">09.123.654/0001-87</t>
         </is>
       </c>
       <c r="C198">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="D198">
-        <v>146880</v>
+        <v>861686.94</v>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09081, PBS-PRC-2025/09088, PBS-PRC-2025/10129, PBS-PRC-2025/10130, PBS-PRC-2025/10131, PBS-PRC-2025/11174, PBS-PRC-2025/11176, PBS-PRC-2025/11178, PBS-PRC-2026/00373, PBS-PRC-2026/00375, PBS-PRC-2026/01305, PBS-PRC-2026/01308, PBS-PRC-2026/01998, PBS-PRC-2026/01999, PBS-PRC-2026/02002, PBS-PRC-2026/02965, PBS-PRC-2026/03773, PBS-PRC-2026/03776, PBS-PRC-2026/04683, PBS-PRC-2026/04684, PBS-PRC-2026/05400, PBS-PRC-2026/05561, PBS-PRC-2026/07216</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09081, EX 46736734, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/09088, EX 46736926, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/10129, EX 47387531, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/10130, EX 47387535, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/10131, EX 46777959, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/11174, EX 48048444, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/11176, EX 48048445, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/11178, EX 48048446, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/00373, EX 48590098, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/00375, EX 48590096, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/01305, EX 48987952, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/01308, EX 48987957, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/01998, EX 49524793, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/01999, EX 49524792, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/02002, EX 49524790, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/02965, EX 50121646, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/03773, EX 50541667, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/03776, NF 50541670, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/04683, EX 51155858, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/04684, EX 51155857, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/05400, FAT 07/2026, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/05561, EX 51739953, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/07216, EX 52188028, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa de água e esgoto, Tarifa de Água e Esgoto</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">A N F CONSTRUCOES LTDA</t>
+          <t xml:space="preserve">COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.239.898/0001-68</t>
+          <t xml:space="preserve">09.123.654/0001-87</t>
         </is>
       </c>
       <c r="C199">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D199">
-        <v>145000</v>
+        <v>278662.32</v>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08955, PBS-PRC-2025/10496, PBS-PRC-2025/11216, PBS-PRC-2026/02963, PBS-PRC-2026/03226, PBS-PRC-2026/04827</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08955, DOC 74455, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/10496, FT 75020,COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2025/11216, FT 75645,COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/02963, EX 50121647, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/03226, FAT 77309, COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA, Valor ref. proc. PBS-PRC-2026/04827, FT 79037,COMPANHIA DE AGUA E ESGOTOS DA PARAIBA CAGEPA</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarifa de Água e Esgoto</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">AUTARQUIA ESPECIAL MUNICIPAL DE LIMPEZA URBANA-EMLUR</t>
+          <t xml:space="preserve">Companhia de Processamento de Dados da Paraíba - CODATA</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.806.838/0001-89</t>
+          <t xml:space="preserve">09.189.499/0001-00</t>
         </is>
       </c>
       <c r="C200">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D200">
-        <v>143785.62</v>
+        <v>87929.89</v>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05769, PBS-PRC-2025/06030, PBS-PRC-2025/06877, PBS-PRC-2025/08396, PBS-PRC-2025/10252, PBS-PRC-2025/10424, PBS-PRC-2026/01087, PBS-PRC-2026/01563, PBS-PRC-2026/03710, PBS-PRC-2026/05330, PBS-PRC-2026/05467</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05769, NF 1012552, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2025/06030, NF 1012556, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2025/06877, NF 1012718, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2025/08396, NF 1012902, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2025/10252, NF 1013063, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2025/10424, NF 1013222, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2026/01087, NF 1013464, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2026/01563, NF 1013642, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2026/03710, NF 1013972, Companhia de Processamento de Dados da Paraíba - CODATA, Valor ref. proc. PBS-PRC-2026/05330, NF 1014147, Companhia de Processamento de Dados da Para ba - CODATA, Valor ref. proc. PBS-PRC-2026/05467, NF 1014195, Companhia de Processamento de Dados da Paraíba - CODATA</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
+          <t xml:space="preserve">COMPANHIA PARAIBANA DE GAS PBGAS</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.387.726/0001-40</t>
+          <t xml:space="preserve">00.371.600/0001-66</t>
         </is>
       </c>
       <c r="C201">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D201">
-        <v>143568.26</v>
+        <v>91623.29</v>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08532, PBS-PRC-2025/09601, PBS-PRC-2025/10613, PBS-PRC-2026/00054, PBS-PRC-2026/00589, PBS-PRC-2026/01567, PBS-PRC-2026/02531, PBS-PRC-2026/03350</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08532, NF 122039, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2025/09601, NF 123423, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2025/10613, NF 124501, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/00054, NF 125267, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/00589, NF 126578, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/01567, NF 127467, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/02531, NF 128576, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/03350, NF 129688, COMPANHIA PARAIBANA DE GAS PBGAS</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Fornecimento de gás canalizado</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
+          <t xml:space="preserve">COMPANHIA PARAIBANA DE GAS PBGAS</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.387.726/0001-40</t>
+          <t xml:space="preserve">00.371.600/0001-66</t>
         </is>
       </c>
       <c r="C202">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D202">
-        <v>143455.16</v>
+        <v>82609.85</v>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09330, PBS-PRC-2025/09802, PBS-PRC-2025/10438, PBS-PRC-2026/00347, PBS-PRC-2026/02526, PBS-PRC-2026/03019, PBS-PRC-2026/04185, PBS-PRC-2026/04456, PBS-PRC-2026/05182</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09330, NFF 122038, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2025/09802, NF 123422, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2025/10438, NF 124500, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/00347, NF 125266, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/02526, NF 127466, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/03019, NF 120982, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/04185, NF 128575, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/04456, NF 129687, COMPANHIA PARAIBANA DE GAS PBGAS, Valor ref. proc. PBS-PRC-2026/05182, NF 131937, COMPANHIA PARAIBANA DE GAS PBGAS</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de fornecimento de gás canalizado, Serviços de Fornecimento de gás canalizado</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">COMPRASNET COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.929.519/0001-38</t>
+          <t xml:space="preserve">57.778.437/0001-78</t>
         </is>
       </c>
       <c r="C203">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D203">
-        <v>141669</v>
+        <v>16380</v>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03061</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03061, NF 233, COMPRASNET COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Móveis e Utensílios</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
+          <t xml:space="preserve">CONECTA HOSPITALAR COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.000.571/0001-40</t>
+          <t xml:space="preserve">29.444.380/0001-35</t>
         </is>
       </c>
       <c r="C204">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D204">
-        <v>141500</v>
+        <v>88879.72</v>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/03701, PBS-PRC-2025/07705, PBS-PRC-2025/09966, PBS-PRC-2025/10310, PBS-PRC-2026/03923, PBS-PRC-2026/05842</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/03701, NF 19553,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19554,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19555,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19556,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19557,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19558,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19559,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2024/03701, NF 19560,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/07705, NF 24417,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09966, NF 25292,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/10310, NF 25470,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03923, NF 27524,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03923, NF 27525,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/05842, NF 28086,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/05842, NF 28174,CONECTA HOSPITALAR COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">DROGAFONTE LTDA</t>
+          <t xml:space="preserve">CONECTA HOSPITALAR COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.778.201/0001-26</t>
+          <t xml:space="preserve">29.444.380/0001-35</t>
         </is>
       </c>
       <c r="C205">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D205">
-        <v>141095</v>
+        <v>68381.99</v>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/03445, PBS-PRC-2025/06318, PBS-PRC-2025/07308</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/03445, NF 20389,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/06318, NF 23924,CONECTA HOSPITALAR COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/07308, NF 24425,CONECTA HOSPITALAR COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">CANON MEDICAL SYSTEMS DO BRASIL LTDA</t>
+          <t xml:space="preserve">CONFIANCE MEDICAL PRODUTOS MEDICOS S.A.</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.563.938/0001-10</t>
+          <t xml:space="preserve">05.209.279/0001-31</t>
         </is>
       </c>
       <c r="C206">
         <v>7</v>
       </c>
       <c r="D206">
-        <v>140961.84</v>
+        <v>153146</v>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00818, PBS-PRC-2026/00828, PBS-PRC-2026/01360, PBS-PRC-2026/03190, PBS-PRC-2026/03205, PBS-PRC-2026/03674, PBS-PRC-2026/04582</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00818, NF 3267, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/00828, NF 4, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/01360, NF 35, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/03190, NF 138, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/03205, NF 108, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/03674, NF 142, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A., Valor ref. proc. PBS-PRC-2026/04582, NF 180, CONFIANCE MEDICAL PRODUTOS MEDICOS S.A.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIVINO SERVICOS E COMERCIO DE MATERIAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">CONQUISTA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.255.493/0001-13</t>
+          <t xml:space="preserve">12.418.191/0001-95</t>
         </is>
       </c>
       <c r="C207">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D207">
-        <v>139950</v>
+        <v>25350</v>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01042</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01042, NF 64666,CONQUISTA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01042, NF 64850,CONQUISTA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">CONQUISTA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.267.928/0006-65</t>
+          <t xml:space="preserve">12.418.191/0001-95</t>
         </is>
       </c>
       <c r="C208">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D208">
-        <v>139908.56</v>
+        <v>3900</v>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11483</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11483, NF 61360,CONQUISTA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">CONSUMED SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.882.932/0001-94</t>
+          <t xml:space="preserve">22.971.221/0001-40</t>
         </is>
       </c>
       <c r="C209">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D209">
-        <v>138534</v>
+        <v>385200</v>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08963, PBS-PRC-2025/10608, PBS-PRC-2025/10867, PBS-PRC-2026/01262, PBS-PRC-2026/03246, PBS-PRC-2026/03847, PBS-PRC-2026/05206</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08963, NF 1000038, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10608, NF 1000046, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10867, NF 1000047, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01262, NF 1000050, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03246, NF 1000061, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03847, NF 1000062, CONSUMED SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05206, NF 1000067, CONSUMED SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">MF MEDICAL LTDA</t>
+          <t xml:space="preserve">CONTATTI COMERCIO E REPRESENTACOES LTDA</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.520.397/0001-94</t>
+          <t xml:space="preserve">90.108.283/0001-82</t>
         </is>
       </c>
       <c r="C210">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D210">
-        <v>138250</v>
+        <v>213745.5</v>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06731, PBS-PRC-2025/07993</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06731, NF 86988,CONTATTI COMERCIO E REPRESENTACOES LTDA, Valor ref. proc. PBS-PRC-2025/07993, NF 87613,CONTATTI COMERCIO E REPRESENTACOES LTDA</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">CONTRAT SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.477.127/0001-00</t>
+          <t xml:space="preserve">51.657.057/0001-07</t>
         </is>
       </c>
       <c r="C211">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D211">
-        <v>137426.83</v>
+        <v>1350300</v>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10535, PBS-PRC-2025/10536, PBS-PRC-2025/11303, PBS-PRC-2025/11406, PBS-PRC-2026/00450, PBS-PRC-2026/00853, PBS-PRC-2026/02118, PBS-PRC-2026/02148, PBS-PRC-2026/02573, PBS-PRC-2026/02574, PBS-PRC-2026/03240, PBS-PRC-2026/03259, PBS-PRC-2026/04115, PBS-PRC-2026/04188, PBS-PRC-2026/04996, PBS-PRC-2026/05000, PBS-PRC-2026/06184</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10535, NF 202500000000144, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10536, NF 202500000000145, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11303, NF 202500000000151, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11406, NF 202500000000152, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00450, NF 202600000000025, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00853, NF 202600000000023, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02118, NF 202600000000045, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02148, NF 202600000000046, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02573, NF 202600000000051, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02574, NF 202600000000052, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03240, NF 2026000000065, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03259, NF 2026000000064, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04115, NF 2026000000085, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04188, NF 2026000000084, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04996, NF 2026000000112, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05000, NF 2026000000111, CONTRAT SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06184, NF 2026000000126, CONTRAT SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+          <t xml:space="preserve">COOPERINTERV SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.779.833/0001-56</t>
+          <t xml:space="preserve">45.477.929/0001-44</t>
         </is>
       </c>
       <c r="C212">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="D212">
-        <v>136076.6</v>
+        <v>2151596.91</v>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10330, PBS-PRC-2025/10338, PBS-PRC-2025/11254, PBS-PRC-2025/11259, PBS-PRC-2026/00661, PBS-PRC-2026/00664, PBS-PRC-2026/01892, PBS-PRC-2026/01896, PBS-PRC-2026/01902, PBS-PRC-2026/01904, PBS-PRC-2026/01907, PBS-PRC-2026/03265, PBS-PRC-2026/03271, PBS-PRC-2026/03272, PBS-PRC-2026/03281, PBS-PRC-2026/04428, PBS-PRC-2026/04429, PBS-PRC-2026/05399, PBS-PRC-2026/05411, PBS-PRC-2026/05835, PBS-PRC-2026/05844</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10330, NF 1000057, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10338, NF 1000059, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11254, NF 1000058, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11259, NF 1000060, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00661, NF 1000061, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00664, NF 1000062, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01892, NF 1000067, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01896, NF 1000066, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01902, NF 1000063, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01904, NF 1000065, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01907, NF 1000064, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03265, NF 1000069, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03271, NF 1000070, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03272, NF 1000072, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03281, NF 1000068, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04428, NF 1000076, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04429, NF 1000075, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05399, NF 1000078, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05411, NF 1000077, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05835, NF 1000080, COOPERINTERV SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05844, NF 1000079, COOPERINTERV SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.287.113/0001-33</t>
+          <t xml:space="preserve">02.914.690/0001-10</t>
         </is>
       </c>
       <c r="C213">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D213">
-        <v>133168.7</v>
+        <v>22270.8</v>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06784, PBS-PRC-2025/08679, PBS-PRC-2025/08904, PBS-PRC-2025/09217, PBS-PRC-2025/10710, PBS-PRC-2025/11010, PBS-PRC-2026/00015, PBS-PRC-2026/00702, PBS-PRC-2026/01711, PBS-PRC-2026/02726, PBS-PRC-2026/03752</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06784, ND 46174,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08679, NF 46630,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08904, NF 46962,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/09217, NF 46963,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10710, NF 47376,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/11010, NF 047851, COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00015, NF 47777,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00702, NF 48258,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01711, ND 48481,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02726, NF 48736,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03752, NF 49043,COPY LINE COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos, locação de equipamentos de expediente, Locação de Equipamentos de Expediente</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE</t>
+          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.029.372/0003-02</t>
+          <t xml:space="preserve">02.914.690/0001-10</t>
         </is>
       </c>
       <c r="C214">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D214">
-        <v>131601.32</v>
+        <v>11700</v>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06263, PBS-PRC-2025/06270, PBS-PRC-2025/06306</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06263, ND 44980,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06270, ND 46082,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06306, ND 45719,COPY LINE COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAVID DE MENESES AGUIAR</t>
+          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.041.119/0001-70</t>
+          <t xml:space="preserve">02.914.690/0001-10</t>
         </is>
       </c>
       <c r="C215">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D215">
-        <v>131574.98</v>
+        <v>4800</v>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09495, PBS-PRC-2026/00176</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09495, ND 46883,COPY LINE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00176, ND 48207,COPY LINE COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos, Locação de Equipamentos de Expediente</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA.</t>
+          <t xml:space="preserve">COSTA CAMARGO COM. DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.182.018/0001-33</t>
+          <t xml:space="preserve">36.325.157/0001-34</t>
         </is>
       </c>
       <c r="C216">
         <v>3</v>
       </c>
       <c r="D216">
-        <v>128540</v>
+        <v>301916.16</v>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06416, PBS-PRC-2025/07843</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06416, NF 228814, COSTA CAMARGO COM. DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07843, NF 230669, COSTA CAMARGO COM. DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
+          <t xml:space="preserve">COSTA DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">49.324.221/0008-80</t>
+          <t xml:space="preserve">32.644.237/0001-00</t>
         </is>
       </c>
       <c r="C217">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D217">
-        <v>128099.9</v>
+        <v>725</v>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11289</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11289, NF 555, COSTA DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
+          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.280/0001-10</t>
+          <t xml:space="preserve">44.734.671/0001-51</t>
         </is>
       </c>
       <c r="C218">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="D218">
-        <v>127286.1</v>
+        <v>1359921.46</v>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03874, PBS-PRC-2025/05234, PBS-PRC-2025/05828, PBS-PRC-2025/05912, PBS-PRC-2025/05925, PBS-PRC-2025/06152, PBS-PRC-2025/07093, PBS-PRC-2025/07122, PBS-PRC-2025/07161, PBS-PRC-2025/07179, PBS-PRC-2025/07402, PBS-PRC-2025/07513, PBS-PRC-2025/07563, PBS-PRC-2025/07594, PBS-PRC-2025/08069, PBS-PRC-2026/01319, PBS-PRC-2026/02735, PBS-PRC-2026/02794, PBS-PRC-2026/02795, PBS-PRC-2026/02796, PBS-PRC-2026/03299, PBS-PRC-2026/03768, PBS-PRC-2026/03863, PBS-PRC-2026/04132, PBS-PRC-2026/04264, PBS-PRC-2026/05523, PBS-PRC-2026/05633, PBS-PRC-2026/05743, PBS-PRC-2026/05758, PBS-PRC-2026/05775, PBS-PRC-2026/05786, PBS-PRC-2026/05789, PBS-PRC-2026/05792, PBS-PRC-2026/05946, PBS-PRC-2026/05947, PBS-PRC-2026/06009, PBS-PRC-2026/06108, PBS-PRC-2026/06119, PBS-PRC-2026/06143, PBS-PRC-2026/06153, PBS-PRC-2026/06275</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03874, NF 633332, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/05234, NF 713272, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/05234, NF 715046, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/05828, NF 703929, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/05912, NF 703587, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/05925, NF 703590, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/06152, NF 703589, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07093, NF 553311, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07122, NF 547196, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07161, NF 759998, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07161, NF 760452, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07179, NF 760168, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07402, NF 760164, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07513, NF 760165, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07563, NF 760173, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/07594, NF 760878, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/08069, NF 772434, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01319, NF 829502, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02735, NF 832086, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02794, NF 934609, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02794, NF 936208, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02795, NF 935082, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02796, NF 936209, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03299, NF 945253, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03768, NF 961143, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03768, NF 961145, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03863, NF 949105, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04132, NF 958421, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04264, NF 961318, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04264, NF 963983, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05523, NF 1011950, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05633, NF 1003696, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05743, NF 1011036, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05758, NF 1003697, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05775, NF 1003692, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05786, NF 1003841, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05789, NF 1003843, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05792, NF 1004113, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05946, NF 958420, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05946, NF 960489, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05947, NF 1004618, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06009, NF 1003680, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06108, NF 1006856, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06119, NF 1007879, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06143, NF 1011035, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06153, NF 1005801, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06275, NF 1004114, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARMAPLUS LTDA</t>
+          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.817.043/0001-52</t>
+          <t xml:space="preserve">44.734.671/0001-51</t>
         </is>
       </c>
       <c r="C219">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D219">
-        <v>123746.19</v>
+        <v>780420.33</v>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09267, PBS-PRC-2025/09379, PBS-PRC-2025/09382, PBS-PRC-2025/09420, PBS-PRC-2025/10384, PBS-PRC-2025/10439, PBS-PRC-2026/02597, PBS-PRC-2026/02721, PBS-PRC-2026/03101, PBS-PRC-2026/04116, PBS-PRC-2026/04132, PBS-PRC-2026/04236, PBS-PRC-2026/04246, PBS-PRC-2026/04264, PBS-PRC-2026/04276, PBS-PRC-2026/04277, PBS-PRC-2026/05633, PBS-PRC-2026/05750, PBS-PRC-2026/05758, PBS-PRC-2026/05774, PBS-PRC-2026/05778, PBS-PRC-2026/05780, PBS-PRC-2026/05893, PBS-PRC-2026/05896, PBS-PRC-2026/05901, PBS-PRC-2026/05909, PBS-PRC-2026/05944, PBS-PRC-2026/06147, PBS-PRC-2026/06160, PBS-PRC-2026/06166</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09267, NF 763505, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/09379, NF 760170, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/09382, NF 760172, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/09420, NF 760176, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10384, NF 822447, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10439, NF 809957, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02597, NF 760877, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02721, NF 935084, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03101, NF 949694, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04116, NF 958422, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04116, NF 959399, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04132, NF 958424, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04132, NF 973402, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04236, NF 958623, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04246, NF 958425, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04264, NF 958195, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04264, NF 958196, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04276, NF 961317, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04277, NF 961144, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05633, NF 1003695, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05750, NF 1005133, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05758, NF 1003698, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05774, NF 1003685, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05778, NF 1003693, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05780, NF 1003700, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05893, NF 1003840, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05896, NF 1004617, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05901, NF 1004110, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05909, NF 1003842, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05944, NF 1004621, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06147, NF 1004030, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06160, NF 1008084, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06166, NF 1010136, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
+          <t xml:space="preserve">CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.450.805/0001-90</t>
+          <t xml:space="preserve">44.734.671/0001-51</t>
         </is>
       </c>
       <c r="C220">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="D220">
-        <v>122637</v>
+        <v>266757.2</v>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07142, PBS-PRC-2025/09918, PBS-PRC-2025/09992, PBS-PRC-2025/10046, PBS-PRC-2025/10475, PBS-PRC-2025/10693, PBS-PRC-2025/10695, PBS-PRC-2026/00726, PBS-PRC-2026/00728, PBS-PRC-2026/03768, PBS-PRC-2026/04289, PBS-PRC-2026/04510, PBS-PRC-2026/05019, PBS-PRC-2026/05633, PBS-PRC-2026/05758, PBS-PRC-2026/05784, PBS-PRC-2026/05907, PBS-PRC-2026/05908, PBS-PRC-2026/05944, PBS-PRC-2026/05947, PBS-PRC-2026/05988, PBS-PRC-2026/06127</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07142, NF 760169, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/09918, NF 809126, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/09992, NF 809130, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10046, NF 809958, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10475, NF 809127, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10693, NF 760174, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/10695, NF 829819, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00726, NF 835292, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00728, NF 856768, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03768, NF 958423, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04289, NF 943380, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04510, NF 935083, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05019, NF 936299, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05633, NF 1003694, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05758, NF 1003699, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05784, NF 1003838, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05907, NF 1004112, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05908, NF 1004567, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05944, NF 1005134, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05947, NF 1004619, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05988, NF 1010137, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06127, NF 1003684, CRISTALIA PRODUTOS QUIMICOS FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALAMO - SEGURANCA ELETRONICA LTDA</t>
+          <t xml:space="preserve">CRISTOVAO ALVES PEREIRA</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.149.706/0001-10</t>
+          <t xml:space="preserve">***.763.984-**</t>
         </is>
       </c>
       <c r="C221">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D221">
-        <v>116125.83</v>
+        <v>1943.62</v>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04113</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04113, RECIBO 21A 25/05/2026, CRISTOVAO ALVES PEREIRA</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+          <t xml:space="preserve">CRYSSIL FORNECEDORA DE MATERIAIS E SERVICOS ESPECIALIZADOSLTDA</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.495.568/0001-00</t>
+          <t xml:space="preserve">00.059.062/0001-79</t>
         </is>
       </c>
       <c r="C222">
         <v>1</v>
       </c>
       <c r="D222">
-        <v>116000</v>
+        <v>660</v>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02367</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02367, NF 2159, CRYSSIL FORNECEDORA DE MATERIAIS E SERVICOS ESPECIALIZADOSLTDA</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
+          <t xml:space="preserve">CS BRASIL FROTAS S.A.</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.713.023/0001-55</t>
+          <t xml:space="preserve">27.595.780/0001-16</t>
         </is>
       </c>
       <c r="C223">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D223">
-        <v>114812.8</v>
+        <v>161643.4</v>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08655, PBS-PRC-2025/09993, PBS-PRC-2025/11373, PBS-PRC-2026/00523, PBS-PRC-2026/01043</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08655, FT 217592189, CS BRASIL FROTAS S.A., Valor ref. proc. PBS-PRC-2025/09993, FT 217937133, CS BRASIL FROTAS S.A., Valor ref. proc. PBS-PRC-2025/11373, FT 218227283, CS BRASIL FROTAS S.A., Valor ref. proc. PBS-PRC-2026/00523, FT 21846064, CS BRASIL FROTAS S.A., Valor ref. proc. PBS-PRC-2026/01043, FT 219021848, CS BRASIL FROTAS S.A.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Veículos Administrativos</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELFA MEDICAMENTOS S.A</t>
+          <t xml:space="preserve">CS BRASIL FROTAS S.A.</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.053.134/0001-45</t>
+          <t xml:space="preserve">27.595.780/0001-16</t>
         </is>
       </c>
       <c r="C224">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D224">
-        <v>114723.2</v>
+        <v>54820.34</v>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10962, PBS-PRC-2025/11118</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10962, FAT 217943490, CS BRASIL FROTAS S.A., Valor ref. proc. PBS-PRC-2025/11118, FT 218273701, CS BRASIL FROTAS S.A.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Veículos Administrativos</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">RECCONM SERVICOS LTDA</t>
+          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.163.182/0001-33</t>
+          <t xml:space="preserve">27.664.639/0001-28</t>
         </is>
       </c>
       <c r="C225">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D225">
-        <v>114500</v>
+        <v>60326.88</v>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04094, PBS-PRC-2025/04168, PBS-PRC-2025/05914, PBS-PRC-2025/08392, PBS-PRC-2026/04952</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04094, NF 1424, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/04168, NFS 1498 E 1533, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/05914, NF 1648, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08392, NF 1816, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08392, NF 1831, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04952, NF 3772, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04952, NF 3773, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04952, NF 3774, D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.116.132/0001-69</t>
+          <t xml:space="preserve">27.664.639/0001-28</t>
         </is>
       </c>
       <c r="C226">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D226">
-        <v>114187.04</v>
+        <v>16921.71</v>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06803, PBS-PRC-2025/08054, PBS-PRC-2025/08059</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06803, NF 1753, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08054, NF 1830, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08059, NF 1690, D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">I. S. COSTA CENTRAL TELEMEDICINA LTDA</t>
+          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">18.031.325/0001-05</t>
+          <t xml:space="preserve">27.664.639/0001-28</t>
         </is>
       </c>
       <c r="C227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D227">
-        <v>108372</v>
+        <v>12331.28</v>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05805, PBS-PRC-2025/06252</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05805, NF 1637, D F C HOSPITALAR COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06252, NF 1638, D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">07.245.458/0001-50</t>
         </is>
       </c>
       <c r="C228">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D228">
-        <v>108197.1</v>
+        <v>2021.3</v>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07104, PBS-PRC-2025/08993</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07104, NF 35905,DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2025/08993, NF 36268,DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.339.944/0001-41</t>
+          <t xml:space="preserve">07.245.458/0001-50</t>
         </is>
       </c>
       <c r="C229">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D229">
-        <v>106543.93</v>
+        <v>1374.25</v>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10114</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10114, NF 36506,DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
+          <t xml:space="preserve">DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.272.575/0001-40</t>
+          <t xml:space="preserve">07.245.458/0001-50</t>
         </is>
       </c>
       <c r="C230">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D230">
-        <v>105923.62</v>
+        <v>583</v>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10296, PBS-PRC-2025/11397</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10296, NF 36443,DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2025/11397, NF 36867,DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">INSTITUTO TRAVESSIA</t>
+          <t xml:space="preserve">DAMARES VIEIRA DE LIMA</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.271.915/0001-95</t>
+          <t xml:space="preserve">***.580.984-**</t>
         </is>
       </c>
       <c r="C231">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D231">
-        <v>104988.7</v>
+        <v>46.28</v>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, DAMARES VIEIRA DE LIMA</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">DANIALEX TEC - MATERIAL MEDICO HOSPITALAR LTDA.</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.765.324/0001-04</t>
+          <t xml:space="preserve">01.686.305/0001-61</t>
         </is>
       </c>
       <c r="C232">
         <v>1</v>
       </c>
       <c r="D232">
-        <v>104552</v>
+        <v>12000</v>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00916</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00916, NF 17317,DANIALEX TEC - MATERIAL MEDICO HOSPITALAR LTDA.</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
+          <t xml:space="preserve">DANIEL MARINHO DA COSTA</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.958.749/0001-04</t>
+          <t xml:space="preserve">***.158.388-**</t>
         </is>
       </c>
       <c r="C233">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D233">
-        <v>104094.16</v>
+        <v>1665.98</v>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03322</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03322, RECIBO 27A 28/04/2026, DANIEL MARINHO DA COSTA</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">BAXTER HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DANIELLE BANDEIRA DE PINHO</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">49.351.786/0011-52</t>
+          <t xml:space="preserve">***.772.734-**</t>
         </is>
       </c>
       <c r="C234">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D234">
-        <v>104036.2</v>
+        <v>74.05</v>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06808</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06808, RECIBO 10/08/2026, DANIELLE BANDEIRA DE PINHO</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DANTAS ELETROMOVEIS E EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.110.418/0001-15</t>
+          <t xml:space="preserve">49.140.067/0001-10</t>
         </is>
       </c>
       <c r="C235">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D235">
-        <v>102329.6</v>
+        <v>15720</v>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00325</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00325, NF 7708, DANTAS ELETROMOVEIS E EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">JEMM COMERCIO DE MATERIAL DE CONSTRUCAO LTDA</t>
+          <t xml:space="preserve">DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.619.153/0001-01</t>
+          <t xml:space="preserve">29.032.826/0001-14</t>
         </is>
       </c>
       <c r="C236">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D236">
-        <v>101000</v>
+        <v>26778</v>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08373, PBS-PRC-2025/10288, PBS-PRC-2026/00982, PBS-PRC-2026/00994, PBS-PRC-2026/02489</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08373, NF 3911, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10288, NF 3966, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00982, NF 4256, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00994, NF 4257, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02489, NF 4412, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.948.769/0001-12</t>
+          <t xml:space="preserve">29.032.826/0001-14</t>
         </is>
       </c>
       <c r="C237">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D237">
-        <v>99976.11</v>
+        <v>15532.56</v>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09012, PBS-PRC-2026/02167, PBS-PRC-2026/02181</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09012, NF 3836, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02167, NF 4413, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02181, NF 4513, DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEXSANDRO SANTOS DA SILVA LTDA</t>
+          <t xml:space="preserve">DAVID DE MENESES AGUIAR</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.329.135/0001-19</t>
+          <t xml:space="preserve">24.041.119/0001-70</t>
         </is>
       </c>
       <c r="C238">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D238">
-        <v>99960</v>
+        <v>145887.48</v>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10809, PBS-PRC-2025/10850, PBS-PRC-2026/00546, PBS-PRC-2026/01431, pbs-prc-2026/01498, PBS-PRC-2026/02805, PBS-PRC-2026/03034, PBS-PRC-2026/03705, PBS-PRC-2026/03813, PBS-PRC-2026/05630</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10809, NF 314, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2025/10850, NF 316, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/00546, NF 321, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/01431, NF 322, DAVID DE MENESES AGUIAR, Valor ref. proc. pbs-prc-2026/01498, NF 326/1,DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/02805, NF 334, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/03034, NF 335, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/03705, NF 340, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/03813, NF 341, DAVID DE MENESES AGUIAR, Valor ref. proc. PBS-PRC-2026/05630, NF 343, DAVID DE MENESES AGUIAR</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Instalação, Manutenção e Reparo, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">NP TECNOLOGIA E GESTÃO DE DADOS LTDA</t>
+          <t xml:space="preserve">DAYENNA RODRIGUES DE CARVALHO</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.797.967/0001-95</t>
+          <t xml:space="preserve">***.502.234-**</t>
         </is>
       </c>
       <c r="C239">
         <v>1</v>
       </c>
       <c r="D239">
-        <v>99643.88</v>
+        <v>296.18</v>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02175</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02175, RECIBO 17A 18/09/2025, DAYENNA RODRIGUES DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">DF MEDICAL LTDA</t>
+          <t xml:space="preserve">DAYSIO SIDNEY ALVES MARTINS</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.656.846/0001-50</t>
+          <t xml:space="preserve">***.882.794-**</t>
         </is>
       </c>
       <c r="C240">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D240">
-        <v>99213.94</v>
+        <v>74.05</v>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, DAYSIO SIDNEY ALVES MARTINS</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DEBORA SUELLE DE MIRANDA LIMA</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.287.113/0001-33</t>
+          <t xml:space="preserve">***.653.624-**</t>
         </is>
       </c>
       <c r="C241">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D241">
-        <v>98611.54</v>
+        <v>74.05</v>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, DEBORA SUELLE DE MIRANDA LIMA</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">CS BRASIL FROTAS S.A.</t>
+          <t xml:space="preserve">DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.595.780/0001-16</t>
+          <t xml:space="preserve">15.072.183/0001-28</t>
         </is>
       </c>
       <c r="C242">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D242">
-        <v>96986.04</v>
+        <v>13869.15</v>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10205</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10205, NF 120324, DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">T K DOS SANTOS BEZERRA COMERCIO E SERVICOS</t>
+          <t xml:space="preserve">DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.525.290/0001-92</t>
+          <t xml:space="preserve">15.072.183/0001-28</t>
         </is>
       </c>
       <c r="C243">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D243">
-        <v>96750</v>
+        <v>8686.85</v>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03591, PBS-PRC-2026/03726</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03591, NF 120682, DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03726, NF 120684, DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+          <t xml:space="preserve">DESTAK NUTRI PRIME LTDA</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.725.699/0001-61</t>
+          <t xml:space="preserve">45.157.538/0001-42</t>
         </is>
       </c>
       <c r="C244">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D244">
-        <v>96431.51</v>
+        <v>1253</v>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04258</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04258, NF 5775, DESTAK NUTRI PRIME LTDA</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES EIRELI</t>
+          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.267.928/0001-50</t>
+          <t xml:space="preserve">08.405.904/0001-09</t>
         </is>
       </c>
       <c r="C245">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D245">
-        <v>95568.58</v>
+        <v>38012.61</v>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08515, PBS-PRC-2025/09725, PBS-PRC-2025/10763, PBS-PRC-2026/00040, PBS-PRC-2026/00935, PBS-PRC-2026/02422</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08515, NF 1001610, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2025/09725, NF 1001621, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2025/10763, NF 1001625, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/00040, NF 1001630, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/00935, NF 1001643, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/02422, NF 1001652, DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
+          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.000.571/0001-40</t>
+          <t xml:space="preserve">08.405.904/0001-09</t>
         </is>
       </c>
       <c r="C246">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D246">
-        <v>93750</v>
+        <v>9500</v>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07849, PBS-PRC-2025/11325, PBS-PRC-2025/11375, PBS-PRC-2026/00178, PBS-PRC-2026/00293, PBS-PRC-2026/01216, PBS-PRC-2026/01846, PBS-PRC-2026/03393, PBS-PRC-2026/03971, PBS-PRC-2026/05254</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07849, NF 1001599, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2025/11325, NF 1001611, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2025/11375, NF 1001619, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/00178, NF 1001626, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/00293, NF 1001631, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/01216, NF 1001644, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/01846, NF 1001650, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/03393, NF 1001657, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/03971, NF 1001671, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/05254, NF 1001678, DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.130.979/0001-79</t>
+          <t xml:space="preserve">08.405.904/0001-09</t>
         </is>
       </c>
       <c r="C247">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D247">
-        <v>93529</v>
+        <v>7475</v>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04121, PBS-PRC-2026/04237, PBS-PRC-2026/04907, PBS-PRC-2026/05616, PBS-PRC-2026/06730</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04121, NF 1001656, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/04237, NF 1001662, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/04907, NF 1001669, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/05616, NF 1001677, DETISA DEDETIZACAO E IMUNIZACAO LTDA, Valor ref. proc. PBS-PRC-2026/06730, NF 1001684, DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">DEVANT CARE COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.436.406/0001-05</t>
+          <t xml:space="preserve">27.401.513/0001-60</t>
         </is>
       </c>
       <c r="C248">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D248">
-        <v>92451.2</v>
+        <v>5352.5</v>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06659, PBS-PRC-2025/06660</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06659, NF 12471,DEVANT CARE COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/06660, NF 12562,DEVANT CARE COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPDROGAS COMERCIAL LTDA</t>
+          <t xml:space="preserve">DEVANT CARE COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.774.906/0001-75</t>
+          <t xml:space="preserve">27.401.513/0001-60</t>
         </is>
       </c>
       <c r="C249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D249">
-        <v>91982.4</v>
+        <v>1575</v>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03851</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03851, NF 14213,DEVANT CARE COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANHIA PARAIBANA DE GAS PBGAS</t>
+          <t xml:space="preserve">DEVANT CARE COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.371.600/0001-66</t>
+          <t xml:space="preserve">27.401.513/0001-60</t>
         </is>
       </c>
       <c r="C250">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D250">
-        <v>91623.29</v>
+        <v>675</v>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06965</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06965, NF 12568,DEVANT CARE COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+          <t xml:space="preserve">DEVOS ALLIANCE LTDA</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.495.568/0001-00</t>
+          <t xml:space="preserve">48.909.124/0001-10</t>
         </is>
       </c>
       <c r="C251">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D251">
-        <v>91453.47</v>
+        <v>340000</v>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09200, PBS-PRC-2025/10706, PBS-PRC-2026/00031, PBS-PRC-2026/00843, PBS-PRC-2026/01599, PBS-PRC-2026/02605, PBS-PRC-2026/03435, PBS-PRC-2026/04329</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09200, NF 1000081, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2025/10706, NF 1000086, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/00031, NF 1000091, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/00843, NF 1000096, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/01599, NF 1000101, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/02605, NF 1000105, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/03435, NF 1000109, DEVOS ALLIANCE LTDA, Valor ref. proc. PBS-PRC-2026/04329, NF 1000118, DEVOS ALLIANCE LTDA</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DF MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.229.287/0001-01</t>
+          <t xml:space="preserve">44.656.846/0001-50</t>
         </is>
       </c>
       <c r="C252">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D252">
-        <v>90478.4</v>
+        <v>79100.44</v>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08390, PBS-PRC-2026/00592</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08390, NF 7592, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/00592, NF 10735,DF MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
+          <t xml:space="preserve">DF MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.163.069/0001-13</t>
+          <t xml:space="preserve">44.656.846/0001-50</t>
         </is>
       </c>
       <c r="C253">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D253">
-        <v>88349.96</v>
+        <v>36594.5</v>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05241, PBS-PRC-2025/06708, PBS-PRC-2025/06856, PBS-PRC-2026/00501, PBS-PRC-2026/01320, PBS-PRC-2026/03487, PBS-PRC-2026/03488</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05241, NF 3766, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/05241, NF 4931, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/06708, NF 7159, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/06856, NF 6731, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/00501, NF 8911, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/01320, NF 9169, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/03487, NF 11326,DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/03487, NF 11352,DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/03488, NF 11318,DF MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">FC TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">DF MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.531.515/0001-67</t>
+          <t xml:space="preserve">44.656.846/0001-50</t>
         </is>
       </c>
       <c r="C254">
         <v>6</v>
       </c>
       <c r="D254">
-        <v>87963.24</v>
+        <v>9102.14</v>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02423, PBS-PRC-2025/03609, PBS-PRC-2025/03640, PBS-PRC-2026/03066, PBS-PRC-2026/04195</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02423, NF 1833, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/03609, NF 3764, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/03640, NF 4954, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/03066, NF 6714, DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/04195, NF 11796,DF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/04195, NF 11803,DF MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">Companhia de Processamento de Dados da Paraíba - CODATA</t>
+          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.189.499/0001-00</t>
+          <t xml:space="preserve">11.426.166/0001-90</t>
         </is>
       </c>
       <c r="C255">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D255">
-        <v>87929.89</v>
+        <v>5206890.15</v>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10703, PBS-PRC-2025/10831, PBS-PRC-2025/11131, PBS-PRC-2026/00611, PBS-PRC-2026/01353, PBS-PRC-2026/02748, PBS-PRC-2026/03763, PBS-PRC-2026/04178, PBS-PRC-2026/05610</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10703, NF 1003859, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2025/10831, NF 1003858, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2025/11131, NF 1003874, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/00611, NF 1003893, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/01353, NF 1003908, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/02748, NF 1003924, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03763, NF 1003942, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04178, NF 1003971, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/05610, NF 1003991, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços laboratoriais, Serviços Laboratoriais</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIOTRONIK COMERCIAL MEDICA LTDA.</t>
+          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.595.271/0001-05</t>
+          <t xml:space="preserve">11.426.166/0001-90</t>
         </is>
       </c>
       <c r="C256">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D256">
-        <v>85189.2</v>
+        <v>3821020</v>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00160, PBS-PRC-2026/00611, PBS-PRC-2026/01898, PBS-PRC-2026/03076, PBS-PRC-2026/03232, PBS-PRC-2026/04880, PBS-PRC-2026/05524, PBS-PRC-2026/05533</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dev. Valor ref. dupl. PBS-PRC-2026/00611, NF 1003892, DIAGFARMA COMERCIO E SERVICOS DE TOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/00160, NF 1003873, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/00611, NF 1003892, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/01898, NF 1003907, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03076, NF 1003923, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03232, NF 1003943, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04880, NF 1003970, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/05524, NF 1003992, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/05533, NF 1004016, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços laboratoriais, Serviços Laboratoriais, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.167.665/0001-03</t>
+          <t xml:space="preserve">11.426.166/0001-90</t>
         </is>
       </c>
       <c r="C257">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D257">
-        <v>84815.83</v>
+        <v>425029.07</v>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03409, PBS-PRC-2026/03525, PBS-PRC-2026/03559, PBS-PRC-2026/03594, PBS-PRC-2026/04057, PBS-PRC-2026/04298, PBS-PRC-2026/04400, PBS-PRC-2026/04885, PBS-PRC-2026/05705</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03409, NF 1003935, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03525, NF 1003936, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03559, NF 1003937, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03594, NF 1003938, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04057, NF 1003939, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04298, NF 1003954, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04400, NF 1003980, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/04885, NF 1004001, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA, Valor ref. proc. PBS-PRC-2026/05705, NF 1004023, DIAGFARMA COMERCIO E SERVICOS DE PRODUTOS HOSPITALARES E LABORATORIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços laboratoriais, Serviços Laboratoriais, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+          <t xml:space="preserve">DIAMED LATINO AMERICA S.A</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.204.206/0001-00</t>
+          <t xml:space="preserve">71.015.853/0001-45</t>
         </is>
       </c>
       <c r="C258">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D258">
-        <v>82446.16</v>
+        <v>24694.28</v>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06110</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06110, NF 180846, DIAMED LATINO AMERICA S.A, Valor ref. proc. PBS-PRC-2025/06110, NF 180877, DIAMED LATINO AMERICA S.A, Valor ref. proc. PBS-PRC-2025/06110, NF 181525, DIAMED LATINO AMERICA S.A, Valor ref. proc. PBS-PRC-2025/06110, NF 181953, DIAMED LATINO AMERICA S.A</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+          <t xml:space="preserve">DIET FOOD NUTRICAO LTDA</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.790.382/0001-67</t>
+          <t xml:space="preserve">02.975.570/0001-22</t>
         </is>
       </c>
       <c r="C259">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D259">
-        <v>81830</v>
+        <v>3800</v>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09807</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09807, NF 19902,DIET FOOD NUTRICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DIFERENCIAL COMERCIO ATACADISTA DE PRODUTOS ALIMENTICIOS LTDA</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.132.785/0001-32</t>
+          <t xml:space="preserve">09.617.964/0001-58</t>
         </is>
       </c>
       <c r="C260">
         <v>1</v>
       </c>
       <c r="D260">
-        <v>81795.45</v>
+        <v>3648.96</v>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09532</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09532, NF 19969,DIFERENCIAL COMERCIO ATACADISTA DE PRODUTOS ALIMENTICIOS LTDA</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Hortifrutigranjeiros</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">4 RODAS LOCADORA LTDA</t>
+          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.718.526/0001-89</t>
+          <t xml:space="preserve">40.061.199/0001-82</t>
         </is>
       </c>
       <c r="C261">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D261">
-        <v>80954.94</v>
+        <v>44368.44</v>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11436, PBS-PRC-2026/00332</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11436, NF 7520, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA, Valor ref. proc. PBS-PRC-2026/00332, NF 7618, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.722.296/0001-17</t>
+          <t xml:space="preserve">40.061.199/0001-82</t>
         </is>
       </c>
       <c r="C262">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="D262">
-        <v>80751.1</v>
+        <v>18037.81</v>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07078, PBS-PRC-2025/07099</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07078, NF 6615, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA, Valor ref. proc. PBS-PRC-2025/07099, NF 6616, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATAX - EMPREENDIMENTOS COMERCIAIS LTDA</t>
+          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.493.941/0001-20</t>
+          <t xml:space="preserve">40.061.199/0001-82</t>
         </is>
       </c>
       <c r="C263">
         <v>1</v>
       </c>
       <c r="D263">
-        <v>80526.12</v>
+        <v>13500</v>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00011</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00011, NF 4822, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Móveis e Utensílios</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONECTA HOSPITALAR COMERCIAL LTDA</t>
+          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.444.380/0001-35</t>
+          <t xml:space="preserve">40.061.199/0001-82</t>
         </is>
       </c>
       <c r="C264">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="D264">
-        <v>79913.86</v>
+        <v>11404.8</v>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02902</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02902, NF 6869, DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.477.127/0001-00</t>
+          <t xml:space="preserve">04.614.288/0001-45</t>
         </is>
       </c>
       <c r="C265">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D265">
-        <v>79428.48</v>
+        <v>39400.01</v>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05296, PBS-PRC-2025/09735</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05296, NF 10134,DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/09735, NF 10687,DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASSISTMEDICA COMERCIO E ASSISTENCIA TECNICA MEDICA LTDA</t>
+          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.761.081/0001-30</t>
+          <t xml:space="preserve">04.614.288/0001-45</t>
         </is>
       </c>
       <c r="C266">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D266">
-        <v>78999.96</v>
+        <v>34475</v>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01330, PBS-PRC-2026/01331</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01330, NF 11335,DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01331, NF 11336,DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
+          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.639.493/0001-80</t>
+          <t xml:space="preserve">04.614.288/0001-45</t>
         </is>
       </c>
       <c r="C267">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D267">
-        <v>78761</v>
+        <v>8510.4</v>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07365</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07365, NF 10688,DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.555.905/0001-53</t>
+          <t xml:space="preserve">34.180.445/0001-12</t>
         </is>
       </c>
       <c r="C268">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D268">
-        <v>78540</v>
+        <v>36869.97</v>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04407, PBS-PRC-2025/06801, PBS-PRC-2025/09054, PBS-PRC-2025/09640, PBS-PRC-2025/10407, PBS-PRC-2025/10409, PBS-PRC-2025/10418, PBS-PRC-2026/01672, PBS-PRC-2026/02313</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04407, NF 4038, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06801, NF 4287, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09054, NF 4517, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09640, NF 4441, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10407, NF 4397, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10409, NF 4499, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10418, NF 4518, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01672, NF 4672, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02313, NF 4664, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">CARDIOMEDIC DISTRIBUICAO DE PRODUTOS CARDIOLOGICOS LTDA</t>
+          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.547.205/0001-30</t>
+          <t xml:space="preserve">34.180.445/0001-12</t>
         </is>
       </c>
       <c r="C269">
         <v>4</v>
       </c>
       <c r="D269">
-        <v>78328.84</v>
+        <v>9692</v>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10829, PBS-PRC-2026/00174, PBS-PRC-2026/00181, PBS-PRC-2026/00476</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10829, NF 4586, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00174, NF 4538, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00181, NF 4289, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00476, NF 4291, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALFAPRINT LOCACOES EIRELI</t>
+          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.156.195/0001-38</t>
+          <t xml:space="preserve">34.180.445/0001-12</t>
         </is>
       </c>
       <c r="C270">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D270">
-        <v>77565.75</v>
+        <v>2730</v>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04421</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04421, NF 3972, DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASTECH REPRESENTACOES ASSISTENCIA E COMERCIO DE PRODUTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DISTRI MEDICAR LTDA</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.011.743/0001-80</t>
+          <t xml:space="preserve">47.766.462/0001-88</t>
         </is>
       </c>
       <c r="C271">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D271">
-        <v>76151.94</v>
+        <v>42000</v>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06362</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06362, NF 198, DISTRI MEDICAR LTDA</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIA DE FATIMA SILVA SOUZA</t>
+          <t xml:space="preserve">DISTRIBUIDORA BRAZMAC LTDA</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.301.402/0001-26</t>
+          <t xml:space="preserve">17.020.542/0001-29</t>
         </is>
       </c>
       <c r="C272">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="D272">
-        <v>75675.03</v>
+        <v>342728.6</v>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10394, PBS-PRC-2025/10666, PBS-PRC-2025/11293, PBS-PRC-2025/11360, PBS-PRC-2025/11413, PBS-PRC-2025/11419, PBS-PRC-2025/11496, PBS-PRC-2026/00065, PBS-PRC-2026/00184, PBS-PRC-2026/00193, PBS-PRC-2026/00194, PBS-PRC-2026/00255</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10394, NF 17824,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/10394, NF 17908,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/10394, NF 17954,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/10666, NF 18007,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11293, NF 18141,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11360, NF 18203,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11360, NF 18250,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11360, NF 18283,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11360, NF 18308,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11413, NF 18181,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11413, NF 18204,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11413, NF 18247,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11413, NF 18286,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11413, NF 18311,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11419, NF 18176,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11496, NF 18113,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11496, NF 18179,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11496, NF 18212,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11496, NF 18249,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2025/11496, NF 18287 , DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2026/00065, NF 18248,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2026/00184, NF 18314,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2026/00193, NF 18435,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2026/00194, NF 18436,DISTRIBUIDORA BRAZMAC LTDA, Valor ref. proc. PBS-PRC-2026/00255, NF 18438,DISTRIBUIDORA BRAZMAC LTDA</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Carnes e Assemelhado</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANHIA PARAIBANA DE GAS PBGAS</t>
+          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.371.600/0001-66</t>
+          <t xml:space="preserve">40.328.532/0001-77</t>
         </is>
       </c>
       <c r="C273">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D273">
-        <v>75160.58</v>
+        <v>831020.35</v>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05913, PBS-PRC-2025/11379, PBS-PRC-2026/00063, PBS-PRC-2026/02007, PBS-PRC-2026/02709</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05913, NF 756, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2025/11379, NF 1742, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/00063, NF 1493, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/02007, NF 2919, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/02709, NF 2961, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/02709, NF 2966, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.782.468/0001-08</t>
+          <t xml:space="preserve">40.328.532/0001-77</t>
         </is>
       </c>
       <c r="C274">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D274">
-        <v>74756.4</v>
+        <v>748943.92</v>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07652, PBS-PRC-2026/00118, PBS-PRC-2026/00129, PBS-PRC-2026/02709, PBS-PRC-2026/04466</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07652, NF 1178, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/00118, NF 1589/1, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/00118, NF 1615, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/00129, NF 1743, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/02709, NF 2972, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/02709, NF 3137, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA, Valor ref. proc. PBS-PRC-2026/04466, NF 3138, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, soro</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
+          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.167.295/0001-71</t>
+          <t xml:space="preserve">40.328.532/0001-77</t>
         </is>
       </c>
       <c r="C275">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D275">
-        <v>74746.59</v>
+        <v>61408</v>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02709</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02709, NF 2969, DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
+          <t xml:space="preserve">DISTRIBUIDORA MACBRAZ LTDA</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.639.493/0001-80</t>
+          <t xml:space="preserve">07.190.090/0001-70</t>
         </is>
       </c>
       <c r="C276">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D276">
-        <v>74648</v>
+        <v>35677.65</v>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01991</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01991, NF 5305, DISTRIBUIDORA MACBRAZ LTDA</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">MED HUB BRASIL LTDA</t>
+          <t xml:space="preserve">DISTRIBUIDORA VL FARM LTDA</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.715.513/0001-05</t>
+          <t xml:space="preserve">40.011.952/0001-25</t>
         </is>
       </c>
       <c r="C277">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D277">
-        <v>72198</v>
+        <v>4434</v>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00943</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00943, NF 2484, DISTRIBUIDORA VL FARM LTDA</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DIVINO SERVICOS E COMERCIO DE MATERIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.484.373/0001-24</t>
+          <t xml:space="preserve">43.255.493/0001-13</t>
         </is>
       </c>
       <c r="C278">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D278">
-        <v>71746.8</v>
+        <v>279900</v>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01318, PBS-PRC-2026/06010</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01318, NF 2291, DIVINO SERVICOS E COMERCIO DE MATERIAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/06010, NF 2446, DIVINO SERVICOS E COMERCIO DE MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">DMAX - DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA.</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.436.406/0001-05</t>
+          <t xml:space="preserve">09.390.408/0001-91</t>
         </is>
       </c>
       <c r="C279">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D279">
-        <v>71576.97</v>
+        <v>84960</v>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05210</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05210, NF 13976,DMAX - DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA., Valor ref. proc. PBS-PRC-2026/05210, NF 14010,DMAX - DISTRIBUIDORA DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA.</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">DONA VAL PIJAMAS CONFECCAO E COMERCIO VAREJISTA LTDA</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.862.233/0001-05</t>
+          <t xml:space="preserve">29.347.244/0001-27</t>
         </is>
       </c>
       <c r="C280">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D280">
-        <v>71575.15</v>
+        <v>545.86</v>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09480</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09480, NF 2996, DONA VAL PIJAMAS CONFECCAO E COMERCIO VAREJISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">1000MEDIC DISTRIBUIDORA IMPORTADORA EXPORTADORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">DROGAFONTE LTDA</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.993.698/0001-07</t>
+          <t xml:space="preserve">08.778.201/0001-26</t>
         </is>
       </c>
       <c r="C281">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D281">
-        <v>70930</v>
+        <v>229082.08</v>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01354, PBS-PRC-2026/01358, PBS-PRC-2026/01425, PBS-PRC-2026/03117, PBS-PRC-2026/04312, PBS-PRC-2026/04433, PBS-PRC-2026/04493, PBS-PRC-2026/04798</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01354, NF 525894, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01358, NF 525206, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01425, NF 525194, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/03117, NF 531080, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04312, NF 537187, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04312, NF 537196, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04433, NF 535774, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04493, NF 538182, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04798, NF 537300, DROGAFONTE LTDA</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">JSB DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">DROGAFONTE LTDA</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.693.935/0001-30</t>
+          <t xml:space="preserve">08.778.201/0001-26</t>
         </is>
       </c>
       <c r="C282">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="D282">
-        <v>70413.6</v>
+        <v>207691.3</v>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06210, PBS-PRC-2025/09175, PBS-PRC-2025/10855, PBS-PRC-2026/01243, PBS-PRC-2026/01295, PBS-PRC-2026/01298, PBS-PRC-2026/01468, PBS-PRC-2026/01471, PBS-PRC-2026/01477, PBS-PRC-2026/04194, PBS-PRC-2026/04433, PBS-PRC-2026/1500</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06210, NF 501921, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2025/09175, NF 510252, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2025/10855, NF 517010, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01243, NF 525088, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01295, NF 525089, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01298, NF 525210, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01468, NF 525071, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01471, NF 525948, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01477, NF 526138, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04194, NF 529687, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04433, NF 535784, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/1500, NF 525091,DROGAFONTE LTDA</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">DROGAFONTE LTDA</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.004.633/0001-18</t>
+          <t xml:space="preserve">08.778.201/0001-26</t>
         </is>
       </c>
       <c r="C283">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D283">
-        <v>70413</v>
+        <v>109899</v>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05178, PBS-PRC-2026/00743, PBS-PRC-2026/00744, PBS-PRC-2026/00745, PBS-PRC-2026/01152, PBS-PRC-2026/01242, PBS-PRC-2026/01794, PBS-PRC-2026/01804, PBS-PRC-2026/04312, PBS-PRC-2026/04798</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05178, NF 483240, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/00743, NF 525202, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/00744, NF 525086, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/00745, NF 525085, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01152, NF 525218, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01242, NF 525087, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01794, NF 525207, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/01804, NF 526543, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04312, NF 537198, DROGAFONTE LTDA, Valor ref. proc. PBS-PRC-2026/04798, NF 537310, DROGAFONTE LTDA</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">DURAM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.095.183/0001-40</t>
+          <t xml:space="preserve">46.021.888/0001-40</t>
         </is>
       </c>
       <c r="C284">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D284">
-        <v>69419.72</v>
+        <v>616669.89</v>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10201, PBS-PRC-2026/00259, PBS-PRC-2026/00432, PBS-PRC-2026/00520, PBS-PRC-2026/01812, PBS-PRC-2026/01817, PBS-PRC-2026/01862, PBS-PRC-2026/01958, PBS-PRC-2026/01959, PBS-PRC-2026/02000, PBS-PRC-2026/03162, PBS-PRC-2026/03165, PBS-PRC-2026/04414, PBS-PRC-2026/04421, PBS-PRC-2026/04594, PBS-PRC-2026/04596, PBS-PRC-2026/05772, PBS-PRC-2026/05832, PBS-PRC-2026/06328</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10201, NF 202500000000006, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00259, NF 202600000000001, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00432, NF 202600000000002, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00520, NF 202600000000003, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01812, NF 202600000000007, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01817, NF 202600000000004, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01862, NF 202600000000005, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01958, NF 202600000000009, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01959, NF 2026000000000008, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02000, NF 202600000000006, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03162, NF 2026000000010, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03165, NF 2026000000011, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04414, NF 2026000000013, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04421, NF 2026000000012, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04594, NF 2026000000015, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04596, NF 2026000000014, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05772, NF 2026000000017, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05832, NF 2026000000018, DURAM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/06328, NF 2026000000019, DURAM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">HALEX ISTAR INDUSTRIA FARMACEUTICA SA</t>
+          <t xml:space="preserve">DURVAL EDUARDO PEREIRA DE OLIVEIRA</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.571.702/0001-98</t>
+          <t xml:space="preserve">***.707.454-**</t>
         </is>
       </c>
       <c r="C285">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D285">
-        <v>69412.2</v>
+        <v>46.28</v>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, DURVAL EDUARDO PEREIRA DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINUTRI LTDA</t>
+          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.149.182/0001-55</t>
+          <t xml:space="preserve">12.520.483/0001-34</t>
         </is>
       </c>
       <c r="C286">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D286">
-        <v>69125.88</v>
+        <v>17526</v>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09288, PBS-PRC-2025/09292, PBS-PRC-2025/09296, PBS-PRC-2025/10175, PBS-PRC-2025/10178, PBS-PRC-2025/10209</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09288, NF 261503, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/09292, NF 261207, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/09296, NF 261205, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/10175, NF 262195, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/10178, NF 262196, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/10209, NF 262703, E.P.D. DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARMAPLUS LTDA</t>
+          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.817.043/0001-52</t>
+          <t xml:space="preserve">12.520.483/0001-34</t>
         </is>
       </c>
       <c r="C287">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D287">
-        <v>67802.66</v>
+        <v>7800</v>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09491, PBS-PRC-2025/10512</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09491, NF 261505, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/10512, NF 262193, E.P.D. DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.774.241/0001-56</t>
+          <t xml:space="preserve">12.520.483/0001-34</t>
         </is>
       </c>
       <c r="C288">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D288">
-        <v>67385.95</v>
+        <v>7340.8</v>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05386, PBS-PRC-2025/08511, PBS-PRC-2025/08548, PBS-PRC-2025/08553, PBS-PRC-2026/00131</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05386, NF 253751, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08511, NF 261504, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08548, NF 261204, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08553, NF 261206, E.P.D. DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/00131, NF 262194, E.P.D. DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ECCOSERV SOLUCOES AMBIENTAIS LTDA</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.706.251/0001-98</t>
+          <t xml:space="preserve">22.242.281/0001-21</t>
         </is>
       </c>
       <c r="C289">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D289">
-        <v>66852.6</v>
+        <v>11215.57</v>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00530, PBS-PRC-2026/00750, PBS-PRC-2026/02078, PBS-PRC-2026/03687, PBS-PRC-2026/03857, PBS-PRC-2026/03930</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00530, NF 1002635, ECCOSERV SOLUCOES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/00750, NF 1002660, ECCOSERV SOLUCOES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/02078, NF 1002709, ECCOSERV SOLUCOES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/03687, NF 1002785, ECCOSERV SOLUCOES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/03857, NF 1002778, ECCOSERV SOLUCOES AMBIENTAIS LTDA, Valor ref. proc. PBS-PRC-2026/03930, NF 1002779, ECCOSERV SOLUCOES AMBIENTAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA</t>
+          <t xml:space="preserve">ECOAMBIENTAL CONTROLE DE PRAGAS LTDA</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.953.726/0001-00</t>
+          <t xml:space="preserve">21.613.333/0001-66</t>
         </is>
       </c>
       <c r="C290">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D290">
-        <v>65969.26</v>
+        <v>23000</v>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02014, PBS-PRC-2026/02768, PBS-PRC-2026/03610, PBS-PRC-2026/04743</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02014, NF 1006935, ECOAMBIENTAL CONTROLE DE PRAGAS LTDA, Valor ref. proc. PBS-PRC-2026/02768, NF 1007011, ECOAMBIENTAL CONTROLE DE PRAGAS LTDA, Valor ref. proc. PBS-PRC-2026/03610, NF 1007082, ECOAMBIENTAL CONTROLE DE PRAGAS LTDA, Valor ref. proc. PBS-PRC-2026/04743, NF 1007137, ECOAMBIENTAL CONTROLE DE PRAGAS LTDA</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+          <t xml:space="preserve">ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.160.019/0001-44</t>
+          <t xml:space="preserve">29.992.682/0001-48</t>
         </is>
       </c>
       <c r="C291">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D291">
-        <v>65866.1</v>
+        <v>174964</v>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03477, PBS-PRC-2026/02678, PBS-PRC-2026/03118, PBS-PRC-2026/03798, PBS-PRC-2026/04706</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03477, NF 310125, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02678, NF 341428, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03118, NF 340280, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03798, NF 344018, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04706, NF 347327, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICALMED REPRESENTACOES, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.705.997/0001-31</t>
+          <t xml:space="preserve">29.992.682/0001-48</t>
         </is>
       </c>
       <c r="C292">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D292">
-        <v>65000</v>
+        <v>28920</v>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01871, PBS-PRC-2026/01906, PBS-PRC-2026/01909, PBS-PRC-2026/03006, PBS-PRC-2026/03073</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01871, NF 340301, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01906, NF 340302, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01909, NF 340303, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03006, NF 341364, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03073, NF 342942, ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A.</t>
+          <t xml:space="preserve">ECOSERV - SAUDE AMBIENTAL LTDA</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.542.126/0001-41</t>
+          <t xml:space="preserve">13.174.062/0001-61</t>
         </is>
       </c>
       <c r="C293">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D293">
-        <v>64000</v>
+        <v>2890.49</v>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04172</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04172, NF 1007457, ECOSERV - SAUDE AMBIENTAL LTDA</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">EDMARA DA NOBREGA XAVIER MARTINS</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.882.932/0001-94</t>
+          <t xml:space="preserve">***.274.424-**</t>
         </is>
       </c>
       <c r="C294">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D294">
-        <v>63533.6</v>
+        <v>148.09</v>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03588</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03588, RECIBO 04A 05/05/2026 , EDMARA DA NOBREGA XAVIER MARTINS</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
+          <t xml:space="preserve">EDNA SAMARA RIBEIRO CÉSAR</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.759.174/0001-81</t>
+          <t xml:space="preserve">***.822.074-**</t>
         </is>
       </c>
       <c r="C295">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D295">
-        <v>62506.29</v>
+        <v>74.05</v>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02412</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02412, RECIBO 24/03/2026, EDNA SAMARA RIBEIRO CÉSAR</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA DE MEDICAMENTOS BANDEIRANTE LTDA</t>
+          <t xml:space="preserve">EDUARDO TOMASI</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.328.532/0001-77</t>
+          <t xml:space="preserve">***.878.134-**</t>
         </is>
       </c>
       <c r="C296">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D296">
-        <v>61408</v>
+        <v>296.18</v>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10639, PBS-PRC-2025/11102</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10639, RECIBO 27/11/2025, EDUARDO TOMASI, Valor ref. proc. PBS-PRC-2025/11102, RECIBO 04/12/2025, EDUARDO TOMASI</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">NAILTON ROCHA MONTEIRO</t>
+          <t xml:space="preserve">ELENET - SERVICOS TECNICOS LTDA</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.412.326/0001-08</t>
+          <t xml:space="preserve">09.502.112/0001-15</t>
         </is>
       </c>
       <c r="C297">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D297">
-        <v>60144</v>
+        <v>28308.16</v>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08787, PBS-PRC-2025/09767, PBS-PRC-2025/10984</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08787, NF 6626, ELENET - SERVICOS TECNICOS LTDA, Valor ref. proc. PBS-PRC-2025/09767, NF 6682, ELENET - SERVICOS TECNICOS LTDA, Valor ref. proc. PBS-PRC-2025/10984, NF 6764, ELENET - SERVICOS TECNICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manutenção de grupo de geradores</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">TROIA COMERCIO DE EQUIPAMENTOS DIVERSOS LTDA</t>
+          <t xml:space="preserve">ELENET - SERVICOS TECNICOS LTDA</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.059.238/0001-53</t>
+          <t xml:space="preserve">09.502.112/0001-15</t>
         </is>
       </c>
       <c r="C298">
         <v>1</v>
       </c>
       <c r="D298">
-        <v>60000</v>
+        <v>2480</v>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10954</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10954, NF 6757, ELENET - SERVICOS TECNICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manutenção de grupo de geradores</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ELETROFISIOLOGISTAS ASSOCIADOS LTDA</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.706.251/0001-98</t>
+          <t xml:space="preserve">10.245.418/0001-12</t>
         </is>
       </c>
       <c r="C299">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D299">
-        <v>59280</v>
+        <v>1576436.59</v>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10098, PBS-PRC-2025/10099, PBS-PRC-2025/11442, PBS-PRC-2025/11468, PBS-PRC-2026/00002, PBS-PRC-2026/00018, PBS-PRC-2026/01824, PBS-PRC-2026/01829, PBS-PRC-2026/01834, PBS-PRC-2026/02036, PBS-PRC-2026/02048, PBS-PRC-2026/03316, PBS-PRC-2026/03317, PBS-PRC-2026/04502, PBS-PRC-2026/04504</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10098, NF 1000067, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2025/10099, NF 1000068, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2025/11442, NF 1000092, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2025/11468, NF 1000093, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/00002, NF 1000091, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/00018, NF 1000087, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/01824, NF 1000120, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/01829, NF 1000121, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/01834, NF 1000119, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/02036, NF 1000128, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/02048, NF 1000122, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/03316, NF 1000147, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/03317, NF 1000148, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref.proc. PBS-PRC-2026/04502, NF 1000171, ELETROFISIOLOGISTAS ASSOCIADOS LTDA, Valor ref. proc. PBS-PRC-2026/04504, NF 1000172, ELETROFISIOLOGISTAS ASSOCIADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA</t>
+          <t xml:space="preserve">ELETRONICA BACKUP LTDA</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.383.621/0001-18</t>
+          <t xml:space="preserve">23.279.581/0001-48</t>
         </is>
       </c>
       <c r="C300">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D300">
-        <v>58750</v>
+        <v>150</v>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00562</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00562, NF 10914,ELETRONICA BACKUP LTDA</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ELEVADORES SUPER LTDA</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.715.034/0001-56</t>
+          <t xml:space="preserve">02.474.174/0001-11</t>
         </is>
       </c>
       <c r="C301">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D301">
-        <v>57970</v>
+        <v>35095.48</v>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06378, PBS-PRC-2025/07575, PBS-PRC-2025/08896, PBS-PRC-2025/11140, PBS-PRC-2026/00519, PBS-PRC-2026/01925, PBS-PRC-2026/01935, PBS-PRC-2026/03854, PBS-PRC-2026/05733</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06378, NF 27361,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2025/07575, NF 27535,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2025/08896, NF 27744,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2025/11140, NF 28115,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/00519, NF 28250,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/01925, NF 28387,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/01935, NF 28558,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/03854, NF 28713,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/05733, NF 391, ELEVADORES SUPER LTDA</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviço de Manutenção de Elevadores</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORISVALDO SILVA JUNIOR</t>
+          <t xml:space="preserve">ELEVADORES SUPER LTDA</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.169.061/0001-01</t>
+          <t xml:space="preserve">02.474.174/0001-11</t>
         </is>
       </c>
       <c r="C302">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D302">
-        <v>57665</v>
+        <v>5175.47</v>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01140, PBS-PRC-2026/01149, PBS-PRC-2026/01342, PBS-PRC-2026/02004, PBS-PRC-2026/03341, PBS-PRC-2026/03905, PBS-PRC-2026/04859</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01140, NF 28348,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/01149, NF 28345,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/01342, NF 28346,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/02004, NF 28559,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/03341, NF 28714,ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/03905, NF 31, ELEVADORES SUPER LTDA, Valor ref. proc. PBS-PRC-2026/04859, NF 214, ELEVADORES SUPER LTDA</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviço de Manutenção de Elevadores</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ELEVEMED PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.929.519/0001-38</t>
+          <t xml:space="preserve">34.720.244/0001-60</t>
         </is>
       </c>
       <c r="C303">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D303">
-        <v>57500</v>
+        <v>660</v>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05856</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05856, NF 150488, ELEVEMED PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPDROGAS COMERCIAL LTDA</t>
+          <t xml:space="preserve">ELFA MEDICAMENTOS S.A</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.774.906/0001-75</t>
+          <t xml:space="preserve">09.053.134/0001-45</t>
         </is>
       </c>
       <c r="C304">
         <v>1</v>
       </c>
       <c r="D304">
-        <v>56951.99</v>
+        <v>114723.2</v>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05497</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05497, NF 709737, ELFA MEDICAMENTOS S.A</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t xml:space="preserve">JMA COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">ELISABETE CRISTINA DA SILVA C DOS SANTOS</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.286.501/0001-99</t>
+          <t xml:space="preserve">***.524.474-**</t>
         </is>
       </c>
       <c r="C305">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D305">
-        <v>56820.23</v>
+        <v>46.28</v>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, ELISABETE CRISTINA DA SILVA C DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">PANMEDICA NEGOCIOS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">ELLOELLA DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t xml:space="preserve">56.942.527/0001-90</t>
+          <t xml:space="preserve">53.571.459/0001-01</t>
         </is>
       </c>
       <c r="C306">
         <v>1</v>
       </c>
       <c r="D306">
-        <v>56480</v>
+        <v>2895</v>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05042</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05042, NF 5636, ELLOELLA DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEWMED COMERCIO E SERVIÇOS DE EQUIPAMENTOS</t>
+          <t xml:space="preserve">EMANUEL MATIAS DO NASCIMENTO</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.859.287/0001-63</t>
+          <t xml:space="preserve">***.517.974-**</t>
         </is>
       </c>
       <c r="C307">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D307">
-        <v>56250</v>
+        <v>444.28</v>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01837, PBS-PRC-2026/01840, PBS-PRC-2026/02175</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01837, RECIBO 09/03/2025, EMANUEL MATIAS DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/01840, RECIBO 10/03/2026, EMANUEL MATIAS DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/02175, RECIBO 17A 18/03/2026, EMANUEL MATIAS DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA</t>
+          <t xml:space="preserve">EMERSON AUDITORES E CONSULTORES S/S - AUDITORES INDEPENDENTES</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.786.517/0001-01</t>
+          <t xml:space="preserve">21.811.185/0001-94</t>
         </is>
       </c>
       <c r="C308">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D308">
-        <v>56250</v>
+        <v>25900</v>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01985</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01985, NF 2685, EMERSON AUDITORES E CONSULTORES S/S - AUDITORES INDEPENDENTES</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRUFARMA COMERCIAL LTDA</t>
+          <t xml:space="preserve">EMERSON AUGUSTO MACHADO DA SILVA 12259830889</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.787.152/0001-09</t>
+          <t xml:space="preserve">27.133.950/0001-40</t>
         </is>
       </c>
       <c r="C309">
         <v>1</v>
       </c>
       <c r="D309">
-        <v>55990.85</v>
+        <v>41775</v>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00291</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00291, NF 296, EMERSON AUGUSTO MACHADO DA SILVA 12259830889</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas e equipamentos eletrônicos</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVIZE LTDA</t>
+          <t xml:space="preserve">EMIGE MATERIAIS ODONTOLOGICOS LTDA</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.840.595/0001-21</t>
+          <t xml:space="preserve">71.505.564/0001-24</t>
         </is>
       </c>
       <c r="C310">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D310">
-        <v>55480.35</v>
+        <v>4799.92</v>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04038, PBS-PRC-2026/04073</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04038, NF 52568,EMIGE MATERIAIS ODONTOLOGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04073, NF 53196,EMIGE MATERIAIS ODONTOLOGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">EMPREENDIMENTOS FARMACEUTICOS ULTRA LTDA</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.967.966/0001-90</t>
+          <t xml:space="preserve">28.673.389/0001-55</t>
         </is>
       </c>
       <c r="C311">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D311">
-        <v>54099.96</v>
+        <v>819</v>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00938</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00938, NF 7727, EMPREENDIMENTOS FARMACEUTICOS ULTRA LTDA</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORDESTE ESTERILIZACOES LTDA</t>
+          <t xml:space="preserve">EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.814.890/0001-85</t>
+          <t xml:space="preserve">34.028.316/0019-32</t>
         </is>
       </c>
       <c r="C312">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D312">
-        <v>53939.04</v>
+        <v>5402.79</v>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00524, PBS-PRC-2026/01307, PBS-PRC-2026/01931, PBS-PRC-2026/02754, PBS-PRC-2026/03976, PBS-PRC-2026/04667, PBS-PRC-2026/05718</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00524, DOC 91973, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/01307, DOC 92540, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/01931, DOC 92966, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/02754, DOC 93601, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/03976, DOC 94463, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/04667, DOC 94972, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS, Valor ref. proc. PBS-PRC-2026/05718, DOC 95667, EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outras despesas gerais e administrativas, Outras Despesas Gerais e Administrativas, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANTENGE ENGENHARIA E SERVICOS LTDA</t>
+          <t xml:space="preserve">EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.776.046/0001-74</t>
+          <t xml:space="preserve">09.366.790/0001-06</t>
         </is>
       </c>
       <c r="C313">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D313">
-        <v>53620.69</v>
+        <v>687058.54</v>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04778, PBS-PRC-2025/05847, PBS-PRC-2025/07070, PBS-PRC-2025/08874, PBS-PRC-2025/10216, PBS-PRC-2025/10811, PBS-PRC-2026/00723, PBS-PRC-2026/00725, PBS-PRC-2026/02919, PBS-PRC-2026/03007, PBS-PRC-2026/03419, PBS-PRC-2026/04372, PBS-PRC-2026/04951</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04778, NF 55267,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2025/05847, NF 57026,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2025/07070, NF 59311,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2025/08874, NF 61330,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2025/10216, NF 63840,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2025/10811, NF 964, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/00723, NF 1908, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/00725, NF 3244, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/00725, NF 4355, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/00725, NF 4572, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/02919, NF 5861, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/03007, NF 7964, EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/03419, NF 11172,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/04372, NF 13130,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC, Valor ref. proc. PBS-PRC-2026/04951, NF 14440,EMPRESA PARAIBANA DE COMUNICACAO S.A. - EPC</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
+          <t xml:space="preserve">ENDOCENTER COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.578.020/0001-68</t>
+          <t xml:space="preserve">04.237.235/0001-52</t>
         </is>
       </c>
       <c r="C314">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D314">
-        <v>53180</v>
+        <v>42700</v>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03243, PBS-PRC-2025/03246, PBS-PRC-2025/04875, PBS-PRC-2025/05580, PBS-PRC-2025/06775, PBS-PRC-2025/06787, PBS-PRC-2025/09594, PBS-PRC-2025/09809, PBS-PRC-2026/00910, PBS-PRC-2026/03333, PBS-PRC-2026/03398, PBS-PRC-2026/04946</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03243, NF 123165- 122712, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/03246, NF 123955, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/04875, NF 124816, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/05580, NF 121651, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/06775, NF 126061, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/06787, NF 125956, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09594, NF 126941, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09594, NF 127543, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09594, NF 127544, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09809, NF 119525, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09809, NF 119530, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09809, NF 119531, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/00910, NF 129271, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03333, NF 119524, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03333, NF 119527, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03398, NF 130568, ENDOCENTER COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/04946, NF 131735, ENDOCENTER COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATUA MED MATERIAL MEDICO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">ENDOIMPORTS MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.392.668/0001-60</t>
+          <t xml:space="preserve">51.204.144/0001-09</t>
         </is>
       </c>
       <c r="C315">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D315">
-        <v>51100</v>
+        <v>9990</v>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07005</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07005, NF 295, ENDOIMPORTS MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIMAX COMERCIO E IMPORTACAO DE PRODUTOS PARA SAUDE E VETERINARIOS LTDA</t>
+          <t xml:space="preserve">ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.339.865/0001-94</t>
+          <t xml:space="preserve">08.713.023/0001-55</t>
         </is>
       </c>
       <c r="C316">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D316">
-        <v>50509.02</v>
+        <v>114812.8</v>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02669, PBS-PRC-2026/04255</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02669, NF 135825, ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU, Valor ref. proc. PBS-PRC-2026/04255, NF 137520, ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">INOVAPAR SOLUCOES LTDA.</t>
+          <t xml:space="preserve">ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.320.982/0001-15</t>
+          <t xml:space="preserve">08.713.023/0001-55</t>
         </is>
       </c>
       <c r="C317">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D317">
-        <v>50428</v>
+        <v>2100</v>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01591</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01591, NF 137629, ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO DO BRASIL SA</t>
+          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.000.000/4299-45</t>
+          <t xml:space="preserve">09.095.183/0001-40</t>
         </is>
       </c>
       <c r="C318">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D318">
-        <v>50136.09</v>
+        <v>3283248.91</v>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10762, PBS-PRC-2026/00037, PBS-PRC-2026/00905, PBS-PRC-2026/01681, PBS-PRC-2026/02700, PBS-PRC-2026/03522, PBS-PRC-2026/04423, PBS-PRC-2026/05268, PBS-PRC-2026/06579</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10762, NF 6944359, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00037, NF 7170759, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00905, NF 7407752, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01681, NF 007642599, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02700, NF 007872610, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03522, NF 8141073, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04423, NF 008429384, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/05268, NF 008700509, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06579, NF 008956389, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa de energia elétrica, Tarifa de Energia Elétrica</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">LABORATORIOS B BRAUN SA</t>
+          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.673.254/0010-95</t>
+          <t xml:space="preserve">09.095.183/0001-40</t>
         </is>
       </c>
       <c r="C319">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="D319">
-        <v>48503</v>
+        <v>1203675.04</v>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10808, PBS-PRC-2025/11041, PBS-PRC-2026/00510, PBS-PRC-2026/00922, PBS-PRC-2026/02699, PBS-PRC-2026/03542, PBS-PRC-2026/03562, PBS-PRC-2026/04431, PBS-PRC-2026/04463, PBS-PRC-2026/05199, PBS-PRC-2026/05200, PBS-PRC-2026/06600, PBS-PRC-2026/06625</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10808, NF 6944041, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11041, NF 68993107, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00510, NF 7170447, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00922, NF 7407435, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02699, NF 7872289, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03542, NF 8141412, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03562, NF 076413170, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04431, NF 078275158, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04463, NF 008429064/1, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/05199, NF 070846547, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/05200, NF 080139983, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06600, NF 008769893, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06625, NF 008956074, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa de energia elétrica, Tarifa de Energia Elétrica</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">GH SERVICOS MEDICOS LTDA</t>
+          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.898.665/0001-50</t>
+          <t xml:space="preserve">09.095.183/0001-40</t>
         </is>
       </c>
       <c r="C320">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="D320">
-        <v>47817</v>
+        <v>1103838.63</v>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10485, PBS-PRC-2025/11125, PBS-PRC-2025/11127, PBS-PRC-2025/11133, PBS-PRC-2025/11135, PBS-PRC-2026/00369, PBS-PRC-2026/00370, PBS-PRC-2026/00372, PBS-PRC-2026/01309, PBS-PRC-2026/01310, PBS-PRC-2026/01981, PBS-PRC-2026/01984, PBS-PRC-2026/02040, PBS-PRC-2026/02041, PBS-PRC-2026/02968, PBS-PRC-2026/02969, PBS-PRC-2026/03817, PBS-PRC-2026/03826, PBS-PRC-2026/04844, PBS-PRC-2026/04855, PBS-PRC-2026/05565, PBS-PRC-2026/05566, PBS-PRC-2026/07210, PBS-PRC-2026/07211</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10485, NF 6454512, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/10485, NF 6529347, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/10485, NF 6732859, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11125, NF 6944428, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11127, NF 6944429, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11133, NF 6466215, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11133, NF 6466216, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11133, NF 6466217, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11133, NF 6466218, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11135, NF 67348931, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00369, NF 69190827, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00370, NF 7170827, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00372, NF 7170828, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01309, NF 7407818, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01310, NF 7407819, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01981, NF 7642665, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01984, NF 7642666, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02040, NF 71044396, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02041, NF 72899157, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02968, NF 7872676, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02969, NF 7872677, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03817, NF 8141453, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03826, NF 8141491, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04844, NF 008429450, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04855, NF 008429451, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/05565, NF 8700887, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/05566, NF 8700923, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07210, NF 008956456, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07211, NF 008956455, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tarifa de Água e Esgoto, tarifa de energia elétrica, Tarifa de Energia Elétrica</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t xml:space="preserve">QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.514.416/0001-02</t>
+          <t xml:space="preserve">09.095.183/0001-40</t>
         </is>
       </c>
       <c r="C321">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="D321">
-        <v>47699.4</v>
+        <v>88780.26</v>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11224, PBS-PRC-2026/00380, PBS-PRC-2026/004829, PBS-PRC-2026/01266, PBS-PRC-2026/02246, PBS-PRC-2026/03027, PBS-PRC-2026/03834, PBS-PRC-2026/04829, PBS-PRC-2026/06052, PBS-PRC-2026/07230</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11224, NF 69263911, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11224, NF 69266582, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11224, NF 69291853, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2025/11224, NF 6962969, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00380, NF 71117977, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00380, NF 71119642, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00380, NF 71145706, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/00380, NF 7269279, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/004829, NF 080436866, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01266, NF 072973032, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01266, NF 072974679, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01266, NF 073000536, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/01266, NF 073011600, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02246, NF 074825182, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02246, NF 074826791, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02246, NF 074852460, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/02246, NF 074863285, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03027, NF 76683267, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03027, NF 76684856, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03027, NF 76710293, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03027, NF 76720969, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03834, NF 78546011, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03834, NF 78547588, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03834, NF 78572834, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/03834, NF 78583351, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04829, NF 080410102, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04829, NF 080411686, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/04829, NF 080447349, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06052, NF 82277372, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06052, NF 82278945, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06052, NF 82303927, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/06052, NF 82314276, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07230, NF 084138600, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07230, NF 084140140, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07230, NF 084164594, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA, Valor ref. proc. PBS-PRC-2026/07230, NF 084174524, ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tarifa de energia elétrica, Tarifa de Energia Elétrica</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEW CLEAN INDUSTRIA E COMERCIO DE PRODUTOS DE HIGIENE E LIMPEZA LTDA</t>
+          <t xml:space="preserve">ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.647.712/0001-71</t>
+          <t xml:space="preserve">03.967.966/0001-90</t>
         </is>
       </c>
       <c r="C322">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D322">
-        <v>47500</v>
+        <v>54099.96</v>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07469, PBS-PRC-2025/09839, PBS-PRC-2025/10901, PBS-PRC-2025/10905</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07469, NF 35846,ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/07469, NF 35872,ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09839, NF 36413,ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10901, NF 36828,ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10905, NF 36829,ENFERMED COMERCIO DE MATERIAIS MEDICO-HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
+          <t xml:space="preserve">EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A.</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.753.111/0001-53</t>
+          <t xml:space="preserve">10.542.126/0001-41</t>
         </is>
       </c>
       <c r="C323">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D323">
-        <v>47265</v>
+        <v>64000</v>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07812, PBS-PRC-2025/07817, PBS-PRC-2025/09747, PBS-PRC-2025/09829, PBS-PRC-2025/10887, PBS-PRC-2026/00393, PBS-PRC-2026/01337, PBS-PRC-2026/02924</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07812, NF 42267,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2025/07817, NF 43091,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2025/09747, NF 44197,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2025/09829, NF 44741,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2025/10887, NF 45584,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2026/00393, NF 46405,EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2026/01337, NF 151, EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A., Valor ref. proc. PBS-PRC-2026/02924, NF 3206, EPIMED SOLUTIONS TECNOLOGIA DE INFORMACOES MEDICAS S.A.</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEALTH NUTRICAO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">EQUIMED EQUIPAMENTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.657.870/0001-94</t>
+          <t xml:space="preserve">38.408.899/0001-59</t>
         </is>
       </c>
       <c r="C324">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D324">
-        <v>47222.4</v>
+        <v>16718.95</v>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00633</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00633, NF 3225, EQUIMED EQUIPAMENTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIGANTE RECEM NASCIDO LTDA.</t>
+          <t xml:space="preserve">EQUIPE HOSPITALAR PRODUTOS MEDICO-CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t xml:space="preserve">62.413.869/0001-15</t>
+          <t xml:space="preserve">26.190.705/0001-02</t>
         </is>
       </c>
       <c r="C325">
         <v>1</v>
       </c>
       <c r="D325">
-        <v>47046</v>
+        <v>21393</v>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10218</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10218, NF 1121, EQUIPE HOSPITALAR PRODUTOS MEDICO-CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMS GERADORES E SERVICOS LTDA</t>
+          <t xml:space="preserve">EQUIPE HOSPITALAR PRODUTOS MEDICO-CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.394.204/0001-54</t>
+          <t xml:space="preserve">26.190.705/0001-02</t>
         </is>
       </c>
       <c r="C326">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D326">
-        <v>46666.66</v>
+        <v>2377</v>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01782</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01782, NF 1142, EQUIPE HOSPITALAR PRODUTOS MEDICO-CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCW PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t xml:space="preserve">94.389.400/0001-84</t>
+          <t xml:space="preserve">07.778.725/0001-54</t>
         </is>
       </c>
       <c r="C327">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D327">
-        <v>46356.5</v>
+        <v>81186.4</v>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03669, PBS-PRC-2025/07742, PBS-PRC-2026/01271, PBS-PRC-2026/01272, PBS-PRC-2026/01334, PBS-PRC-2026/06023</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03669, NF 7989, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2025/07742, NF 8227, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/01271, NF 8471, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/01272, NF 8474, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/01334, NF 8437, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/06023, NF 8786, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares, materiais médicos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.790.382/0001-67</t>
+          <t xml:space="preserve">07.778.725/0001-54</t>
         </is>
       </c>
       <c r="C328">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D328">
-        <v>46336</v>
+        <v>44370</v>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06617, PBS-PRC-2025/07736, PBS-PRC-2026/01558</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06617, NF 8169, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2025/07736, NF 8214, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/01558, NF 8472, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRAMED COMERCIO HOSPITALAR DO BRASIL LTDA</t>
+          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.345.933/0001-30</t>
+          <t xml:space="preserve">07.778.725/0001-54</t>
         </is>
       </c>
       <c r="C329">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D329">
-        <v>46200</v>
+        <v>25344.9</v>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05433, PBS-PRC-2025/06527, PBS-PRC-2025/06668, PBS-PRC-2025/07832, PBS-PRC-2026/01558</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05433, NF 8091, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2025/06527, NF 8172, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2025/06668, NF 8173, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2025/07832, NF 8226, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA, Valor ref. proc. PBS-PRC-2026/01558, NF 8473, EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">ERIKA WALESKA DA COSTA DEVILART</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.304.559/0003-77</t>
+          <t xml:space="preserve">***.651.414-**</t>
         </is>
       </c>
       <c r="C330">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D330">
-        <v>46104.2</v>
+        <v>74.05</v>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, ERIKA WALESKA DA COSTA DEVILART</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t xml:space="preserve">REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA</t>
+          <t xml:space="preserve">ETHICAL MATERIAIS CIRURGICOS EIRELI</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.763.435/0001-37</t>
+          <t xml:space="preserve">30.710.191/0001-46</t>
         </is>
       </c>
       <c r="C331">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="D331">
-        <v>45961.84</v>
+        <v>222475.2</v>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08817, PBS-PRC-2025/09321, PBS-PRC-2025/09857, PBS-PRC-2025/09988, PBS-PRC-2025/10564, PBS-PRC-2025/10968, PBS-PRC-2025/11033, PBS-PRC-2025/11034, PBS-PRC-2025/11035, PBS-PRC-2025/11036, PBS-PRC-2026/00019, PBS-PRC-2026/00025, PBS-PRC-2026/00034, PBS-PRC-2026/00198, PBS-PRC-2026/00214, PBS-PRC-2026/01237, PBS-PRC-2026/02617, PBS-PRC-2026/02867, PBS-PRC-2026/02908</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08817, NF 8796, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09321, NF 8819, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09857, NF 8998, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09988, NF 9035, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10564, NF 9120, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10968, NF 9166, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/11033, NF 9241, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/11034, NF 9240, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/11035, NF 9243, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2025/11036, NF 9242, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00019, NF 9307, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00025, NF 9308, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00034, NF 9309, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00198, NF 9374, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00214, NF 9373, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01237, NF 9630, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02617, NF 10023,ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02867, NF 6819, ETHICAL MATERIAIS CIRURGICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02908, NF 10077,ETHICAL MATERIAIS CIRURGICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
+          <t xml:space="preserve">ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.167.295/0001-71</t>
+          <t xml:space="preserve">30.466.928/0001-27</t>
         </is>
       </c>
       <c r="C332">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D332">
-        <v>45594.8</v>
+        <v>8775</v>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00159, PBS-PRC-2026/00262, PBS-PRC-2026/02327</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00159, NF 1315, ETIPLUS ADESIVOS E TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/00262, NF 1316, ETIPLUS ADESIVOS E TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/02327, NF 1405, ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
+          <t xml:space="preserve">ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t xml:space="preserve">49.324.221/0008-80</t>
+          <t xml:space="preserve">30.466.928/0001-27</t>
         </is>
       </c>
       <c r="C333">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D333">
-        <v>45450</v>
+        <v>5220</v>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02677</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02677, NF 1448, ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIGA MONTAGEM DE ESTRUTURAS METALICAS LTDA</t>
+          <t xml:space="preserve">ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.597.918/0001-60</t>
+          <t xml:space="preserve">30.466.928/0001-27</t>
         </is>
       </c>
       <c r="C334">
         <v>1</v>
       </c>
       <c r="D334">
-        <v>45130</v>
+        <v>4608</v>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01650</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01650, NF 1331, ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t xml:space="preserve">33.068.320/0001-32</t>
+          <t xml:space="preserve">44.639.493/0001-80</t>
         </is>
       </c>
       <c r="C335">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D335">
-        <v>45066</v>
+        <v>78761</v>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11418, PBS-PRC-2026/01273, PBS-PRC-2026/04492</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11418, NF 16572,EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA, Valor ref. proc. PBS-PRC-2026/01273, NF 17507,EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA, Valor ref. proc. PBS-PRC-2026/04492, NF 20674,EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA, Valor ref. proc. PBS-PRC-2026/04492, NF 20682,EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.199.135/0001-77</t>
+          <t xml:space="preserve">44.639.493/0001-80</t>
         </is>
       </c>
       <c r="C336">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D336">
-        <v>45014.76</v>
+        <v>30800</v>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00602</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00602, NF 16343,EUGIA PHARMA INDUSTRIA FARMACEUTICA LIMITADA</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+          <t xml:space="preserve">EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.667.433/0001-35</t>
+          <t xml:space="preserve">37.630.133/0001-51</t>
         </is>
       </c>
       <c r="C337">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="D337">
-        <v>44729.38</v>
+        <v>7854</v>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06425</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06425, NF 561, EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+          <t xml:space="preserve">EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.778.725/0001-54</t>
+          <t xml:space="preserve">37.630.133/0001-51</t>
         </is>
       </c>
       <c r="C338">
         <v>3</v>
       </c>
       <c r="D338">
-        <v>44370</v>
+        <v>3300</v>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02377, PBS-PRC-2026/02696</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02377, NF 534, EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02377, NF 535, EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02696, NF 533, EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">EXJET COMERCIO E SERVICOS CONTRA INCENDIO LTDA</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.167.665/0001-03</t>
+          <t xml:space="preserve">02.604.394/0001-12</t>
         </is>
       </c>
       <c r="C339">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D339">
-        <v>43998.3</v>
+        <v>4947.5</v>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04040</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04040, NFS 2600000000221, EXJET COMERCIO E SERVICOS CONTRA INCENDIO LTDA</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORTOM INDUSTRIA TEXTIL LTDA</t>
+          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.890.798/0001-45</t>
+          <t xml:space="preserve">12.882.932/0001-94</t>
         </is>
       </c>
       <c r="C340">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D340">
-        <v>43232</v>
+        <v>253245.07</v>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01236, PBS-PRC-2026/01313, PBS-PRC-2026/01317, PBS-PRC-2026/01403, PBS-PRC-2026/01604, PBS-PRC-2026/02518, PBS-PRC-2026/02562, PBS-PRC-2026/03127, PBS-PRC-2026/03887, PBS-PRC-2026/04633, PBS-PRC-2026/06639</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01236, NF 194898, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01313, NF 196188, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01317, NF 1102, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01403, NF 995, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01604, NF 1106, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01604, NF 1110, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02518, NF 1181, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02562, NF 197871, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03127, NF 1210, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03887, NF 1255, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04633, NF 199096, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06639, NF 1347, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">COM TECH INFORMATICA LTDA</t>
+          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.895.371/0001-89</t>
+          <t xml:space="preserve">12.882.932/0001-94</t>
         </is>
       </c>
       <c r="C341">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D341">
-        <v>43200</v>
+        <v>192127.54</v>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09465, PBS-PRC-2026/02110, PBS-PRC-2026/03151, PBS-PRC-2026/03684, PBS-PRC-2026/05992, PBS-PRC-2026/05994, PBS-PRC-2026/06001</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09465, NF 1003, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02110, NF 197444, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03151, NF 198579, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03684, NF 1256, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05992, NF 1297, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05994, NF 1299, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06001, NF 1303, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">VANGUARDA INFORMATICA E ELETRONICOS LTDA</t>
+          <t xml:space="preserve">EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.812.791/0001-80</t>
+          <t xml:space="preserve">12.882.932/0001-94</t>
         </is>
       </c>
       <c r="C342">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D342">
-        <v>43135</v>
+        <v>154253.6</v>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10489, PBS-PRC-2026/00092, PBS-PRC-2026/02548, PBS-PRC-2026/04027, PBS-PRC-2026/05998, PBS-PRC-2026/06000, PBS-PRC-2026/06434, PBS-PRC-2026/06629</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10489, NF 1056, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00092, NF 1072, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02548, NF 197484, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04027, NF 199004, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05998, NF 1302, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06000, NF 1290, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06434, NF 1180, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06629, NF 1337, EXOMED COMERCIO ATACADISTA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, nutrição parenteral</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENDOCENTER COMERCIAL LTDA</t>
+          <t xml:space="preserve">EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.237.235/0001-52</t>
+          <t xml:space="preserve">02.502.563/0001-03</t>
         </is>
       </c>
       <c r="C343">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D343">
-        <v>42700</v>
+        <v>8624.77</v>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04160</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04160, NF 213, EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRIME SYSTEM LTDA</t>
+          <t xml:space="preserve">EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.841.664/0001-60</t>
+          <t xml:space="preserve">02.502.563/0001-03</t>
         </is>
       </c>
       <c r="C344">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D344">
-        <v>42694</v>
+        <v>1982</v>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08161</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08161, NF 4778, EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t xml:space="preserve">MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
+          <t xml:space="preserve">FABIANO PEREIRA DE ARAUJO</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.329.985/0001-85</t>
+          <t xml:space="preserve">***.919.554-**</t>
         </is>
       </c>
       <c r="C345">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D345">
-        <v>42451.54</v>
+        <v>2684.05</v>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03408, PBS-PRC-2026/04105, PBS-PRC-2026/04999, PBS-PRC-2026/05080, PBS-PRC-2026/05296, PBS-PRC-2026/05933</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03408, RECIBO 28/04/2026, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/04105, RECIBO 21A 28/05/2026, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/04999, RECIBO 04/06/2026, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/04999, RECIBO 12/06/26, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/05080, RECIBO 23/06/2026, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/05296, RECIBO 27/06/2026, FABIANO PEREIRA DE ARAUJO, Valor ref. proc. PBS-PRC-2026/05933, RECIBO 17/07/2026, FABIANO PEREIRA DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHARMAPLUS LTDA</t>
+          <t xml:space="preserve">FALBER DE SOUZA CRUZ</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.817.043/0001-52</t>
+          <t xml:space="preserve">***.483.034-**</t>
         </is>
       </c>
       <c r="C346">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D346">
-        <v>42431.78</v>
+        <v>222.13</v>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00497</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00497, RECIBO 19/01/2026, FALBER DE SOUZA CRUZ</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.061.199/0001-82</t>
+          <t xml:space="preserve">06.628.333/0001-46</t>
         </is>
       </c>
       <c r="C347">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D347">
-        <v>42328.44</v>
+        <v>247338</v>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06333, PBS-PRC-2026/02757, PBS-PRC-2026/04234</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06333, NF 345241, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/02757, NF 357622, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/04234, NF 359192, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITALMED LTDA</t>
+          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.868.059/0001-88</t>
+          <t xml:space="preserve">06.628.333/0001-46</t>
         </is>
       </c>
       <c r="C348">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D348">
-        <v>42196</v>
+        <v>244360</v>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06198, PBS-PRC-2025/06241, PBS-PRC-2026/02757, PBS-PRC-2026/03025, PBS-PRC-2026/04234</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06198, NF 345752, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2025/06241, NF 346145, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/02757, NF 357472, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/03025, NF 356708, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/04234, NF 359190, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA, Valor ref. proc. PBS-PRC-2026/04234, NF 359193, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRI MEDICAR LTDA</t>
+          <t xml:space="preserve">FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.766.462/0001-88</t>
+          <t xml:space="preserve">06.628.333/0001-46</t>
         </is>
       </c>
       <c r="C349">
         <v>1</v>
       </c>
       <c r="D349">
-        <v>42000</v>
+        <v>12600</v>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10828</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10828, NF 349850, FARMACE - INDUSTRIA QUIMICO-FARMACEUTICA CEARENSE LTDA</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMERSON AUGUSTO MACHADO DA SILVA 12259830889</t>
+          <t xml:space="preserve">FARMACIA DE MANIPULACAO EOP LTDA</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.133.950/0001-40</t>
+          <t xml:space="preserve">18.201.787/0001-15</t>
         </is>
       </c>
       <c r="C350">
         <v>1</v>
       </c>
       <c r="D350">
-        <v>41775</v>
+        <v>2029.2</v>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01823</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01823, NF 24, FARMACIA DE MANIPULACAO EOP LTDA</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEALTH DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.472.743/0001-49</t>
+          <t xml:space="preserve">04.522.343/0001-77</t>
         </is>
       </c>
       <c r="C351">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D351">
-        <v>40641</v>
+        <v>11546.4</v>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06435, PBS-PRC-2026/00190</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06435, NF 7043, FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA, Valor ref. proc. PBS-PRC-2026/00190, NF 7453, FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t xml:space="preserve">LICITEC TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.628.132/0001-00</t>
+          <t xml:space="preserve">04.522.343/0001-77</t>
         </is>
       </c>
       <c r="C352">
         <v>1</v>
       </c>
       <c r="D352">
-        <v>40200</v>
+        <v>81.6</v>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01885</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01885, NF 7796, FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t xml:space="preserve">SITECNET INFORMATICA LTDA</t>
+          <t xml:space="preserve">FARMACIA IRMAOS NOGUEIRA LTDA</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.346.446/0001-59</t>
+          <t xml:space="preserve">07.071.740/0001-68</t>
         </is>
       </c>
       <c r="C353">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D353">
-        <v>39541.2</v>
+        <v>1304.13</v>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00213</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00213, NF 1058, FARMACIA IRMAOS NOGUEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">FARMACIA IRMAOS NOGUEIRA LTDA</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.614.288/0001-45</t>
+          <t xml:space="preserve">07.071.740/0001-68</t>
         </is>
       </c>
       <c r="C354">
         <v>2</v>
       </c>
       <c r="D354">
-        <v>39400.01</v>
+        <v>779.48</v>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00791, PBS-PRC-2026/02086</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00791, NF 1017, FARMACIA IRMAOS NOGUEIRA LTDA, Valor ref. proc. PBS-PRC-2026/02086, NF 1167, FARMACIA IRMAOS NOGUEIRA LTDA</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t xml:space="preserve">FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">FARMAGUEDES COMÉRCIO DE PRODUTOS FARMACÊUTICOS, MÉDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.759.127/0001-38</t>
+          <t xml:space="preserve">08.160.290/0001-42</t>
         </is>
       </c>
       <c r="C355">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D355">
-        <v>39400</v>
+        <v>22886</v>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03999</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03999, NF 40459,FARMAGUEDES COMÉRCIO DE PRODUTOS FARMACÊUTICOS, MÉDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t xml:space="preserve">MLA SUPRIMENTOS MEDICOS SA</t>
+          <t xml:space="preserve">FC TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.315.538/0001-28</t>
+          <t xml:space="preserve">07.531.515/0001-67</t>
         </is>
       </c>
       <c r="C356">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D356">
-        <v>38500</v>
+        <v>117284.32</v>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10647, PBS-PRC-2025/11448, PBS-PRC-2026/00840, PBS-PRC-2026/01596, PBS-PRC-2026/02603, PBS-PRC-2026/03431, PBS-PRC-2026/04330, PBS-PRC-2026/05146</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10647, NF 1078355, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/11448, NF 1078833, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/00840, NF 1079307, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/01596, NF 1079778, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/02603, NF 1080244, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/03431, NF 1080711, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/04330, NF 1081167, FC TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/05146, NF 1081641, FC TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+          <t xml:space="preserve">FEDERAL MED - PRODUTOS PARA SAUDE LTDA</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.405.904/0001-09</t>
+          <t xml:space="preserve">52.824.013/0001-89</t>
         </is>
       </c>
       <c r="C357">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D357">
-        <v>38012.61</v>
+        <v>5400</v>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08133</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08133, NF 346, FEDERAL MED - PRODUTOS PARA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEVEN MEDICAL LTDA</t>
+          <t xml:space="preserve">FELIX MEDICAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.001.462/0001-57</t>
+          <t xml:space="preserve">37.313.045/0001-26</t>
         </is>
       </c>
       <c r="C358">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D358">
-        <v>38000</v>
+        <v>9000</v>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04354</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04354, NF 165, FELIX MEDICAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONLAV COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">FENIX DISTRIBUIDORA DE PRODUTOS HOSPITALARES E MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.141.717/0001-03</t>
+          <t xml:space="preserve">55.256.178/0001-90</t>
         </is>
       </c>
       <c r="C359">
         <v>1</v>
       </c>
       <c r="D359">
-        <v>37153</v>
+        <v>124340.9</v>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03699</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03699, NFS 34 - 87, FENIX DISTRIBUIDORA DE PRODUTOS HOSPITALARES E MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t xml:space="preserve">DF MEDICAL LTDA</t>
+          <t xml:space="preserve">FENIX DISTRIBUIDORA DE PRODUTOS HOSPITALARES E MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.656.846/0001-50</t>
+          <t xml:space="preserve">55.256.178/0001-90</t>
         </is>
       </c>
       <c r="C360">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D360">
-        <v>36594.5</v>
+        <v>21758.9</v>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03156</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03156, NF 9, FENIX DISTRIBUIDORA DE PRODUTOS HOSPITALARES E MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t xml:space="preserve">HAND LIFE SUPRIMENTOS MEDICOS E FISIOTERAPICOS LTDA</t>
+          <t xml:space="preserve">FERNANDA ALVES PEREIRA</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.590.023/0001-42</t>
+          <t xml:space="preserve">***.666.714-**</t>
         </is>
       </c>
       <c r="C361">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D361">
-        <v>36290</v>
+        <v>444.27</v>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00392</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00392, RECIBO 22A 25/01/2026, FERNANDA ALVES PEREIRA</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+          <t xml:space="preserve">FERNANDA LIMA DE CARVALHO</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.484.373/0001-24</t>
+          <t xml:space="preserve">***.134.054-**</t>
         </is>
       </c>
       <c r="C362">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D362">
-        <v>36240</v>
+        <v>74.05</v>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, FERNANDA LIMA DE CARVALHO</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+          <t xml:space="preserve">FESTMED COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.778.725/0001-54</t>
+          <t xml:space="preserve">35.536.845/0001-80</t>
         </is>
       </c>
       <c r="C363">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D363">
-        <v>36126.4</v>
+        <v>7355</v>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02330, PBS-PRC-2026/02660</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02330, NF 598, FESTMED COMERCIO E IMPORTACAO LTDA, Valor ref. proc. PBS-PRC-2026/02660, NF 651, FESTMED COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t xml:space="preserve">HPF SURGICAL LTDA</t>
+          <t xml:space="preserve">FESTMED COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t xml:space="preserve">68.532.076/0002-82</t>
+          <t xml:space="preserve">35.536.845/0001-80</t>
         </is>
       </c>
       <c r="C364">
         <v>1</v>
       </c>
       <c r="D364">
-        <v>36108</v>
+        <v>2133</v>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02716</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02716, NF 621, FESTMED COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO INTEGRADO DE ANALISES AMBIENTAIS LTDA</t>
+          <t xml:space="preserve">FL INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.220.264/0001-04</t>
+          <t xml:space="preserve">08.542.800/0001-46</t>
         </is>
       </c>
       <c r="C365">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D365">
-        <v>36088.78</v>
+        <v>24819.65</v>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04869, PBS-PRC-2025/05757, PBS-PRC-2025/07068, PBS-PRC-2025/07867, PBS-PRC-2026/00783, pbs-prc-2026/01362, PBS-PRC-2026/01740, PBS-PRC-2026/01743, PBS-PRC-2026/02449, PBS-PRC-2026/02837, PBS-PRC-2026/03980, PBS-PRC-2026/05465, PBS-PRC-2026/05973</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04869, NF 72, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/05757, FAT 87, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07068, NF 95, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07867, NF 105, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00783, FT 142, FL INFORMATICA LTDA, Valor ref. proc. pbs-prc-2026/01362, NF 54, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01740, NF 108, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01743, NF 161, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02449, NF 184, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02837, NF 254, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03980, NF 302, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05465, NF 352, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05973, NF 408, FL INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA MACBRAZ LTDA</t>
+          <t xml:space="preserve">FL INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.190.090/0001-70</t>
+          <t xml:space="preserve">08.542.800/0001-46</t>
         </is>
       </c>
       <c r="C366">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D366">
-        <v>35677.65</v>
+        <v>9913.73</v>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04869, PBS-PRC-2025/05757, PBS-PRC-2025/07068, PBS-PRC-2025/07867, PBS-PRC-2026/00783, PBS-PRC-2026/01362, PBS-PRC-2026/01740, PBS-PRC-2026/01743, PBS-PRC-2026/02449, PBS-PRC-2026/02837, PBS-PRC-2026/03980, PBS-PRC-2026/05465, PBS-PRC-2026/05973</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04869, NF 71, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/05757, FAT 86 , FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07068, NF 94, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07867, NF 104, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00783, FT 141, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01362, NF 53, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01740, NF 166, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01743, NF 164, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02449, NF 183, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02837, NF 253, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03980, NF 301, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05465, NF 350, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05973, NF 409, FL INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet, Taxas de condomínio</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t xml:space="preserve">WF TECNOLOGIA CIENTIFICA LTDA</t>
+          <t xml:space="preserve">FL INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.524.545/0001-71</t>
+          <t xml:space="preserve">08.542.800/0001-46</t>
         </is>
       </c>
       <c r="C367">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D367">
-        <v>35675.58</v>
+        <v>6637.42</v>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04869, PBS-PRC-2025/05757, PBS-PRC-2025/07068, PBS-PRC-2025/07867, PBS-PRC-2026/00783, PBS-PRC-2026/01362, PBS-PRC-2026/01740, PBS-PRC-2026/01743, PBS-PRC-2026/02449, PBS-PRC-2026/02837, PBS-PRC-2026/03980, PBS-PRC-2026/05465, PBS-PRC-2026/05973</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04869, NF 74, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/05757, FAT 85, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07068, NF 93, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07867, FAT 103, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00783, FT 140, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01362, NF 52, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01740, NF 106, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01743, NF 159, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02449, NF 182, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02837, NF 252, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03980, NF 300, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05465, NF 353, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05973, NF 410, FL INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMPIMAGEM-CENTRO DE DIAG.POR IMAGEM DE CAMP.GRANDE LTDA</t>
+          <t xml:space="preserve">FL INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.503.493/0001-08</t>
+          <t xml:space="preserve">08.542.800/0001-46</t>
         </is>
       </c>
       <c r="C368">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="D368">
-        <v>35614</v>
+        <v>6166.19</v>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04869, PBS-PRC-2025/07068, PBS-PRC-2025/07867, PBS-PRC-2026/00783, PBS-PRC-2026/01362, PBS-PRC-2026/01740, PBS-PRC-2026/01743, PBS-PRC-2026/02449, PBS-PRC-2026/02837, PBS-PRC-2026/03980, PBS-PRC-2026/05465, PBS-PRC-2026/05973</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04869, NF 73, FLINFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07068, NF 96, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07867, FAT 102, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00783, FT 143, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01362, NF 163, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01740, NF 109, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01743, NF 162, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02449, NF 185, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02837, NF 255, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03980, NF 303, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05465, NF 351, FL INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05973, NF 407, FL INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACHAKI COMERCIAL LTDA</t>
+          <t xml:space="preserve">FLECHA PHARMA DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.908.327/0001-46</t>
+          <t xml:space="preserve">46.116.412/0001-92</t>
         </is>
       </c>
       <c r="C369">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D369">
-        <v>34688</v>
+        <v>11388</v>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01200</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01200, NF 147, FLECHA PHARMA DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">FLEX CARDS SISTEMAS DE IDENTIFICACAO LTDA</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.614.288/0001-45</t>
+          <t xml:space="preserve">60.139.607/0001-89</t>
         </is>
       </c>
       <c r="C370">
         <v>2</v>
       </c>
       <c r="D370">
-        <v>34475</v>
+        <v>11035</v>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03207, PBS-PRC-2026/03604</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03207, NF 13066,FLEX CARDS SISTEMAS DE IDENTIFICACAO LTDA, Valor ref. proc. PBS-PRC-2026/03604, NF 13092,FLEX CARDS SISTEMAS DE IDENTIFICACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais Diversos</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
-          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">FLEXMED 2- COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.664.639/0001-28</t>
+          <t xml:space="preserve">49.060.404/0001-60</t>
         </is>
       </c>
       <c r="C371">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D371">
-        <v>33572.88</v>
+        <v>2302.5</v>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02552</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02552, NF 768, FLEXMED 2- COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DE ESTERILIZACAO CAMPINENSE LTDA</t>
+          <t xml:space="preserve">FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.163.069/0001-13</t>
+          <t xml:space="preserve">10.450.805/0001-90</t>
         </is>
       </c>
       <c r="C372">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="D372">
-        <v>33444.54</v>
+        <v>122637</v>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05216, PBS-PRC-2025/06076, PBS-PRC-2025/07253, PBS-PRC-2025/07643</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05216, NF 38236,FLUKKA FARMACIA DE MANIPULACAO LTDA, Valor ref. proc. PBS-PRC-2025/06076, NF 38570,FLUKKA FARMACIA DE MANIPULACAO LTDA, Valor ref. proc. PBS-PRC-2025/07253, NF 39160,FLUKKA FARMACIA DE MANIPULACAO LTDA, Valor ref. proc. PBS-PRC-2025/07643, NF 40502,FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t xml:space="preserve">BMA-BRASIL MARCAS ATACADISTA LTDA</t>
+          <t xml:space="preserve">FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.284.338/0001-83</t>
+          <t xml:space="preserve">10.450.805/0001-90</t>
         </is>
       </c>
       <c r="C373">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D373">
-        <v>33313.52</v>
+        <v>9895</v>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10239, PBS-PRC-2026/01176</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10239, NF 40270,FLUKKA FARMACIA DE MANIPULACAO LTDA, Valor ref. proc. PBS-PRC-2026/01176, NF 42006,FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAIMUNDO ADELMAR FONSECA PIRES</t>
+          <t xml:space="preserve">FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.526.979/0001-85</t>
+          <t xml:space="preserve">19.750.069/0001-60</t>
         </is>
       </c>
       <c r="C374">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D374">
-        <v>33065</v>
+        <v>17150.08</v>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08086, PBS-PRC-2025/08907, PBS-PRC-2025/08928, PBS-PRC-2025/08953, pbs-prc-2025/09192</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08086, NF 5152, FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2025/08907, NF 5162, FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2025/08928, NF 5163, FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2025/08953, NF 5164, FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA, Valor ref. proc. pbs-prc-2025/09192, NF 5196, FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRANMEDICA LTDA</t>
+          <t xml:space="preserve">FORMA MEDICAL COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.531.583/0001-97</t>
+          <t xml:space="preserve">32.218.962/0001-08</t>
         </is>
       </c>
       <c r="C375">
         <v>1</v>
       </c>
       <c r="D375">
-        <v>32980</v>
+        <v>628.35</v>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08076</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08076, NF 266, FORMA MEDICAL COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t xml:space="preserve">SR EQUIPAMENTOS E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">FORTE MIX COMERCIO E SERVICOS DO BRASIL LTDA -</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.757.876/0001-30</t>
+          <t xml:space="preserve">17.244.133/0001-06</t>
         </is>
       </c>
       <c r="C376">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D376">
-        <v>32160</v>
+        <v>72400</v>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05631</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05631, NF 4347, FORTE MIX COMERCIO E SERVICOS DO BRASIL LTDA -</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t xml:space="preserve">móveis e utensílios</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA</t>
+          <t xml:space="preserve">FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.857.922/0001-34</t>
+          <t xml:space="preserve">13.825.000/0001-72</t>
         </is>
       </c>
       <c r="C377">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="D377">
-        <v>31966.5</v>
+        <v>745863.78</v>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07531, PBS-PRC-2025/10606, PBS-PRC-2026/00089, PBS-PRC-2026/00862, PBS-PRC-2026/00903, PBS-PRC-2026/01244, PBS-PRC-2026/02382, PBS-PRC-2026/02391, PBS-PRC-2026/03960, PBS-PRC-2026/03961, PBS-PRC-2026/04225, PBS-PRC-2026/04692, PBS-PRC-2026/04693, PBS-PRC-2026/04694, PBS-PRC-2026/05260, PBS-PRC-2026/05261, PBS-PRC-2026/05263, PBS-PRC-2026/05482, PBS-PRC-2026/05551, PBS-PRC-2026/05552</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07531, NF 1173, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10606, NF 1203, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00089, NF 1240, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00862, NF 1275, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00903, NF 1239, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00903, NF 1278, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01244, NF 1313, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02382, NF 1316, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02382, NF 1344, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02391, NF 1385, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03960, NF 1415, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03961, NF 1416, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04225, NF 1429, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04692, NF 1458, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04693, NF 1459, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04694, NF 1460, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05260, NF 1480, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05261, NF 1481, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05263, NF 1482, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05482, NF 1491, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05551, NF 1501, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05552, NF 1502, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.706.033/0001-57</t>
+          <t xml:space="preserve">13.825.000/0001-72</t>
         </is>
       </c>
       <c r="C378">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D378">
-        <v>31629.26</v>
+        <v>414672.81</v>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09460, PBS-PRC-2025/09834, PBS-PRC-2025/09847, PBS-PRC-2025/10770, PBS-PRC-2025/10771, PBS-PRC-2025/10982, PBS-PRC-2025/11109, PBS-PRC-2026/00069, PBS-PRC-2026/00168, PBS-PRC-2026/00256, PBS-PRC-2026/01061, PBS-PRC-2026/01063, PBS-PRC-2026/01496, PBS-PRC-2026/01719, PBS-PRC-2026/01730, PBS-PRC-2026/02662, PBS-PRC-2026/02935, PBS-PRC-2026/03570, PBS-PRC-2026/04360, PBS-PRC-2026/04365, PBS-PRC-2026/04716, PBS-PRC-2026/05517, PBS-PRC-2026/06193</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09460, NF 1148, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09834, NF 1174, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09847, NF 1175, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10770, NF 1209, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10771, NF 1210, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10982, NF 1231, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11109, NF 1232, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00069, NF 1237, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00168, NF 1263, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00256, NF 1262, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01061, NF 1311, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01063, NF 1310, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01496, NF 1321, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01719, NF 1330, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01730, NF 1331, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02662, NF 1350, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02935, NF 1366, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03570, NF 1394, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04360, NF 1426, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04365, NF 1422, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04716, NF 1465, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04716, NF 1466, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05517, NF 1495, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06193, NF 1510,FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06193, NF 1511, FOUR MEDICAL COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
-          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
+          <t xml:space="preserve">FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.006.720/0001-92</t>
+          <t xml:space="preserve">47.110.418/0001-15</t>
         </is>
       </c>
       <c r="C379">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D379">
-        <v>31430</v>
+        <v>102329.6</v>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00349, PBS-PRC-2026/03540</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00349, NF 945, FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00349, NF 954, FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03540, NF 1127, FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03540, NF 1149, FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03540, NF 1150, FPMED DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+          <t xml:space="preserve">FRAN OLIVER COMERCIO DE FERRAMENTAS LTDA</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.790.382/0001-67</t>
+          <t xml:space="preserve">27.081.027/0001-02</t>
         </is>
       </c>
       <c r="C380">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D380">
-        <v>31360</v>
+        <v>12705.34</v>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06663</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06663, NF 3270, FRAN OLIVER COMERCIO DE FERRAMENTAS LTDA</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.729.178/0004-91</t>
+          <t xml:space="preserve">49.324.221/0008-80</t>
         </is>
       </c>
       <c r="C381">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D381">
-        <v>31067.53</v>
+        <v>177887.5</v>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09057, PBS-PRC-2025/09757, PBS-PRC-2025/09982</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09057, NF 86166,FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09757, NF 86165,FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09982, NF 86314,FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09982, NF 86328,FRESENIUS KABI BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELEVADORES SUPER LTDA</t>
+          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.474.174/0001-11</t>
+          <t xml:space="preserve">49.324.221/0008-80</t>
         </is>
       </c>
       <c r="C382">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D382">
-        <v>31053.04</v>
+        <v>128099.9</v>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06428, PBS-PRC-2025/10271, PBS-PRC-2025/10454</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06428, NF 83893,FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/10271, NF 264784, FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/10454, NF 86220,FRESENIUS KABI BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITALMED LTDA</t>
+          <t xml:space="preserve">FRESENIUS KABI BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.868.059/0001-88</t>
+          <t xml:space="preserve">49.324.221/0008-80</t>
         </is>
       </c>
       <c r="C383">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D383">
-        <v>30063.1</v>
+        <v>81450</v>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09759, PBS-PRC-2025/09820, PBS-PRC-2025/09991, PBS-PRC-2026/03026</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09759, NF 1880595, FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09820, NF 264699, FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2025/09991, NF 86329,FRESENIUS KABI BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03026, NF 1894481, FRESENIUS KABI BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, nutrição enteral, nutrição parenteral</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRADUAL COMERCIO E SERVICOS EIRELI</t>
+          <t xml:space="preserve">FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.040.718/0001-90</t>
+          <t xml:space="preserve">07.759.127/0001-38</t>
         </is>
       </c>
       <c r="C384">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D384">
-        <v>29880</v>
+        <v>39400</v>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/02801, PBS-PRC-2024/02809, PBS-PRC-2024/02810, PBS-PRC-2024/03082</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/02801, NF 1455, FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2024/02809, NF 1482, FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2024/02810, NF 1483, FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2024/03082, NF 1491, FULLTEC INDUSTRIA, COMERCIO E MANUTENCAO DE EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASCLE BRASIL LTDA</t>
+          <t xml:space="preserve">FUNDACAO PARAIBANA DE GESTAO EM SAUDE - PB SAUDE</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.911.309/0001-52</t>
+          <t xml:space="preserve">38.111.778/0001-40</t>
         </is>
       </c>
       <c r="C385">
         <v>1</v>
       </c>
       <c r="D385">
-        <v>29754</v>
+        <v>11650.34</v>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">20260078720139-00001</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor referente a BLOQUEIO-ORDEM JUDICIAL OFICIO 20260078720139-00001</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t xml:space="preserve">BJ COMERCIO DE ALIMENTOS LTDA</t>
+          <t xml:space="preserve">G. M. VALENCIA - PRODUTOS HOSPITALARES LIMITADA</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.227.808/0001-55</t>
+          <t xml:space="preserve">23.420.875/0001-48</t>
         </is>
       </c>
       <c r="C386">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D386">
-        <v>29622.58</v>
+        <v>5580</v>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10474</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10474, NF 6209, G. M. VALENCIA - PRODUTOS HOSPITALARES LIMITADA</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">G.L PHARMA LTDA</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.004.633/0001-18</t>
+          <t xml:space="preserve">51.766.846/0001-78</t>
         </is>
       </c>
       <c r="C387">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D387">
-        <v>29539.6</v>
+        <v>12173.5</v>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06242, PBS-PRC-2025/07830, PBS-PRC-2025/08111</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06242, NF 362, G.L PHARMA LTDA, Valor ref. proc. PBS-PRC-2025/07830, NF 377, G.L PHARMA LTDA, Valor ref. proc. PBS-PRC-2025/08111, NF 378, G.L PHARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+          <t xml:space="preserve">G.L PHARMA LTDA</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.282.018/0001-57</t>
+          <t xml:space="preserve">51.766.846/0001-78</t>
         </is>
       </c>
       <c r="C388">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D388">
-        <v>28745</v>
+        <v>1962.5</v>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09283</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09283, NF 376, G.L PHARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
-          <t xml:space="preserve">REDMED COMERCIO E LOCACAO EIRELI</t>
+          <t xml:space="preserve">G.L PHARMA LTDA</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.047.802/0001-07</t>
+          <t xml:space="preserve">51.766.846/0001-78</t>
         </is>
       </c>
       <c r="C389">
         <v>1</v>
       </c>
       <c r="D389">
-        <v>28396.49</v>
+        <v>1175.5</v>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10739</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10739, NF 405, G.L PHARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELENET - SERVICOS TECNICOS LTDA</t>
+          <t xml:space="preserve">G.O MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.502.112/0001-15</t>
+          <t xml:space="preserve">56.795.674/0001-84</t>
         </is>
       </c>
       <c r="C390">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D390">
-        <v>28308.16</v>
+        <v>6539.5</v>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06444</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06444, NF 3300, G.O MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
-          <t xml:space="preserve">M S M MULTIMARCAS LTDA</t>
+          <t xml:space="preserve">G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.940.205/0001-25</t>
+          <t xml:space="preserve">37.594.830/0001-02</t>
         </is>
       </c>
       <c r="C391">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D391">
-        <v>28000</v>
+        <v>2526</v>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11063, PBS-PRC-2025/11339, PBS-PRC-2026/00949, PBS-PRC-2026/00971</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11063, NF 374, G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA, Valor ref. proc. PBS-PRC-2025/11339, NF 453, G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA, Valor ref. proc. PBS-PRC-2026/00949, NF 538, G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA, Valor ref. proc. PBS-PRC-2026/00971, NF 614, G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica, serviços de internet</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
-          <t xml:space="preserve">RECCONM SERVICOS LTDA</t>
+          <t xml:space="preserve">G2 COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.163.182/0001-33</t>
+          <t xml:space="preserve">19.362.945/0001-81</t>
         </is>
       </c>
       <c r="C392">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D392">
-        <v>27682.18</v>
+        <v>13780.8</v>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08459, PBS-PRC-2025/09277, PBS-PRC-2026/00084</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08459, NF 3737, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/09277, NF 3788, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00084, NF 4138, G2 COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIDOR &amp; HEINECKE REPRESENTACOES COMERCIAIS LTDA</t>
+          <t xml:space="preserve">G2 COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.201.772/0001-00</t>
+          <t xml:space="preserve">19.362.945/0001-81</t>
         </is>
       </c>
       <c r="C393">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D393">
-        <v>27540</v>
+        <v>8336.5</v>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06233, PBS-PRC-2025/06295, PBS-PRC-2025/06636, PBS-PRC-2025/10380, PBS-PRC-2025/10589</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06233, NF 3604, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06295, NF 3603, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06636, NF 3643, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10380, NF 3982, G2 COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10589, NF 3929, G2 COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t xml:space="preserve">INJEX INDUSTRIAS CIRURGICAS LTDA</t>
+          <t xml:space="preserve">G7 MEDICA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t xml:space="preserve">59.309.302/0001-99</t>
+          <t xml:space="preserve">49.754.931/0001-74</t>
         </is>
       </c>
       <c r="C394">
         <v>1</v>
       </c>
       <c r="D394">
-        <v>27376</v>
+        <v>676.5</v>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00252</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00252, NF 1682, G7 MEDICA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
-          <t xml:space="preserve">APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
+          <t xml:space="preserve">GABRIEL NOGUEIRA DA SILVA</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.379.577/0001-20</t>
+          <t xml:space="preserve">***.832.784-**</t>
         </is>
       </c>
       <c r="C395">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D395">
-        <v>27300</v>
+        <v>148.09</v>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04240</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04240, RECIBO 26A 27/5/26, GABRIEL NOGUEIRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUTCARE LTDA</t>
+          <t xml:space="preserve">GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t xml:space="preserve">61.771.120/0001-87</t>
+          <t xml:space="preserve">42.092.374/0001-24</t>
         </is>
       </c>
       <c r="C396">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D396">
-        <v>26940</v>
+        <v>2890.2</v>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02428, PBS-PRC-2026/02439, PBS-PRC-2026/03168, PBS-PRC-2026/03170</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02428, NF 4942, GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02439, NF 4941, GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03168, NF 5403, GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03170, NF 4940, GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t xml:space="preserve">FESTMED COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.536.845/0001-80</t>
+          <t xml:space="preserve">42.092.374/0001-24</t>
         </is>
       </c>
       <c r="C397">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D397">
-        <v>26833</v>
+        <v>273.9</v>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00835</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00835, NF 4903, GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">GARFO &amp; CIA COMERCIO DE EQUIPAMENTOS PARA RESTAURANTES LTDA</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.775.313/0001-01</t>
+          <t xml:space="preserve">30.852.957/0001-27</t>
         </is>
       </c>
       <c r="C398">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D398">
-        <v>26530.1</v>
+        <v>3264.31</v>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06900</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06900, NF 7924, GARFO &amp; CIA COMERCIO DE EQUIPAMENTOS PARA RESTAURANTES LTDA</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Utensílios diversos</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIO-RAD LABORATORIOS BRASIL LTDA.</t>
+          <t xml:space="preserve">GB COMERCIO E DISTRIBUICAO LTDA</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.188.198/0006-81</t>
+          <t xml:space="preserve">10.782.385/0001-40</t>
         </is>
       </c>
       <c r="C399">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D399">
-        <v>26470.12</v>
+        <v>25155</v>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00740, PBS-PRC-2026/04943</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00740, NF 10451,GB COMERCIO E DISTRIBUICAO LTDA, Valor ref. proc. PBS-PRC-2026/04943, NF 710, GB COMERCIO E DISTRIBUICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
-          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
+          <t xml:space="preserve">GB COMERCIO E DISTRIBUICAO LTDA</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.590.728/0002-64</t>
+          <t xml:space="preserve">10.782.385/0001-40</t>
         </is>
       </c>
       <c r="C400">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D400">
-        <v>26401.5</v>
+        <v>6360</v>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02312</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02312, NF 10481,GB COMERCIO E DISTRIBUICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">GB COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.706.033/0001-57</t>
+          <t xml:space="preserve">39.967.316/0001-92</t>
         </is>
       </c>
       <c r="C401">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D401">
-        <v>26197</v>
+        <v>3645</v>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04943</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04943, NF 711, GB COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
-          <t xml:space="preserve">L3 SOFTWARE LTDA</t>
+          <t xml:space="preserve">GB COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.061.633/0001-17</t>
+          <t xml:space="preserve">39.967.316/0001-92</t>
         </is>
       </c>
       <c r="C402">
         <v>1</v>
       </c>
       <c r="D402">
-        <v>26000</v>
+        <v>1458</v>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04943</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04943, NF 712, GB COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMERSON AUDITORES E CONSULTORES S/S - AUDITORES INDEPENDENTES</t>
+          <t xml:space="preserve">GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.811.185/0001-94</t>
+          <t xml:space="preserve">00.029.372/0003-02</t>
         </is>
       </c>
       <c r="C403">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D403">
-        <v>25900</v>
+        <v>131601.32</v>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01654, PBS-PRC-2026/02088, PBS-PRC-2026/02139, PBS-PRC-2026/02247, PBS-PRC-2026/02292</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01654, NF 407021, GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE, Valor ref. proc. PBS-PRC-2026/02088, NF 407022, GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE, Valor ref. proc. PBS-PRC-2026/02139, NF 409882, GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE, Valor ref. proc. PBS-PRC-2026/02247, NF 1412471, GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE, Valor ref. proc. PBS-PRC-2026/02292, NF 1412446, GE HEALTHCARE DO BRASIL COMERCIO E SERVICOS PARA EQUIPAMENTOS MEDICO-HOSPITALARE</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
+          <t xml:space="preserve">GENESIS DA SILVA SANTOS FORTALEZA</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.549.603/0001-08</t>
+          <t xml:space="preserve">***.190.464-**</t>
         </is>
       </c>
       <c r="C404">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D404">
-        <v>25800</v>
+        <v>74.05</v>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, GENESIS DA SILVA SANTOS FORTALEZA</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
-          <t xml:space="preserve">ART MEDICAL PRODUTOS MEDICO-HOSPITALARES LTDA</t>
+          <t xml:space="preserve">GERBRA COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.217.117/0001-08</t>
+          <t xml:space="preserve">21.559.804/0001-03</t>
         </is>
       </c>
       <c r="C405">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D405">
-        <v>25720</v>
+        <v>2383.5</v>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02476</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02476, NF 14804,GERBRA COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t xml:space="preserve">MANANCIAL MEDICAL LTDA</t>
+          <t xml:space="preserve">GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.603.766/0001-29</t>
+          <t xml:space="preserve">40.978.912/0001-57</t>
         </is>
       </c>
       <c r="C406">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D406">
-        <v>25366.56</v>
+        <v>1103007.42</v>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09726, PBS-PRC-2025/10376, PBS-PRC-2025/11147, PBS-PRC-2026/01311, PBS-PRC-2026/01656, PBS-PRC-2026/02283, PBS-PRC-2026/03051, PBS-PRC-2026/03741</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09726, NF 202500000000021, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/10376, NF 202500000000022, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11147, NF 202600000000001, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01311, NF 202600000000005, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01656, NF 202600000000006, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02283, NF 2026000000007, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03051, NF 2026000000008, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03741, NF 2026000000025, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t xml:space="preserve">EQUIPMED COMERCIO DE PRODUTOS MEDICOS E SERVICOS DE MANUTENCAO EM MAQUINAS E APA</t>
+          <t xml:space="preserve">GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.778.725/0001-54</t>
+          <t xml:space="preserve">40.978.912/0001-57</t>
         </is>
       </c>
       <c r="C407">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D407">
-        <v>25344.9</v>
+        <v>275274</v>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00927</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00927, NF 202600000000003, GEST4 GESTAO EM SERVICOS MEDICOS E SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
-          <t xml:space="preserve">QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">GH SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.514.416/0001-02</t>
+          <t xml:space="preserve">32.898.665/0001-50</t>
         </is>
       </c>
       <c r="C408">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D408">
-        <v>25338</v>
+        <v>54054</v>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10546, PBS-PRC-2025/10744, PBS-PRC-2026/00449, PBS-PRC-2026/00849, PBS-PRC-2026/02090, PBS-PRC-2026/03310, PBS-PRC-2026/04482</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10546, NF 1000584, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10744, NF 1000594, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00449, NF 1000631, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00849, NF 1000623, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02090, NF 1000653, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03310, NF 1000677, GH SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04482, NF 1000714, GH SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
-          <t xml:space="preserve">MCR SISTEMAS E CONSULTORIA LTDA</t>
+          <t xml:space="preserve">GIGANTE RECEM NASCIDO LTDA.</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.198.254/0001-17</t>
+          <t xml:space="preserve">62.413.869/0001-15</t>
         </is>
       </c>
       <c r="C409">
         <v>1</v>
       </c>
       <c r="D409">
-        <v>25166.4</v>
+        <v>47046</v>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03121</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03121, NF 17404,GIGANTE RECEM NASCIDO LTDA.</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
-          <t xml:space="preserve">CONECTA HOSPITALAR COMERCIAL LTDA</t>
+          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.444.380/0001-35</t>
+          <t xml:space="preserve">56.982.062/0001-09</t>
         </is>
       </c>
       <c r="C410">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D410">
-        <v>25163.99</v>
+        <v>30684.8</v>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03987, PBS-PRC-2026/05011, PBS-PRC-2026/05093, PBS-PRC-2026/05165</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03987, NF 431, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05011, NF 514, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05093, NF 640, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05093, NF 641, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05165, NF 553, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.714.702/0001-00</t>
+          <t xml:space="preserve">56.982.062/0001-09</t>
         </is>
       </c>
       <c r="C411">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D411">
-        <v>25083.86</v>
+        <v>23030.32</v>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02399, PBS-PRC-2026/03062, PBS-PRC-2026/05011, PBS-PRC-2026/05093, PBS-PRC-2026/05116, PBS-PRC-2026/05165</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02399, NF 157, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03062, NF 330, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05011, NF 492, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05011, NF 512, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05093, NF 631, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05116, NF 632, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05165, NF 552, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
-          <t xml:space="preserve">FL INFORMATICA LTDA</t>
+          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.542.800/0001-46</t>
+          <t xml:space="preserve">56.982.062/0001-09</t>
         </is>
       </c>
       <c r="C412">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="D412">
-        <v>24819.65</v>
+        <v>17362.7</v>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04772, PBS-PRC-2026/05106, PBS-PRC-2026/05116, PBS-PRC-2026/1994</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04772, NF 554, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05106, NF 596, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05116, NF 642, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/1994, NF 215, GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO ESPECIALIZADO EM NUTRICAO ENTERAL E PARENTERAL - CENEP LTDA</t>
+          <t xml:space="preserve">GIRO PAGAMENTOS E TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.687.725/0002-43</t>
+          <t xml:space="preserve">23.041.219/0001-34</t>
         </is>
       </c>
       <c r="C413">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D413">
-        <v>24794.34</v>
+        <v>222.9</v>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02568</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. , DOC 4cf3816b9e154be, GIRO PAGAMENTOS E TECNOLOGIA LTDA, Valor ref. proc. , DOC 6331f5b6db77441, GIRO PAGAMENTOS E TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIAMED LATINO AMERICA S.A</t>
+          <t xml:space="preserve">GLOBAL COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t xml:space="preserve">71.015.853/0001-45</t>
+          <t xml:space="preserve">17.892.706/0001-08</t>
         </is>
       </c>
       <c r="C414">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D414">
-        <v>24694.28</v>
+        <v>702</v>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06494, PBS-PRC-2025/06585, PBS-PRC-2025/07360</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06494, NF 3123, GLOBAL COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/06585, NF 3165, GLOBAL COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/07360, NF 3159, GLOBAL COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
-          <t xml:space="preserve">THAYRINE SILVA FERREIRA</t>
+          <t xml:space="preserve">GOLDMED IMPORTACAO DE PRODUTOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t xml:space="preserve">18.491.735/0001-20</t>
+          <t xml:space="preserve">28.215.470/0001-91</t>
         </is>
       </c>
       <c r="C415">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D415">
-        <v>24500</v>
+        <v>4399</v>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02292, PBS-PRC-2025/02307</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02292, NF 4400, GOLDMED IMPORTACAO DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/02307, NF 4206, GOLDMED IMPORTACAO DE PRODUTOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES EIRELI</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.722.296/0001-17</t>
+          <t xml:space="preserve">05.267.928/0001-50</t>
         </is>
       </c>
       <c r="C416">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D416">
-        <v>24245.74</v>
+        <v>95568.58</v>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/02976</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/02976, NFS 20022E 20023, GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES EIRELI</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+          <t xml:space="preserve">GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.376.690/0001-90</t>
+          <t xml:space="preserve">05.267.928/0006-65</t>
         </is>
       </c>
       <c r="C417">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D417">
-        <v>24150</v>
+        <v>139908.56</v>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04256, PBS-PRC-2025/06808, PBS-PRC-2025/08634, PBS-PRC-2025/09447, PBS-PRC-2025/09770, PBS-PRC-2025/10111, PBS-PRC-2025/10190, PBS-PRC-2026/00027, PBS-PRC-2026/03491</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04256, NF 22811,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/06808, NF 23339,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/08634, NF 23604,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09447, NF 23757,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09770, NF 23887,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10111, NF 24085,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10190, NF 23453,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00027, NF 24627,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03491, NF 25661,GOLDMEDIC PRODUTOS MEDICOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">GPB SOLUCOES EMPRESARIAS LTDA</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t xml:space="preserve">56.982.062/0001-09</t>
+          <t xml:space="preserve">57.927.269/0001-35</t>
         </is>
       </c>
       <c r="C418">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D418">
-        <v>24008.61</v>
+        <v>19300</v>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03133</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03133, NF 240, GPB SOLUCOES EMPRESARIAS LTDA</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
-          <t xml:space="preserve">METAL FORTE DO BRASIL LTDA</t>
+          <t xml:space="preserve">GRADUAL COMERCIO E SERVICOS EIRELI</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.448.563/0001-76</t>
+          <t xml:space="preserve">12.040.718/0001-90</t>
         </is>
       </c>
       <c r="C419">
         <v>1</v>
       </c>
       <c r="D419">
-        <v>24000</v>
+        <v>29880</v>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02239</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02239, NF 22867,GRADUAL COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+          <t xml:space="preserve">GRAFICA E EDITORA MUNDO LTDA</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.160.019/0001-44</t>
+          <t xml:space="preserve">28.419.352/0001-03</t>
         </is>
       </c>
       <c r="C420">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D420">
-        <v>23695.16</v>
+        <v>18480</v>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02303, PBS-PRC-2026/04498</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02303, NF 1926, GRAFICA E EDITORA MUNDO LTDA, Valor ref. proc. PBS-PRC-2026/04498, NF 1991, GRAFICA E EDITORA MUNDO LTDA</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
-          <t xml:space="preserve">NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
+          <t xml:space="preserve">GRAFICA E EDITORA MUNDO LTDA</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.012.086/0001-87</t>
+          <t xml:space="preserve">28.419.352/0001-03</t>
         </is>
       </c>
       <c r="C421">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D421">
-        <v>22965</v>
+        <v>9072</v>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04498</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04498, NF 1990, GRAFICA E EDITORA MUNDO LTDA</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMAGUEDES COMÉRCIO DE PRODUTOS FARMACÊUTICOS, MÉDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">GRANMEDICA LTDA</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.160.290/0001-42</t>
+          <t xml:space="preserve">37.531.583/0001-97</t>
         </is>
       </c>
       <c r="C422">
         <v>1</v>
       </c>
       <c r="D422">
-        <v>22886</v>
+        <v>32980</v>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00753</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00753, NF 4814, GRANMEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t xml:space="preserve">MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">GRANMEDICA LTDA</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.968.926/0001-63</t>
+          <t xml:space="preserve">37.531.583/0001-97</t>
         </is>
       </c>
       <c r="C423">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D423">
-        <v>22826.8</v>
+        <v>1585</v>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01713</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01713, NF 4845, GRANMEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEALTH NUTRICAO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">GRIFOLS BRASIL LTDA</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.657.870/0001-94</t>
+          <t xml:space="preserve">02.513.899/0001-71</t>
         </is>
       </c>
       <c r="C424">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D424">
-        <v>22630.19</v>
+        <v>314557.85</v>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08323, PBS-PRC-2025/09888, PBS-PRC-2025/10518, PBS-PRC-2025/10885, PBS-PRC-2025/10886, PBS-PRC-2025/11248, PBS-PRC-2026/01359, PBS-PRC-2026/01714, PBS-PRC-2026/02179, PBS-PRC-2026/02967, PBS-PRC-2026/03800, PBS-PRC-2026/03970, PBS-PRC-2026/04012, PBS-PRC-2026/06164</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08323, NF 40432,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/09888, NF 42281,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/10518, NF 44026,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/10885, NF 44785,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/10886, NF 44793,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/11248, NF 45877,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/01359, NF 48864,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/01714, NF 46332,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/02179, NF 49646,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/02967, NF 52310,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03800, NF 53993,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03970, NF 53998,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04012, NF 54505,GRIFOLS BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/06164, NF 57576,GRIFOLS BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRIME TECH COMERCIO DE ELETRONICOS LTDA</t>
+          <t xml:space="preserve">GRIFOLS BRASIL LTDA</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.882.699/0001-21</t>
+          <t xml:space="preserve">02.513.899/0001-71</t>
         </is>
       </c>
       <c r="C425">
         <v>1</v>
       </c>
       <c r="D425">
-        <v>22600</v>
+        <v>200</v>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02534</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02534, NF 50551,GRIFOLS BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANVAR MEDICINA E SAUDE LTDA</t>
+          <t xml:space="preserve">GRUTORAX GRUPO PARAIBANO DE TORAX LTDA</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.675.538/0001-74</t>
+          <t xml:space="preserve">13.398.815/0001-12</t>
         </is>
       </c>
       <c r="C426">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D426">
-        <v>22445.12</v>
+        <v>649792.81</v>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08968, PBS-PRC-2025/10100, PBS-PRC-2025/10972, PBS-PRC-2025/11104, PBS-PRC-2026/02231, PBS-PRC-2026/02432, PBS-PRC-2026/03082, PBS-PRC-2026/03465, PBS-PRC-2026/03893, PBS-PRC-2026/04293</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08968, NF 1006180, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2025/10100, NF 1006227, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2025/10972, NF 1006248, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2025/11104, NF 1006228, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/02231, NF 1006372, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/02432, NF 1006371, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/03082, NF 1006450, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/03465, NF 1006452, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/03893, NF 1006507, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA, Valor ref. proc. PBS-PRC-2026/04293, NF 1006468, GRUTORAX GRUPO PARAIBANO DE TORAX LTDA</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t xml:space="preserve">JP COMERCIO LTDA</t>
+          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.674.889/0001-03</t>
+          <t xml:space="preserve">43.079.815/0001-10</t>
         </is>
       </c>
       <c r="C427">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D427">
-        <v>22293.6</v>
+        <v>8310</v>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03533, PBS-PRC-2025/08569, PBS-PRC-2025/09293, PBS-PRC-2026/00076, PBS-PRC-2026/00517</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03533, NF 1894, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/08569, NF 1686, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/09293, NF 1708, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/00076, NF 2086, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/00517, NF 2243, GTESTE TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
-          <t xml:space="preserve">FENIX DISTRIBUIDORA DE PRODUTOS HOSPITALARES E MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t xml:space="preserve">55.256.178/0001-90</t>
+          <t xml:space="preserve">43.079.815/0001-10</t>
         </is>
       </c>
       <c r="C428">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D428">
-        <v>21758.9</v>
+        <v>3515.92</v>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2022/00793, PBS-PRC-2025/05535, PBS-PRC-2025/07220, PBS-PRC-2025/07239</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2022/00793, NF 3866, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/05535, NF 1211, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/07220, NF 1212, GTESTE TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/07239, NF 1390, GTESTE TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Sistema de Gestão Adm. e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
-          <t xml:space="preserve">R S DOS SANTOS COMERCIO EIRELI</t>
+          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.204.103/0001-50</t>
+          <t xml:space="preserve">43.079.815/0001-10</t>
         </is>
       </c>
       <c r="C429">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D429">
-        <v>21676.48</v>
+        <v>1662</v>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01613</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01613, NF 2394, GTESTE TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
-          <t xml:space="preserve">CATARINENSE HOSPITALAR LTDA</t>
+          <t xml:space="preserve">HALEX ISTAR INDUSTRIA FARMACEUTICA SA</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.518.891/0001-39</t>
+          <t xml:space="preserve">01.571.702/0001-98</t>
         </is>
       </c>
       <c r="C430">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D430">
-        <v>21560</v>
+        <v>121338.6</v>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10487, PBS-PRC-2025/10523, PBS-PRC-2025/10598, PBS-PRC-2026/00895, PBS-PRC-2026/00915</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10487, NF 448747, HALEX ISTAR INDUSTRIA FARMACEUTICA SA, Valor ref. proc. PBS-PRC-2025/10523, NF 448409, HALEX ISTAR INDUSTRIA FARMACEUTICA SA, Valor ref. proc. PBS-PRC-2025/10598, NF 448988, HALEX ISTAR INDUSTRIA FARMACEUTICA SA, Valor ref. proc. PBS-PRC-2026/00895, NF 448831, HALEX ISTAR INDUSTRIA FARMACEUTICA SA, Valor ref. proc. PBS-PRC-2026/00915, NF 448832, HALEX ISTAR INDUSTRIA FARMACEUTICA SA</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
-          <t xml:space="preserve">CATARINENSE HOSPITALAR LTDA</t>
+          <t xml:space="preserve">HAND LIFE SUPRIMENTOS MEDICOS E FISIOTERAPICOS LTDA</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.518.891/0001-39</t>
+          <t xml:space="preserve">07.590.023/0001-42</t>
         </is>
       </c>
       <c r="C431">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D431">
-        <v>21418</v>
+        <v>36290</v>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03014</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03014, NF 4754, HAND LIFE SUPRIMENTOS MEDICOS E FISIOTERAPICOS LTDA, Valor ref. proc. PBS-PRC-2025/03014, NF 4755, HAND LIFE SUPRIMENTOS MEDICOS E FISIOTERAPICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRAL DAS FRALDAS DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.436.406/0001-05</t>
+          <t xml:space="preserve">05.000.571/0001-40</t>
         </is>
       </c>
       <c r="C432">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D432">
-        <v>21113</v>
+        <v>156500</v>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08839, PBS-PRC-2025/09729, PBS-PRC-2025/11221, PBS-PRC-2026/00209, PBS-PRC-2026/00937, PBS-PRC-2026/02098, PBS-PRC-2026/02978, PBS-PRC-2026/03636, PBS-PRC-2026/04632, PBS-PRC-2026/05601, PBS-PRC-2026/06437</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08839, NF 1004475, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09729, NF 1004497, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11221, NF 1004514, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00209, NF 1004540, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00937, NF 1004554, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02098, NF 1004575, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02978, NF 1004593, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03636, NF 1004642, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04632, NF 1004668, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05601, NF 1004712, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06437, NF 1004731, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA</t>
+          <t xml:space="preserve">HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.829.339/0001-09</t>
+          <t xml:space="preserve">05.000.571/0001-40</t>
         </is>
       </c>
       <c r="C433">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D433">
-        <v>20700</v>
+        <v>125000</v>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02260, PBS-PRC-2026/03146, PBS-PRC-2026/03603, PBS-PRC-2026/05049</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02260, NF 1004573, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03146, NF 1004594, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03603, NF 1004641, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA, Valor ref. proc. PBS-PRC*2026/05049, NF 1004667, HBL - VENDAS E SERVICOS DE ARTIGOS MEDICOS E ORTOPEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t xml:space="preserve">ACHEAKI COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.609.814/0001-30</t>
+          <t xml:space="preserve">20.873.342/0001-23</t>
         </is>
       </c>
       <c r="C434">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D434">
-        <v>20400</v>
+        <v>19270.02</v>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08003, PBS-PRC-2026/03592, PBS-PRC-2026/03599</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08003, NF 34192,HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI, Valor ref. proc. PBS-PRC-2026/03592, NF 39040,HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI, Valor ref. proc. PBS-PRC-2026/03599, NF 39037,HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, material de expediente, Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEGANET TELECOM SERVICOS DE COMUNICACAO MULTIMIDIA LTDA</t>
+          <t xml:space="preserve">HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.395.336/0001-00</t>
+          <t xml:space="preserve">20.873.342/0001-23</t>
         </is>
       </c>
       <c r="C435">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D435">
-        <v>20260</v>
+        <v>1218</v>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08293, PBS-PRC-2026/01608</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08293, NF 34764,HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI, Valor ref. proc. PBS-PRC-2026/01608, NF 37592,HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t xml:space="preserve">PANIFICADORA BASILIO LTDA</t>
+          <t xml:space="preserve">HEALTH DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.799.421/0001-24</t>
+          <t xml:space="preserve">35.472.743/0001-49</t>
         </is>
       </c>
       <c r="C436">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D436">
-        <v>20197.71</v>
+        <v>40641</v>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02413</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02413, NF 11343,HEALTH DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t xml:space="preserve">RR PANIFICADORA LTDA</t>
+          <t xml:space="preserve">HEALTH MED ATACADO LTDA</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.693.461/0001-36</t>
+          <t xml:space="preserve">17.071.690/0001-72</t>
         </is>
       </c>
       <c r="C437">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="D437">
-        <v>20189.4</v>
+        <v>1354.34</v>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05829</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05829, NF 16713,HEALTH MED ATACADO LTDA</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
-          <t xml:space="preserve">TELEFLEX MEDICAL BRASIL LTDA</t>
+          <t xml:space="preserve">HEALTH NUTRICAO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.089.071/0001-99</t>
+          <t xml:space="preserve">27.657.870/0001-94</t>
         </is>
       </c>
       <c r="C438">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D438">
-        <v>20125</v>
+        <v>47222.4</v>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07524, PBS-PRC-2026/01382, PBS-PRC-2026/01389, PBS-PRC-2026/03257</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07524, NF 5284, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01382, NF 5329, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01389, NF 5334, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03257, NF 5599, HEALTH NUTRICAO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">HEALTH NUTRICAO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.948.769/0001-12</t>
+          <t xml:space="preserve">27.657.870/0001-94</t>
         </is>
       </c>
       <c r="C439">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D439">
-        <v>19937.47</v>
+        <v>34880.59</v>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06721, PBS-PRC-2025/08441, PBS-PRC-2025/09471, PBS-PRC-2025/09643, PBS-PRC-2025/09803, PBS-PRC-2025/09804, PBS-PRC-2026/00582, PBS-PRC-2026/02995</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06721, NF 5273, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08441, NF 5380, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09471, NF 5422, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09643, NF 5405, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09803, NF 5450, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09804, NF 5449, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00582, NF 5524, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02995, NF 5606, HEALTH NUTRICAO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRURGICA MEDINE LTDA</t>
+          <t xml:space="preserve">HEALTH NUTRICAO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.975.411/0001-42</t>
+          <t xml:space="preserve">27.657.870/0001-94</t>
         </is>
       </c>
       <c r="C440">
         <v>2</v>
       </c>
       <c r="D440">
-        <v>19900</v>
+        <v>7814.4</v>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07682, PBS-PRC-2026/03413</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07682, NF 5281, HEALTH NUTRICAO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03413, NF 5595, HEALTH NUTRICAO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
-          <t xml:space="preserve">INNOVAKIR IMPORTACAO EM SAUDE LTDA</t>
+          <t xml:space="preserve">HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t xml:space="preserve">39.509.826/0001-16</t>
+          <t xml:space="preserve">42.004.633/0001-18</t>
         </is>
       </c>
       <c r="C441">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D441">
-        <v>19797</v>
+        <v>70413</v>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07121, PBS-PRC-2025/07638, PBS-PRC-2026/00697, PBS-PRC-2026/02941</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07121, NF 2473, HEART MEDICAL MATERIAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07638, NF 2488, HEART MEDICAL MATERIAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00697, NF 2728, HEART MEDICAL MATERIAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02941, NF 3037, HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOP MED IMPORTACAO E DISTRIBUICAO LTDA</t>
+          <t xml:space="preserve">HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.172.836/0001-90</t>
+          <t xml:space="preserve">42.004.633/0001-18</t>
         </is>
       </c>
       <c r="C442">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D442">
-        <v>19740</v>
+        <v>61585.48</v>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04942</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04942, NF 3123, HEART MEDICAL MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t xml:space="preserve">TS COMERCIAL DE MEDICAMENTOS E REPRESENTAÇÃO LTDA</t>
+          <t xml:space="preserve">HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.077.211/0001-34</t>
+          <t xml:space="preserve">51.714.290/0001-76</t>
         </is>
       </c>
       <c r="C443">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D443">
-        <v>19404</v>
+        <v>1784389.35</v>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10013, PBS-PRC-2025/10698, PBS-PRC-2025/11276, PBS-PRC-2025/11277, PBS-PRC-2026/00617, PBS-PRC-2026/00687, PBS-PRC-2026/01696, PBS-PRC-2026/01895, PBS-PRC-2026/02456, PBS-PRC-2026/02499, PBS-PRC-2026/03378, PBS-PRC-2026/03558, PBS-PRC-2026/04103, PBS-PRC-2026/04146, PBS-PRC-2026/04962</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10013, NF 202500000000022, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2025/10698, NF 202500000000021, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2025/11276, NF 202600000000001, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2025/11277, NF 202600000000002, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/00617, NF 202600000000003, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/00687, NF 202600000000004, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/01696, NF 202600000000006, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/01895, NF 202600000000005, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/02456, NF 202600000000007/1, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/02499, NF 202600000000009, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/03378, NF 2026000000010, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/03558, NF 2026000000011, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/04103, NF 2026000000012, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/04146, NF 2026000000013, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA, Valor ref. proc. PBS-PRC-2026/04962, NF 2026000000014, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t xml:space="preserve">GPB SOLUCOES EMPRESARIAS LTDA</t>
+          <t xml:space="preserve">HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t xml:space="preserve">57.927.269/0001-35</t>
+          <t xml:space="preserve">51.714.290/0001-76</t>
         </is>
       </c>
       <c r="C444">
         <v>1</v>
       </c>
       <c r="D444">
-        <v>19300</v>
+        <v>132000</v>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04941</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04941, NF 2026000000015, HEART PROCEDIMENTOS EM CARDIOLOGIA INTERVENCIONISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
-          <t xml:space="preserve">HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
+          <t xml:space="preserve">HIPERCLIN SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.873.342/0001-23</t>
+          <t xml:space="preserve">43.911.804/0001-55</t>
         </is>
       </c>
       <c r="C445">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D445">
-        <v>19270.02</v>
+        <v>4700</v>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03015</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03015, NF 1001826, HIPERCLIN SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
+          <t xml:space="preserve">HIPERDENTAL EQUIPAMENTOS ODONTOMEDICOS LTDA</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.777.136/0001-79</t>
+          <t xml:space="preserve">55.240.499/0001-04</t>
         </is>
       </c>
       <c r="C446">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D446">
-        <v>18880.84</v>
+        <v>407.7</v>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06989</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06989, NF 83, HIPERDENTAL EQUIPAMENTOS ODONTOMEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t xml:space="preserve">SM CONSTRUCAO E ENGENHARIA LTDA</t>
+          <t xml:space="preserve">HIPROMED-MORIAH COMERCIO, IMPORTACAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t xml:space="preserve">33.526.389/0001-62</t>
+          <t xml:space="preserve">32.311.246/0001-70</t>
         </is>
       </c>
       <c r="C447">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D447">
-        <v>18600</v>
+        <v>3130</v>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10026</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10026, NF 14626,HIPROMED-MORIAH COMERCIO, IMPORTACAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAFICA E EDITORA MUNDO LTDA</t>
+          <t xml:space="preserve">HODFARMA LTDA</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.419.352/0001-03</t>
+          <t xml:space="preserve">38.328.833/0001-59</t>
         </is>
       </c>
       <c r="C448">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D448">
-        <v>18480</v>
+        <v>6300</v>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03311</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03311, NF 193, HODFARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
-          <t xml:space="preserve">R DOS SANTOS COMERCIAL LTDA</t>
+          <t xml:space="preserve">HOSPDROGAS COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.432.500/0001-70</t>
+          <t xml:space="preserve">08.774.906/0001-75</t>
         </is>
       </c>
       <c r="C449">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D449">
-        <v>18458.52</v>
+        <v>91982.4</v>
       </c>
       <c r="E449" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09998, PBS-PRC-2025/09999</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09998, NF 150808, HOSPDROGAS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2025/09999, NF 151261, HOSPDROGAS COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
+          <t xml:space="preserve">HOSPDROGAS COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.172.202/0001-25</t>
+          <t xml:space="preserve">08.774.906/0001-75</t>
         </is>
       </c>
       <c r="C450">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D450">
-        <v>18352</v>
+        <v>56951.99</v>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06717</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06717, NF 149278, HOSPDROGAS COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t xml:space="preserve">soro</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
+          <t xml:space="preserve">HOSPITALMED LTDA</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.753.111/0001-53</t>
+          <t xml:space="preserve">29.868.059/0001-88</t>
         </is>
       </c>
       <c r="C451">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D451">
-        <v>18200</v>
+        <v>45900.4</v>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06795, PBS-PRC-2025/07792, PBS-PRC-2025/07797, PBS-PRC-2025/11193, PBS-PRC-2026/03804</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06795, NF 14814,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/07792, NF 14819,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/07797, NF 14823,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/11193, NF 14857,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2026/03804, NF 15013,HOSPITALMED LTDA</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO DO BRASIL SA</t>
+          <t xml:space="preserve">HOSPITALMED LTDA</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t xml:space="preserve">202404127</t>
+          <t xml:space="preserve">29.868.059/0001-88</t>
         </is>
       </c>
       <c r="C452">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D452">
-        <v>18061.78</v>
+        <v>30063.1</v>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06799, PBS-PRC-2025/06804, PBS-PRC-2025/07538</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06799, NF 14729,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/06804, NF 14822,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/07538, NF 14862,HOSPITALMED LTDA</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+          <t xml:space="preserve">HOSPITALMED LTDA</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.061.199/0001-82</t>
+          <t xml:space="preserve">29.868.059/0001-88</t>
         </is>
       </c>
       <c r="C453">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D453">
-        <v>18037.81</v>
+        <v>3315.6</v>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05700, PBS-PRC-2025/06591, PBS-PRC-2025/07772</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05700, NF 14672,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/06591, NF 14813,HOSPITALMED LTDA, Valor ref. proc. PBS-PRC-2025/07772, NF 14880,HOSPITALMED LTDA</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604367</t>
+          <t xml:space="preserve">07.199.135/0001-77</t>
         </is>
       </c>
       <c r="C454">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D454">
-        <v>17757.32</v>
+        <v>52844.76</v>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09002, PBS-PRC-2025/09053, PBS-PRC-2025/11201, PBS-PRC-2025/11258, PBS-PRC-2026/02918, PBS-PRC-2026/02945, PBS-PRC-2026/06710</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09002, NF 20235,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09053, NF 20238,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11201, NF 20248,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11258, NF 20388,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02918, NF 20833,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02945, NF 20818,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/06710, NF 21370,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
-          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.520.483/0001-34</t>
+          <t xml:space="preserve">07.199.135/0001-77</t>
         </is>
       </c>
       <c r="C455">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D455">
-        <v>17526</v>
+        <v>4296</v>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02930, PBS-PRC-2026/06719</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02930, NF 20819,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/06719, NF 21371,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASCLEPIOS EQUIPAMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t xml:space="preserve">33.068.320/0001-32</t>
+          <t xml:space="preserve">07.199.135/0001-77</t>
         </is>
       </c>
       <c r="C456">
         <v>1</v>
       </c>
       <c r="D456">
-        <v>17400</v>
+        <v>1315.25</v>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08976</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08976, NF 20236,HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
+          <t xml:space="preserve">HPF SURGICAL LTDA</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.549.603/0001-08</t>
+          <t xml:space="preserve">68.532.076/0002-82</t>
         </is>
       </c>
       <c r="C457">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D457">
-        <v>17200</v>
+        <v>36108</v>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09351</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09351, NF 343796, HPF SURGICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORLIMP COMERCIO E DISTRIBUICAO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA</t>
+          <t xml:space="preserve">HSIC COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.750.069/0001-60</t>
+          <t xml:space="preserve">57.656.147/0001-51</t>
         </is>
       </c>
       <c r="C458">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D458">
-        <v>17150.08</v>
+        <v>4289</v>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02654</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02654, NF 150, HSIC COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t xml:space="preserve">JL PRODUTOS ALIMENTICIOS EIRELI</t>
+          <t xml:space="preserve">HTS - TECNOLOGIA EM SAUDE COMERCIO IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.960.546/0001-12</t>
+          <t xml:space="preserve">66.437.831/0001-33</t>
         </is>
       </c>
       <c r="C459">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D459">
-        <v>17086.8</v>
+        <v>21887</v>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04306</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04306, NF 246492, HTS - TECNOLOGIA EM SAUDE COMERCIO IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO DO BRASIL SA</t>
+          <t xml:space="preserve">HTS - TECNOLOGIA EM SAUDE COMERCIO IMPORTACAO E EXPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t xml:space="preserve">202502434</t>
+          <t xml:space="preserve">66.437.831/0001-33</t>
         </is>
       </c>
       <c r="C460">
         <v>1</v>
       </c>
       <c r="D460">
-        <v>17050.89</v>
+        <v>9162</v>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04306</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04306, NF 246491, HTS - TECNOLOGIA EM SAUDE COMERCIO IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.681.325/0001-57</t>
+          <t xml:space="preserve">00.304.559/0003-77</t>
         </is>
       </c>
       <c r="C461">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="D461">
-        <v>17022</v>
+        <v>368577.42</v>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03825, PBS-PRC-2025/05079, PBS-PRC-2025/06017, PBS-PRC-2025/06522, PBS-PRC-2025/06597, PBS-PRC-2025/06599, PBS-PRC-2025/07783, PBS-PRC-2025/07794, PBS-PRC-2025/09241, PBS-PRC-2025/09290, PBS-PRC-2025/09826, PBS-PRC-2025/10005, PBS-PRC-2025/10566, PBS-PRC-2025/10577, PBS-PRC-2025/11265, PBS-PRC-2025/11292, PBS-PRC-2026/00138, PBS-PRC-2026/00215, PBS-PRC-2026/00223, PBS-PRC-2026/00705, PBS-PRC-2026/01156, PBS-PRC-2026/02214, PBS-PRC-2026/03267, PBS-PRC-2026/03828, PBS-PRC-2026/05690</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03825, NF 489, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2025/05079, NF 4631, HUNTER CIENTIFICA COMERCIAL E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06017, NF 4639, HUNTER CIENTIFICA COMERCIAL E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06522, NF 4667, HUNTER CIENTIFICA COMERCIAL E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/06597, NF 1000076, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/06599, NF 1000077, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/07783, NF 1000080, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/07794, NF 1000081, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/09241, NF 1000084, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/09290, NF 1000083, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/09826, NF 550, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10005, NF 552, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10566, NF 1000087, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2025/10577, NF 1000086, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/11265, NF 1000090, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2025/11292, NF 1000089, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/00138, NF 571, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/00215, NF 1000094, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/00223, NF 1000095, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/00705, NF 1000096, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/01156, NF 1000098, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/02214, NF 1000100, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03267, NF 1000101, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03828, NF 1000105, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/05690, NF 641, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos, Material Medico Hospitalar - OPME SUS, Outros Serviços de Terceiros Pessoa Jurídica, Peças e Acessórios de Reposição para Equipamentos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.664.639/0001-28</t>
+          <t xml:space="preserve">00.304.559/0003-77</t>
         </is>
       </c>
       <c r="C462">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D462">
-        <v>16921.71</v>
+        <v>100471.7</v>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08338, PBS-PRC-2025/09622, PBS-PRC-2026/00010, PBS-PRC-2026/01513, PBS-PRC-2026/03391, PBS-PRC-2026/05855</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08338, NF 555, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2025/09622, NF 551, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/00010, NF 566, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/01513, NF 576, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03391, NF 616, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/05855, NF 635, HUNTER CIENTIFICA COMERCIAL E SERVI OS LTDA</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t xml:space="preserve">FLECHA PHARMA DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.116.412/0001-92</t>
+          <t xml:space="preserve">00.304.559/0003-77</t>
         </is>
       </c>
       <c r="C463">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D463">
-        <v>16892.2</v>
+        <v>3964</v>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10882, PBS-PRC-2026/03054, PBS-PRC-2026/03179, PBS-PRC-2026/03225</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10882, NF 534, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03054, NF 598, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03179, NF 554, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03225, NF 603, HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
+          <t xml:space="preserve">I. S. COSTA CENTRAL TELEMEDICINA LTDA</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.777.136/0001-79</t>
+          <t xml:space="preserve">18.031.325/0001-05</t>
         </is>
       </c>
       <c r="C464">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D464">
-        <v>16851.67</v>
+        <v>253610.28</v>
       </c>
       <c r="E464" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04833, PBS-PRC-2026/04863</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04833, NF 65358,I. S. COSTA CENTRAL TELEMEDICINA LTDA, Valor ref. proc. PBS-PRC-2026/04863, NF 64095,I. S. COSTA CENTRAL TELEMEDICINA LTDA</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA</t>
+          <t xml:space="preserve">I. S. COSTA CENTRAL TELEMEDICINA LTDA</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.206.647/0001-13</t>
+          <t xml:space="preserve">18.031.325/0001-05</t>
         </is>
       </c>
       <c r="C465">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D465">
-        <v>16753.8</v>
+        <v>108372</v>
       </c>
       <c r="E465" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08119</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08119, NF 49737,I. S. COSTA CENTRAL TELEMEDICINA LTDA</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t xml:space="preserve">EQUIMED EQUIPAMENTOS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ICARAI DO BRASIL INDUSTRIA QUIMICA LTDA</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.408.899/0001-59</t>
+          <t xml:space="preserve">17.545.961/0001-84</t>
         </is>
       </c>
       <c r="C466">
         <v>1</v>
       </c>
       <c r="D466">
-        <v>16718.95</v>
+        <v>4194</v>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01016</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01016, NF 5836, ICARAI DO BRASIL INDUSTRIA QUIMICA LTDA</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">ICP CIENTIFICA PRODUTOS PARA LABORATORIOS LTDA</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.914.690/0001-10</t>
+          <t xml:space="preserve">19.026.964/0001-37</t>
         </is>
       </c>
       <c r="C467">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D467">
-        <v>16673.7</v>
+        <v>4061.5</v>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08010</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08010, NF 3982, ICP CIENTIFICA PRODUTOS PARA LABORATORIOS LTDA</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+          <t xml:space="preserve">IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.065.614/0001-38</t>
+          <t xml:space="preserve">28.145.496/0001-00</t>
         </is>
       </c>
       <c r="C468">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D468">
-        <v>16656</v>
+        <v>10456</v>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05616, PBS-PRC-2025/05617, PBS-PRC-2025/06561, PBS-PRC-2025/08699, PBS-PRC-2026/04787</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05616, NF 4500, IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/05617, NF 4501, IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06561, NF 4936, IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08699, NF 5237, IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04787, NF 6267, IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ILARA DA NOBREGA COSTA</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.180.445/0001-12</t>
+          <t xml:space="preserve">***.448.244-**</t>
         </is>
       </c>
       <c r="C469">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D469">
-        <v>16430</v>
+        <v>333.2</v>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03535, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, ILARA DA NOBREGA COSTA, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, ILARA DA NOBREGA COSTA</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t xml:space="preserve">DATA - MEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.032.826/0001-14</t>
+          <t xml:space="preserve">36.590.911/0001-63</t>
         </is>
       </c>
       <c r="C470">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D470">
-        <v>16394.8</v>
+        <v>5142</v>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00798, PBS-PRC-2026/00801</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00798, NF 5698, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00801, NF 5727, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t xml:space="preserve">JP LIFE COMERCIO LTDA</t>
+          <t xml:space="preserve">IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.441.414/0001-72</t>
+          <t xml:space="preserve">36.590.911/0001-63</t>
         </is>
       </c>
       <c r="C471">
         <v>1</v>
       </c>
       <c r="D471">
-        <v>16000</v>
+        <v>2628</v>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05400</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05400, NF 5202, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t xml:space="preserve">R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
+          <t xml:space="preserve">IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.665.761/0001-47</t>
+          <t xml:space="preserve">36.590.911/0001-63</t>
         </is>
       </c>
       <c r="C472">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D472">
-        <v>16000</v>
+        <v>1161.6</v>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05619, PBS-PRC-2025/05730, PBS-PRC-2026/00445</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05619, NF 5322, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/05730, NF 5268, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00445, NF 5975, IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+          <t xml:space="preserve">IMPORTEC COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.348.687/0001-62</t>
+          <t xml:space="preserve">12.710.145/0001-65</t>
         </is>
       </c>
       <c r="C473">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D473">
-        <v>16000</v>
+        <v>1655.28</v>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11503</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11503, NF 1424, IMPORTEC COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.477.127/0001-00</t>
+          <t xml:space="preserve">10.953.726/0001-00</t>
         </is>
       </c>
       <c r="C474">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D474">
-        <v>15960</v>
+        <v>80467.19</v>
       </c>
       <c r="E474" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10583, PBS-PRC-2026/02775, PBS-PRC-2026/03576, PBS-PRC-2026/04647, PBS-PRC-2026/05373, PBS-PRC-2026/06794</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10583, FT 18004,IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA, Valor ref. proc. PBS-PRC-2026/02775, FAT 18509, IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA, Valor ref. proc. PBS-PRC-2026/03576, NF 18622,IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA, Valor ref. proc. PBS-PRC-2026/04647, NF 18742,IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA, Valor ref. proc. PBS-PRC-2026/05373, FT 18860,IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA, Valor ref. proc. PBS-PRC-2026/06794, NF 18972,IMPRESSIONE SOLUCOES EM COPIAS E IMPRESSOES LTDA</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos, locação de equipamentos de expediente, Locação de Equipamentos de Expediente, Material de expediente, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIONS COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">IMPRI+ ETIQUETAS ADESIVAS LTDA</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.340.684/0001-49</t>
+          <t xml:space="preserve">45.309.252/0001-35</t>
         </is>
       </c>
       <c r="C475">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D475">
-        <v>15767.2</v>
+        <v>625.5</v>
       </c>
       <c r="E475" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08120</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08120, NF 4408, IMPRI+ ETIQUETAS ADESIVAS LTDA</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANTAS ELETROMOVEIS E EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">IMX INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t xml:space="preserve">49.140.067/0001-10</t>
+          <t xml:space="preserve">51.577.256/0001-05</t>
         </is>
       </c>
       <c r="C476">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D476">
-        <v>15720</v>
+        <v>17400</v>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01750, PBS-PRC-2026/03167, PBS-PRC-2026/03481, PBS-PRC-2026/03978</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01750, NF 5895, IMX INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03167, NF 6366, IMX INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03481, NF 6440, IMX INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03978, NF 6739, IMX INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">INDUSTRIA DE POLPAS NATURAL SABOR EIRELI</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.948.968/0001-69</t>
+          <t xml:space="preserve">02.368.789/0001-63</t>
         </is>
       </c>
       <c r="C477">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D477">
-        <v>15482</v>
+        <v>2454</v>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06436</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06436, NF 3048, INDUSTRIA DE POLPAS NATURAL SABOR EIRELI</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Gêneros Alimentícios - Itens de Panificação e out</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
+          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.759.174/0001-81</t>
+          <t xml:space="preserve">23.829.339/0001-09</t>
         </is>
       </c>
       <c r="C478">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D478">
-        <v>15234.6</v>
+        <v>41469</v>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02178, PBS-PRC-2026/04007</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02178, NF 11893,INFINITI EMPREENDIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04007, NF 12845,INFINITI EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
+          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.753.111/0001-53</t>
+          <t xml:space="preserve">23.829.339/0001-09</t>
         </is>
       </c>
       <c r="C479">
         <v>1</v>
       </c>
       <c r="D479">
-        <v>14840</v>
+        <v>20700</v>
       </c>
       <c r="E479" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06525</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06525, NF 11297,INFINITI EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI</t>
+          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.291.742/0001-65</t>
+          <t xml:space="preserve">23.829.339/0001-09</t>
         </is>
       </c>
       <c r="C480">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D480">
-        <v>14800</v>
+        <v>9120</v>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08173, PBS-PRC-2026/03493</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08173, NF 11383,INFINITI EMPREENDIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03493, NF 13245,INFINITI EMPREENDIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
-          <t xml:space="preserve">FC TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603431</t>
+          <t xml:space="preserve">09.607.807/0001-61</t>
         </is>
       </c>
       <c r="C481">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D481">
-        <v>14660.54</v>
+        <v>20122</v>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05858, PBS-PRC-2025/06324, PBS-PRC-2025/07877, PBS-PRC-2026/00009</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05858, NF 22134,INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/06324, NF 22598,INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/07877, NF 22658,INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/07877, NF 22665,INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/00009, NF 23125,INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAMED - MANUTENCAO DE EQUIPAMENTOS MEDICO-HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">INJEMED MEDICAMENTOS ESPECIAIS LTDA</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.648.203/0001-94</t>
+          <t xml:space="preserve">23.664.355/0001-80</t>
         </is>
       </c>
       <c r="C482">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D482">
-        <v>14250</v>
+        <v>4791.6</v>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06632, PBS-PRC-2025/09965, PBS-PRC-2025/09980</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06632, NF 33150,INJEMED MEDICAMENTOS ESPECIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09965, NF 35968,INJEMED MEDICAMENTOS ESPECIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09980, NF 36009,INJEMED MEDICAMENTOS ESPECIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">INJEMED MEDICAMENTOS ESPECIAIS LTDA</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.958.628/0002-97</t>
+          <t xml:space="preserve">23.664.355/0001-80</t>
         </is>
       </c>
       <c r="C483">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D483">
-        <v>14208</v>
+        <v>1534.5</v>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03233, PBS-PRC-2026/03234</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03233, NF 39444,INJEMED MEDICAMENTOS ESPECIAIS LTDA, Valor ref. proc. PBS-PRC-2026/03234, NF 39359,INJEMED MEDICAMENTOS ESPECIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t xml:space="preserve">BALT BRASIL PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">INJEX INDUSTRIAS CIRURGICAS LTDA</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.236.355/0002-44</t>
+          <t xml:space="preserve">59.309.302/0001-99</t>
         </is>
       </c>
       <c r="C484">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D484">
-        <v>14110</v>
+        <v>240268</v>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01881, PBS-PRC-2026/02324, PBS-PRC-2026/04391, PBS-PRC-2026/05397, PBS-PRC-2026/05583</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01881, NF 158790, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/02324, NF 160026, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/04391, NF 161643, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/04391, NF 162108, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/05397, NF 161111, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/05397, NF 162613, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/05583, NF 162563, INJEX INDUSTRIAS CIRURGICAS LTDA</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
-          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">INJEX INDUSTRIAS CIRURGICAS LTDA</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t xml:space="preserve">39.500.546/0001-47</t>
+          <t xml:space="preserve">59.309.302/0001-99</t>
         </is>
       </c>
       <c r="C485">
         <v>2</v>
       </c>
       <c r="D485">
-        <v>13954.4</v>
+        <v>41898</v>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11454, PBS-PRC-2026/05050</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11454, NF 155560, INJEX INDUSTRIAS CIRURGICAS LTDA, Valor ref. proc. PBS-PRC-2026/05050, NF 162008, INJEX INDUSTRIAS CIRURGICAS LTDA</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+          <t xml:space="preserve">INJEX INDUSTRIAS CIRURGICAS LTDA</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.116.132/0001-69</t>
+          <t xml:space="preserve">59.309.302/0001-99</t>
         </is>
       </c>
       <c r="C486">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D486">
-        <v>13895.02</v>
+        <v>23106</v>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05495</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05495, NF 162562, INJEX INDUSTRIAS CIRURGICAS LTDA</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t xml:space="preserve">DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
+          <t xml:space="preserve">INNOVAKIR IMPORTACAO EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.072.183/0001-28</t>
+          <t xml:space="preserve">39.509.826/0001-16</t>
         </is>
       </c>
       <c r="C487">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D487">
-        <v>13869.15</v>
+        <v>77632.8</v>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05671, PBS-PRC-2025/09625, PBS-PRC-2026/02050, PBS-PRC-2026/02719</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05671, NF 856, INNOVAKIR IMPORTACAO EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/09625, NF 1143, INNOVAKIR IMPORTACAO EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02050, NF 1594, INNOVAKIR IMPORTACAO EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02719, NF 1746, INNOVAKIR IMPORTACAO EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+          <t xml:space="preserve">INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.429.810/0001-36</t>
+          <t xml:space="preserve">12.305.398/0001-53</t>
         </is>
       </c>
       <c r="C488">
-        <v>4</v>
+        <v>21</v>
       </c>
       <c r="D488">
-        <v>13839.48</v>
+        <v>794736.9</v>
       </c>
       <c r="E488" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04744, PBS-PRC-2025/05532, PBS-PRC-2025/07290, PBS-PRC-2025/07520, PBS-PRC-2025/07576, PBS-PRC-2025/07608, PBS-PRC-2025/07654, PBS-PRC-2025/07683, PBS-PRC-2025/09721, PBS-PRC-2025/09750, PBS-PRC-2025/09755, PBS-PRC-2025/09769, PBS-PRC-2025/09779, PBS-PRC-2025/09872, PBS-PRC-2025/09894, PBS-PRC-2025/09967, PBS-PRC-2025/09976, PBS-PRC-2025/10249, PBS-PRC-2026/00691, PBS-PRC-2026/02082, PBS-PRC-2026/03042</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04744, NF 26754,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05532, NF 27171,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07290, NF 22090,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07520, NF 21577,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07576, NF 23181,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07608, NF 21023,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07654, NF 21578,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07683, NF 21021,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09721, NF 30573,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09750, NF 29930,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09755, NF 30572,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09769, NF 30401,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09779, NF 30687,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09872, NF 30070,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09894, NF 30069,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09967, NF 30402,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09976, NF 29928,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10249, NF 30984,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00691, NF 32553,INOVA MATERIAIS CIR RGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02082, NF 33323,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03042, NF 34476,INOVA MATERIAIS CIRÚRGICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t xml:space="preserve">G2 COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">INOVAPAR SOLUCOES LTDA.</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.362.945/0001-81</t>
+          <t xml:space="preserve">11.320.982/0001-15</t>
         </is>
       </c>
       <c r="C489">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="D489">
-        <v>13780.8</v>
+        <v>50428</v>
       </c>
       <c r="E489" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07899, PBS-PRC-2025/07901, PBS-PRC-2025/10308, PBS-PRC-2025/10311, PBS-PRC-2025/10318, PBS-PRC-2025/10918, PBS-PRC-2026/00604, PBS-PRC-2026/01094, PBS-PRC-2026/01182, PBS-PRC-2026/04189, PBS-PRC-2026/04218</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07899, NF 13176,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2025/07901, NF 13267,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2025/10308, NF 13368,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2025/10311, NF 13447,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2025/10318, NF 13519,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2025/10918, NF 13598,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2026/00604, NF 13658,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2026/01094, NF 13695,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2026/01182, NF 13793,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2026/04189, NF 13875,INOVAPAR SOLUCOES LTDA., Valor ref. proc. PBS-PRC-2026/04218, NF 13963,INOVAPAR SOLUCOES LTDA.</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t xml:space="preserve">INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA</t>
+          <t xml:space="preserve">INSTITUTO TRAVESSIA</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.238.668/0001-59</t>
+          <t xml:space="preserve">10.271.915/0001-95</t>
         </is>
       </c>
       <c r="C490">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D490">
-        <v>13750</v>
+        <v>104988.7</v>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07734, PBS-PRC-2025/07837, PBS-PRC-2025/09340, PBS-PRC-2025/11334, PBS-PRC-2026/04767</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07734, NF 10488,INSTITUTO TRAVESSIA, Valor ref. proc. PBS-PRC-2025/07837, NF 10486,INSTITUTO TRAVESSIA, Valor ref. proc. PBS-PRC-2025/09340, NF 10499,INSTITUTO TRAVESSIA, Valor ref. proc. PBS-PRC-2025/11334, NF 10504,INSTITUTO TRAVESSIA, Valor ref. proc. PBS-PRC-2026/04767, NF 10585,INSTITUTO TRAVESSIA</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, tecidos, aviamentos e rouparia</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANCORA - SUPRIMENTOS E DISTRIBUICAO DE PRODUTOS DE HIGIENE LTDA</t>
+          <t xml:space="preserve">INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.815.121/0001-95</t>
+          <t xml:space="preserve">41.238.668/0001-59</t>
         </is>
       </c>
       <c r="C491">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D491">
-        <v>13732</v>
+        <v>82500</v>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10079, PBS-PRC-2025/10087, PBS-PRC-2026/01965, PBS-PRC-2026/01977, PBS-PRC-2026/01982, PBS-PRC-2026/02323</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10079, NF 4311, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA, Valor ref. proc. PBS-PRC-2025/10087, NF 4342, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA, Valor ref. proc. PBS-PRC-2026/01965, NF 4376, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA, Valor ref. proc. PBS-PRC-2026/01977, NF 2600000000038, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA, Valor ref. proc. PBS-PRC-2026/01982, NF 2600000000074, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA, Valor ref. proc. PBS-PRC-2026/02323, NF 2600000000013, INSTRUMENTACAO CIENTIFICA ASSIS TEC LTDA</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+          <t xml:space="preserve">INTENSIVISTA LTDA</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.722.296/0001-17</t>
+          <t xml:space="preserve">52.888.819/0001-30</t>
         </is>
       </c>
       <c r="C492">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D492">
-        <v>13617.87</v>
+        <v>1035342</v>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10069, PBS-PRC-2025/10077, PBS-PRC-2025/10150, PBS-PRC-2025/10786, PBS-PRC-2025/10787, PBS-PRC-2026/00926, PBS-PRC-2026/00933, PBS-PRC-2026/00956, PBS-PRC-2026/01018, PBS-PRC-2026/01026, PBS-PRC-2026/02057, pbs-prc-2026/02062, PBS-PRC-2026/03154, PBS-PRC-2026/03330, PBS-PRC-2026/03331, PBS-PRC-2026/04473, PBS-PRC-2026/04485, PBS-PRC-2026/04486, PBS-PRC-2026/06397</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10069, NF 1000119, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2025/10077, NF 1000117, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2025/10150, NF 1000122, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2025/10786, NF 1000138, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2025/10787, NF 1000137, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/00926, NF 1000145, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/00933, NF 1000148, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/00956, NF 1000147, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/01018, NF 1000146, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/02057, NF 1000176, INTENSIVISTA LTDA, Valor ref. proc. pbs-prc-2026/02062, NF 1000159, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/03154, NF 1000170, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/03330, NF 1000186, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/03331, NF 1000183, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/04473, NF 1000198, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/04485, NF 1000193, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/04486, NF 1000194, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-2026/06397, NF 1000203, INTENSIVISTA LTDA, Valor ref. proc. PBS-PRC-226/01026, NF 1000144, INTENSIVISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+          <t xml:space="preserve">INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.232.280/0001-69</t>
+          <t xml:space="preserve">02.555.905/0001-53</t>
         </is>
       </c>
       <c r="C493">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D493">
-        <v>13608</v>
+        <v>297559.64</v>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09115, PBS-PRC-2025/10854, PBS-PRC-2026/01376, PBS-PRC-2026/01408, PBS-PRC-2026/02820, PBS-PRC-2026/03833</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09115, NF 115408, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10854, NF 117641, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01376, NF 120482, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01408, NF 121656, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02820, NF 122086, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02820, NF 122780, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03833, NF 123374, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
+          <t xml:space="preserve">INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.777.136/0001-79</t>
+          <t xml:space="preserve">02.555.905/0001-53</t>
         </is>
       </c>
       <c r="C494">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D494">
-        <v>13567.7</v>
+        <v>78540</v>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01644</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01644, NF 119305, INVASIVE IMPORTACAO E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRIME MEDICAL COMERCIO DE MATERIAL MEDICO LTDA</t>
+          <t xml:space="preserve">IR ETIQUETAS E ROTULOS LTDA</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.342.946/0001-00</t>
+          <t xml:space="preserve">35.150.066/0001-42</t>
         </is>
       </c>
       <c r="C495">
         <v>1</v>
       </c>
       <c r="D495">
-        <v>13500</v>
+        <v>432</v>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06175</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06175, NF 1470, IR ETIQUETAS E ROTULOS LTDA</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIONAL DISTRIBUIDORA DE PRODUTOS LTDA</t>
+          <t xml:space="preserve">IS 8 INTERNATIONAL SUPPLIES IMPORTACAO E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.061.199/0001-82</t>
+          <t xml:space="preserve">30.597.921/0001-44</t>
         </is>
       </c>
       <c r="C496">
         <v>1</v>
       </c>
       <c r="D496">
-        <v>13500</v>
+        <v>2697</v>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05789</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05789, NF 4968, IS 8 INTERNATIONAL SUPPLIES IMPORTACAO E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t xml:space="preserve">SITECNET INFORMATICA LTDA</t>
+          <t xml:space="preserve">IVANIA SORAIA DA SILVA GOMES</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.346.446/0001-59</t>
+          <t xml:space="preserve">***.552.634-**</t>
         </is>
       </c>
       <c r="C497">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D497">
-        <v>13490</v>
+        <v>296.18</v>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02175</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02175, RECIBO 17A 18/03/2026, IVANIA SORAIA DA SILVA GOMES</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t xml:space="preserve">SENSYMED EQUIPAMENTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">IVANILTON JACINTO DA SILVA</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.300.725/0001-70</t>
+          <t xml:space="preserve">***.099.644-**</t>
         </is>
       </c>
       <c r="C498">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D498">
-        <v>13477.5</v>
+        <v>74.05</v>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01840</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01840, RECIBO 10/03/2026, IVANILTON JACINTO DA SILVA</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+          <t xml:space="preserve">J C DA S MONTEIRO</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.116.132/0001-69</t>
+          <t xml:space="preserve">28.396.953/0001-30</t>
         </is>
       </c>
       <c r="C499">
         <v>3</v>
       </c>
       <c r="D499">
-        <v>13229.12</v>
+        <v>8618.55</v>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00310</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00310, NF 1001385, J C DA S MONTEIRO, Valor ref. proc. PBS-PRC-2026/00310, NF 1001395, J C DA S MONTEIRO, Valor ref. proc. PBS-PRC-2026/00310, NF 1001396, J C DA S MONTEIRO</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica, Passagens aéreas</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANTISA LABORATORIO FARMACEUTICO S.A</t>
+          <t xml:space="preserve">J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.099.395/0001-82</t>
+          <t xml:space="preserve">01.634.429/0001-01</t>
         </is>
       </c>
       <c r="C500">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D500">
-        <v>13200</v>
+        <v>6292.81</v>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03486</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03486, NF 19447,J. P. GOLLEM INDUSTRIA E COMERCIO LTDA., Valor ref. proc. PBS-PRC-2026/03486, NF 19654,J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIONS COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.340.684/0001-49</t>
+          <t xml:space="preserve">01.634.429/0001-01</t>
         </is>
       </c>
       <c r="C501">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D501">
-        <v>13062.24</v>
+        <v>1858</v>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03315</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03315, NF 19762,J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t xml:space="preserve">SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
+          <t xml:space="preserve">J.R. COMERCIO DE FIOS LTDA</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.958.749/0001-04</t>
+          <t xml:space="preserve">07.370.983/0001-05</t>
         </is>
       </c>
       <c r="C502">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D502">
-        <v>12977</v>
+        <v>6727.4</v>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05498, PBS-PRC-2026/00164</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05498, NF 29979,J.R. COMERCIO DE FIOS LTDA, Valor ref. proc. PBS-PRC-2026/00164, NF 30271,J.R. COMERCIO DE FIOS LTDA</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">JACKSON BATISTA DINIZ</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.097.573/0001-09</t>
+          <t xml:space="preserve">***.291.444-**</t>
         </is>
       </c>
       <c r="C503">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D503">
-        <v>12855</v>
+        <v>138.83</v>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03682, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03682, RECIBO 28/04/2026, JACKSON BATISTA DINIZ, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, JACKSON BATISTA DINIZ</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.929.519/0001-38</t>
+          <t xml:space="preserve">***.347.584-**</t>
         </is>
       </c>
       <c r="C504">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D504">
-        <v>12782.51</v>
+        <v>2961.89</v>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09199, PBS-PRC-2025/10641, PBS-PRC-2025/10760, PBS-PRC-2026/00080, PBS-PRC-2026/00294, PBS-PRC-2026/01036, PBS-PRC-2026/01386, PBS-PRC-2026/01629, PBS-PRC-2026/01816, PBS-PRC-2026/02070, PBS-PRC-2026/02236, PBS-PRC-2026/02701, PBS-PRC-2026/02834, PBS-PRC-2026/03113, PBS-PRC-2026/03349, PBS-PRC-2026/03566, PBS-PRC-2026/03640, PBS-PRC-2026/03809, PBS-PRC-2026/04042, PBS-PRC-2026/04181, PBS-PRC-2026/04214, PBS-PRC-2026/04303, PBS-PRC-2026/04628, PBS-PRC-2026/04697, PBS-PRC-2026/04894, PBS-PRC-2026/05109, PBS-PRC-2026/05227, PBS-PRC-2026/05329, PBS-PRC-2026/05525, PBS-PRC-2026/05642, PBS-PRC-2026/05673, PBS-PRC-2026/05722, PBS-PRC-2026/05977, PBS-PRC-2026/06456</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09199, A RECEBER11/08/26, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2025/10641, RECIBO 25/11/2025, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2025/10760, RECIBO 03/12/2025, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/00080, RECIBO 07/01/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/00294, RECIBO 13A 14/01/2025, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/01036, RECIBO 05/02/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/01386, RECIBO 19/02/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/01629, RECIBO 26/02/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/01816, RECIBO 06/03/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/02070, RECIBO 11/03/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/02236, RECIBO 18/03/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/02701, RECIBO 01/04/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/02834, RECIBO 08/04/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/03113, RECIBO 16/04/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/03349, RECIBO 28/04/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/03566, RECIBO 05/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/03640, RECIBO 05A 06/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/03809, RECIBO 12/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04042, RECIBO 19/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04181, A RECEBER25/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04214, A RECEBER26/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04303, RECIBO 27/05/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04628, A RECEBER10/06/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04697, RECIBO 11/06/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/04894, RECIBO 17/06/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05109, RECIBO 25/06/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05227, RECIBO 01/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05329, RECIBO 03/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05525, RECIBO 07/09/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05642, RECIBO 13/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05673, RECIBO 14/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05722, RECIBO 15/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/05977, RECIBO 18/20/07/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/06456, RECIBO 30/07/2026, JANILDO DE LIMA CUNHA</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRAN OLIVER COMERCIO DE FERRAMENTAS LTDA</t>
+          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.081.027/0001-02</t>
+          <t xml:space="preserve">***.347.584-**</t>
         </is>
       </c>
       <c r="C505">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D505">
-        <v>12705.34</v>
+        <v>92.56</v>
       </c>
       <c r="E505" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00959, PBS-PRC-2026/01189</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00959, RECIBO 04/02/2026, JANILDO DE LIMA CUNHA, Valor ref. proc. PBS-PRC-2026/01189, RECIBO 11/02/2026, JANILDO DE LIMA CUNHA</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.596.733/0001-36</t>
+          <t xml:space="preserve">50.044.781/0001-94</t>
         </is>
       </c>
       <c r="C506">
         <v>1</v>
       </c>
       <c r="D506">
-        <v>12600</v>
+        <v>2408.56</v>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11269</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11269, NF 7405, JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t xml:space="preserve">D F C HOSPITALAR COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.664.639/0001-28</t>
+          <t xml:space="preserve">50.044.781/0001-94</t>
         </is>
       </c>
       <c r="C507">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D507">
-        <v>12331.28</v>
+        <v>841.05</v>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05387</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05387, NF 6543, JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
+          <t xml:space="preserve">JC COMERCIO DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.495.866/0001-47</t>
+          <t xml:space="preserve">45.246.494/0001-27</t>
         </is>
       </c>
       <c r="C508">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D508">
-        <v>12252.98</v>
+        <v>10740</v>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01995</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01995, NF 59, JCCOMERCIO DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
-          <t xml:space="preserve">G.L PHARMA LTDA</t>
+          <t xml:space="preserve">JC COMERCIO DE PRODUTOS LTDA</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.766.846/0001-78</t>
+          <t xml:space="preserve">45.246.494/0001-27</t>
         </is>
       </c>
       <c r="C509">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D509">
-        <v>12173.5</v>
+        <v>1800</v>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02392</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02392, NF 60, JCCOMERCIO DE PRODUTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t xml:space="preserve">móveis e utensílios</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALAN RUDNEY CABRAL DE LIMA</t>
+          <t xml:space="preserve">JEFFERSON PEREIRA MELO DO NASCIMENTO</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.085.444/0001-35</t>
+          <t xml:space="preserve">54.024.431/0001-17</t>
         </is>
       </c>
       <c r="C510">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D510">
-        <v>11978.69</v>
+        <v>6560.1</v>
       </c>
       <c r="E510" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08109</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08109, NF 88, JEFFERSON PEREIRA MELO DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL HOSPITALAR CRAVINHOS LTDA</t>
+          <t xml:space="preserve">JEMM COMERCIO DE MATERIAL DE CONSTRUCAO LTDA</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.505.047/0001-97</t>
+          <t xml:space="preserve">29.619.153/0001-01</t>
         </is>
       </c>
       <c r="C511">
         <v>1</v>
       </c>
       <c r="D511">
-        <v>11897.18</v>
+        <v>101000</v>
       </c>
       <c r="E511" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01622</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01622, NF 13788,JEMM COMERCIO DE MATERIAL DE CONSTRUCAO LTDA</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">JENIFFER VIVIANY DOS SANTOS FONSECA</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.775.313/0001-01</t>
+          <t xml:space="preserve">***.661.144-**</t>
         </is>
       </c>
       <c r="C512">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D512">
-        <v>11711.1</v>
+        <v>148.1</v>
       </c>
       <c r="E512" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01837, PBS-PRC-2026/02983</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01837, RECIBO 09/03/2026, JENIFFER VIVIANY DOS SANTOS FONSECA, Valor ref. proc. PBS-PRC-2026/02983, RECIBO 06/04/2026, JENIFFER VIVIANY DOS SANTOS FONSECA</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
+          <t xml:space="preserve">JL PRODUTOS ALIMENTICIOS EIRELI</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.549.603/0001-08</t>
+          <t xml:space="preserve">19.960.546/0001-12</t>
         </is>
       </c>
       <c r="C513">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D513">
-        <v>11700.01</v>
+        <v>17086.8</v>
       </c>
       <c r="E513" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04571, PBS-PRC-2025/06723, PBS-PRC-2025/11157</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04571, NF 4168, JL PRODUTOS ALIMENTICIOS EIRELI, Valor ref. proc. PBS-PRC-2025/04571, NF 4253, JL PRODUTOS ALIMENTICIOS EIRELI, Valor ref. proc. PBS-PRC-2025/06723, NF 4396, JL PRODUTOS ALIMENTICIOS EIRELI, Valor ref. proc. PBS-PRC-2025/11157, NF 4504, JL PRODUTOS ALIMENTICIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">JL PRODUTOS ALIMENTICIOS EIRELI</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.914.690/0001-10</t>
+          <t xml:space="preserve">19.960.546/0001-12</t>
         </is>
       </c>
       <c r="C514">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D514">
-        <v>11700</v>
+        <v>790</v>
       </c>
       <c r="E514" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07816</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07816, NF 4348, JL PRODUTOS ALIMENTICIOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
-          <t xml:space="preserve">VUELO PHARMA LTDA</t>
+          <t xml:space="preserve">JMA COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.159.536/0001-05</t>
+          <t xml:space="preserve">43.286.501/0001-99</t>
         </is>
       </c>
       <c r="C515">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D515">
-        <v>11700</v>
+        <v>56820.23</v>
       </c>
       <c r="E515" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06358, PBS-PRC-2025/11284</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06358, NF 74, JMA COMERCIO E IMPORTACAO LTDA, Valor ref. proc. PBS-PRC-2025/11284, NF 104, JMA COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+          <t xml:space="preserve">JOALISON RIBEIRO FERNANDES</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.681.325/0001-57</t>
+          <t xml:space="preserve">***.530.554-**</t>
         </is>
       </c>
       <c r="C516">
         <v>1</v>
       </c>
       <c r="D516">
-        <v>11640</v>
+        <v>1332.78</v>
       </c>
       <c r="E516" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01040</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01040, RECIBO 04A 06/02/2026, JOALISON RIBEIRO FERNANDES</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECOSERV - SAUDE AMBIENTAL LTDA</t>
+          <t xml:space="preserve">JOAO PAULO MELQUIDES DA SILVA</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.174.062/0001-61</t>
+          <t xml:space="preserve">***.875.564-**</t>
         </is>
       </c>
       <c r="C517">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D517">
-        <v>11561.96</v>
+        <v>74.05</v>
       </c>
       <c r="E517" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, JOAO PAULO MELQUIDES DA SILVA</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
+          <t xml:space="preserve">JOAO VITHOR GOUVEIA DE LIMA</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.522.343/0001-77</t>
+          <t xml:space="preserve">***.472.604-**</t>
         </is>
       </c>
       <c r="C518">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D518">
-        <v>11546.4</v>
+        <v>46.28</v>
       </c>
       <c r="E518" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, JOAO VITHOR GOUVEIA DE LIMA</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+          <t xml:space="preserve">JOBELLE COMERCIO E INDUSTRIA LTDA</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.232.280/0001-69</t>
+          <t xml:space="preserve">35.391.519/0001-22</t>
         </is>
       </c>
       <c r="C519">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D519">
-        <v>11487.6</v>
+        <v>759.9</v>
       </c>
       <c r="E519" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04662</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04662, NF 169, JOBELLE COMERCIO E INDUSTRIA LTDA</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEIXEIRA DE ARRUDA LTDA</t>
+          <t xml:space="preserve">JONATA EMERSON DA SILVA</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.852.784/0001-40</t>
+          <t xml:space="preserve">***.639.014-**</t>
         </is>
       </c>
       <c r="C520">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D520">
-        <v>11184.34</v>
+        <v>138.83</v>
       </c>
       <c r="E520" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06103</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06103, RECIBO 22/07/2026, JONATA EMERSON DA SILVA</t>
+        </is>
+      </c>
+      <c r="H520" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
-          <t xml:space="preserve">INJEX INDUSTRIAS CIRURGICAS LTDA</t>
+          <t xml:space="preserve">JONATHAN MARTINS CANUTO FERREIRA</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t xml:space="preserve">59.309.302/0001-99</t>
+          <t xml:space="preserve">***.512.414-**</t>
         </is>
       </c>
       <c r="C521">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D521">
-        <v>11100</v>
+        <v>3146.69</v>
       </c>
       <c r="E521" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09487, PBS-PRC-2026/01436, PBS-PRC-2026/02253, PBS-PRC-2026/03416, PBS-PRC-2026/03535, PBS-PRC-2026/03839, PBS-PRC-2026/03954, PBS-PRC-2026/03959, PBS-PRC-2026/04565</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09487, A RECEBER11/08/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/01436, RECIBO 23A 24/02/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/02253, RECIBO 18/03/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/03416, RECIBO 27/04/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/03839, RECIBO 13A 14/05/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/03954, RECIBO 21A 23/05/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/03959, RECIBO 19/05/2026, JONATHAN MARTINS CANUTO FERREIRA, Valor ref. proc. PBS-PRC-2026/04565, RECIBO 02/06/2026, JONATHAN MARTINS CANUTO FERREIRA</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIOLINE FIOS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">JOSE DANTAS DINIZ FILHO</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.844.479/0002-33</t>
+          <t xml:space="preserve">22.077.847/0001-07</t>
         </is>
       </c>
       <c r="C522">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D522">
-        <v>11099.16</v>
+        <v>6146.07</v>
       </c>
       <c r="E522" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05653</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05653, NF 4792, JOSE DANTAS DINIZ FILHO</t>
+        </is>
+      </c>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAIS BRASIL TURISMO ECOLOGICO RURAL RECEPTIVO E AVENTURA LTDA</t>
+          <t xml:space="preserve">JOSE JARBAS MARCELINO DE ARRUDA FILHO</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.285.607/0001-04</t>
+          <t xml:space="preserve">***.771.014-**</t>
         </is>
       </c>
       <c r="C523">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D523">
-        <v>11088.51</v>
+        <v>601.6</v>
       </c>
       <c r="E523" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00550, PBS-PRC-2026/01860, PBS-PRC-2026/03112, PBS-PRC-2026/03586, PBS-PRC-2026/04993</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00550, RECIBO 21/01/2026, JOS JARBAS MARCELINO DE ARRUDA FILHO, Valor ref. proc. PBS-PRC-2026/01860, RECIBO 06/03/2026, JOSE JARBAS MARCELINO DE ARRUDA FILHO, Valor ref. proc. PBS-PRC-2026/03112, RECIBO 15/04/2026, JOSE JARBAS MARCELINO DE ARRUDA FILHO, Valor ref. proc. PBS-PRC-2026/03586, RECIBO 01/05/2026, JOSE JARBAS MARCELINO DE ARRUDA FILHO, Valor ref. proc. PBS-PRC-2026/04993, RECIBO 18/06/2026, JOSE JARBAS MARCELINO DE ARRUDA FILHO</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t xml:space="preserve">FLEX CARDS SISTEMAS DE IDENTIFICACAO LTDA</t>
+          <t xml:space="preserve">JOSÉ RAIMUNDO MACIEL SILVA</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.139.607/0001-89</t>
+          <t xml:space="preserve">***.275.304-**</t>
         </is>
       </c>
       <c r="C524">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D524">
-        <v>11035</v>
+        <v>74.05</v>
       </c>
       <c r="E524" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, JOSÉ RAIMUNDO MACIEL SILVA</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROGAS DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+          <t xml:space="preserve">JOSEMAR JOSE DA SILVA</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.256.763/0001-64</t>
+          <t xml:space="preserve">***.618.394-**</t>
         </is>
       </c>
       <c r="C525">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D525">
-        <v>11010.7</v>
+        <v>1298.72</v>
       </c>
       <c r="E525" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02186, PBS-PRC-2026/02608, PBS-PRC-2026/05821, PBS-PRC-2026/06449</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02186, RECIBO 12A 14/03/2026, JOSEMAR JOSE DA SILVA, Valor ref. proc. PBS-PRC-2026/02608, RECIBO 23A 24/02/2026, JOSEMAR JOSE DA SILVA, Valor ref. proc. PBS-PRC-2026/05821, RECIBO 30/05 A 01/07/2026, JOSEMAR JOSE DA SILVA, Valor ref. proc. PBS-PRC-2026/06449, RECIBO 17A 18/07/26, JOSEMAR JOSE DA SILVA</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t xml:space="preserve">W FELIPE DA SILVA</t>
+          <t xml:space="preserve">JP COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.099.366/0001-10</t>
+          <t xml:space="preserve">43.674.889/0001-03</t>
         </is>
       </c>
       <c r="C526">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D526">
-        <v>10993.88</v>
+        <v>22293.6</v>
       </c>
       <c r="E526" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06903, PBS-PRC-2025/08192</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06903, NF 2175, JP COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08192, NF 2238, JP COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARCUS SERGIO RUFFO</t>
+          <t xml:space="preserve">JP LIFE COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.290.150/0001-55</t>
+          <t xml:space="preserve">11.441.414/0001-72</t>
         </is>
       </c>
       <c r="C527">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D527">
-        <v>10939.52</v>
+        <v>16000</v>
       </c>
       <c r="E527" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07252</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07252, NF 6471, JP LIFE COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
-          <t xml:space="preserve">KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">JRV HOSPITALAR COMERCIO E REPRESENTAÇÃO LTDA</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.685.649/0001-24</t>
+          <t xml:space="preserve">40.829.708/0001-74</t>
         </is>
       </c>
       <c r="C528">
         <v>1</v>
       </c>
       <c r="D528">
-        <v>10920</v>
+        <v>1082.9</v>
       </c>
       <c r="E528" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00494</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00494, NF 9933, JRV HOSPITALAR COMERCIO E REPRESENTA O LTDA</t>
+        </is>
+      </c>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECCOSERV SOLUCOES AMBIENTAIS LTDA</t>
+          <t xml:space="preserve">JSB DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.242.281/0001-21</t>
+          <t xml:space="preserve">16.693.935/0001-30</t>
         </is>
       </c>
       <c r="C529">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D529">
-        <v>10695.53</v>
+        <v>70413.6</v>
       </c>
       <c r="E529" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08863, PBS-PRC-2025/08934, PBS-PRC-2025/09096</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08863, NF 2259, JSB DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08863, NF 2260, JSB DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08863, NF 2262, JSB DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/08934, NF 2261, JSB DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/09096, NF 2266, JSB DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
-          <t xml:space="preserve">RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">JSB DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.272.584/0001-04</t>
+          <t xml:space="preserve">16.693.935/0001-30</t>
         </is>
       </c>
       <c r="C530">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D530">
-        <v>10645.16</v>
+        <v>9543.2</v>
       </c>
       <c r="E530" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10325, PBS-PRC-2026/04820</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10325, NF 2272, JSB DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/04820, NF 2362, JSB DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
-          <t xml:space="preserve">AGV COMERCIO VAREJISTA DE EMBALAGENS LTDA</t>
+          <t xml:space="preserve">JSB DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.498.149/0001-50</t>
+          <t xml:space="preserve">16.693.935/0001-30</t>
         </is>
       </c>
       <c r="C531">
         <v>1</v>
       </c>
       <c r="D531">
-        <v>10578.6</v>
+        <v>696.6</v>
       </c>
       <c r="E531" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04820</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04820, NF 2361, JSB DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H531" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+          <t xml:space="preserve">JSL LOCACOES E MONTAGENS LTDA</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.779.833/0001-56</t>
+          <t xml:space="preserve">04.203.988/0001-47</t>
         </is>
       </c>
       <c r="C532">
         <v>2</v>
       </c>
       <c r="D532">
-        <v>10498</v>
+        <v>210000</v>
       </c>
       <c r="E532" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11231, PBS-PRC-2026/01263</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11231, NF 1000490, JSL LOCACOES E MONTAGENS LTDA, Valor ref. proc. PBS-PRC-2026/01263, NF 1000491, JSL LOCACOES E MONTAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="H532" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de containeres, Locação de Containeres</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUCIVANDA ROBERTO PESSOA</t>
+          <t xml:space="preserve">JTA DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.174.387/0001-33</t>
+          <t xml:space="preserve">11.050.568/0001-33</t>
         </is>
       </c>
       <c r="C533">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D533">
-        <v>10473.46</v>
+        <v>29939.8</v>
       </c>
       <c r="E533" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10891, PBS-PRC-2025/11431</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10891, NF 3445, JTA DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/11431, NF 3561, JTA DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t xml:space="preserve">IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">JUCELENE CARDOSO DANTAS</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.145.496/0001-00</t>
+          <t xml:space="preserve">***.966.164-**</t>
         </is>
       </c>
       <c r="C534">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D534">
-        <v>10456</v>
+        <v>296.19</v>
       </c>
       <c r="E534" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01421, PBS-PRC-2026/03480</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01421, RECIBO 25A 26/02/2026, JUCELENE CARDOSO DANTAS, Valor ref. proc. PBS-PRC-2026/03480, RECIBO 22/04/2026, JUCELENE CARDOSO DANTAS, Valor ref. proc. PBS-PRC-2026/03480, RECIBO 23/04/2026, JUCELENE CARDOSO DANTAS</t>
+        </is>
+      </c>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+          <t xml:space="preserve">JUCIVANDA ROBERTO PESSOA</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603731</t>
+          <t xml:space="preserve">51.174.387/0001-33</t>
         </is>
       </c>
       <c r="C535">
         <v>1</v>
       </c>
       <c r="D535">
-        <v>10305.77</v>
+        <v>10473.46</v>
       </c>
       <c r="E535" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09206</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09206, NF 157, JUCIVANDA ROBERTO PESSOA</t>
+        </is>
+      </c>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Peças e Acessórios de Reposição para Equipamentos</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+          <t xml:space="preserve">JULLIA SANTOS DE SOUZA</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603742</t>
+          <t xml:space="preserve">***.915.254-**</t>
         </is>
       </c>
       <c r="C536">
         <v>1</v>
       </c>
       <c r="D536">
-        <v>10305.77</v>
+        <v>444.27</v>
       </c>
       <c r="E536" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00388</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00388, RECIBO 22A 25/01/2026, JULLIA SANTOS DE SOUZA</t>
+        </is>
+      </c>
+      <c r="H536" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t xml:space="preserve">JTA DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.050.568/0001-33</t>
+          <t xml:space="preserve">06.538.799/0001-50</t>
         </is>
       </c>
       <c r="C537">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D537">
-        <v>10301.2</v>
+        <v>964700</v>
       </c>
       <c r="E537" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09801, PBS-PRC-2025/10344, PBS-PRC-2026/00274, PBS-PRC-2026/00385, PBS-PRC-2026/00805, PBS-PRC-2026/00820, PBS-PRC-2026/01733, PBS-PRC-2026/01734</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09801, NF 123, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2025/10344, NF 175, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/00274, NF 177, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/00385, NF 176, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/00805, NF 414, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/00820, NF 347, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/01733, NF 348, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA, Valor ref. proc. PBS-PRC-2026/01734, NF 349, JUSTIZ TERCEIRIZACAO DE MAO DE OBRA LTDA</t>
+        </is>
+      </c>
+      <c r="H537" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
+          <t xml:space="preserve">KALIANE MEDEIROS NOGUEIRA CAVALCANTE</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.827.291/0001-54</t>
+          <t xml:space="preserve">***.369.624-**</t>
         </is>
       </c>
       <c r="C538">
         <v>2</v>
       </c>
       <c r="D538">
-        <v>10296.15</v>
+        <v>148.1</v>
       </c>
       <c r="E538" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00898, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00898, RECIBO 03/02/2026, KALIANE MEDEIROS NOGUEIRA CAVALCANTE, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, KALIANE MEDEIROS NOGUEIRA CAVALCANTE</t>
+        </is>
+      </c>
+      <c r="H538" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIAO SOLUCOES AMBIENTAIS E SANITARIAS LTDA</t>
+          <t xml:space="preserve">KARLA ROSSANA FRANCELINO RIBEIRO NORONHA</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.372.958/0001-70</t>
+          <t xml:space="preserve">***.688.303-**</t>
         </is>
       </c>
       <c r="C539">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D539">
-        <v>10200</v>
+        <v>74.05</v>
       </c>
       <c r="E539" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, KARLA ROSSANA FRANCELINO RIBEIRO NORONHA</t>
+        </is>
+      </c>
+      <c r="H539" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK BIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">KAROLINE PEREIRA ARAUJO FRANÇA</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t xml:space="preserve">36.441.185/0001-17</t>
+          <t xml:space="preserve">***.620.894-**</t>
         </is>
       </c>
       <c r="C540">
         <v>1</v>
       </c>
       <c r="D540">
-        <v>10200</v>
+        <v>74.05</v>
       </c>
       <c r="E540" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, KAROLINE PEREIRA ARAUJO FRANÇA</t>
+        </is>
+      </c>
+      <c r="H540" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
-          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.681.325/0001-57</t>
+          <t xml:space="preserve">19.006.720/0001-92</t>
         </is>
       </c>
       <c r="C541">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="D541">
-        <v>10180</v>
+        <v>385654</v>
       </c>
       <c r="E541" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08008, PBS-PRC-2025/11412, PBS-PRC-2025/11421, PBS-PRC-2025/11488, PBS-PRC-2026/00518, PBS-PRC-2026/01738, PBS-PRC-2026/02421, PBS-PRC-2026/04207, PBS-PRC-2026/04476, PBS-PRC-2026/05340</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08008, NF 5043, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/11412, NF 5568, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/11412, NF 5821, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/11421, NF 5781, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/11488, NF 5780, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/00518, NF 5967, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/01738, NF 6649, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/01738, NF 6654, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02421, NF 6729, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02421, NF 6736, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02421, NF 6737, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02421, NF 6750, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/04207, NF 7192, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/04476, NF 7258, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/05340, NF 7511, KASMED IMPORTACAO E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERTICAL NORDESTE SOLUCOES PARA SAUDE LTDA</t>
+          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.456.298/0001-00</t>
+          <t xml:space="preserve">19.006.720/0001-92</t>
         </is>
       </c>
       <c r="C542">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D542">
-        <v>10164</v>
+        <v>185306</v>
       </c>
       <c r="E542" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05261, PBS-PRC-2025/08186, PBS-PRC-2025/08191, PBS-PRC-2025/10574, PBS-PRC-2025/10597, PBS-PRC-2025/10603, PBS-PRC-2025/10607, PBS-PRC-2026/01738, PBS-PRC-2026/05340</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05261, NF 3987, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08186, NF 4747, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08191, NF 4825, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/10574, NF 5572, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/10597, NF 4997, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/10603, NF 5222, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/10607, NF 5194, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/01738, NF 6653, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/05340, NF 7509, KASMED IMPORTACAO E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H542" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t xml:space="preserve">MT COMERCIAL MEDICA LTDA</t>
+          <t xml:space="preserve">KASMED IMPORTACAO E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.946.534/0001-54</t>
+          <t xml:space="preserve">19.006.720/0001-92</t>
         </is>
       </c>
       <c r="C543">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D543">
-        <v>10080</v>
+        <v>44900</v>
       </c>
       <c r="E543" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04207, PBS-PRC-2026/04386</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04207, NF 7191, KASMED IMPORTACAO E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/04386, NF 7257, KASMED IMPORTACAO E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H543" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENDOIMPORTS MEDICAL LTDA</t>
+          <t xml:space="preserve">KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.204.144/0001-09</t>
+          <t xml:space="preserve">51.685.649/0001-24</t>
         </is>
       </c>
       <c r="C544">
         <v>1</v>
       </c>
       <c r="D544">
-        <v>9990</v>
+        <v>10920</v>
       </c>
       <c r="E544" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00737</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00737, NF 3784, KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H544" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
-          <t xml:space="preserve">Ww DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+          <t xml:space="preserve">KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.698.441/0001-01</t>
+          <t xml:space="preserve">51.685.649/0001-24</t>
         </is>
       </c>
       <c r="C545">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D545">
-        <v>9880.1</v>
+        <v>2097.5</v>
       </c>
       <c r="E545" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02832, PBS-PRC-2026/04987</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02832, NF 4649, KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04987, NF 4405, KASMEDI DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H545" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t xml:space="preserve">R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
+          <t xml:space="preserve">KAYNARA TORRES RODRIGUES</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.665.761/0001-47</t>
+          <t xml:space="preserve">***.060.884-**</t>
         </is>
       </c>
       <c r="C546">
         <v>1</v>
       </c>
       <c r="D546">
-        <v>9818</v>
+        <v>74.05</v>
       </c>
       <c r="E546" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, KAYNARA TORRES RODRIGUES</t>
+        </is>
+      </c>
+      <c r="H546" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t xml:space="preserve">AG COMERCIO DE ALIMENTOS LTDA</t>
+          <t xml:space="preserve">KGP FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.297.070/0001-57</t>
+          <t xml:space="preserve">47.294.652/0001-40</t>
         </is>
       </c>
       <c r="C547">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D547">
-        <v>9759.37</v>
+        <v>20075.36</v>
       </c>
       <c r="E547" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01883, PBS-PRC-2026/3099</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01883, NF 1231, KGP FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/3099, NF 1251, KGP FARMA DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H547" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.282.018/0001-57</t>
+          <t xml:space="preserve">19.717.870/0001-04</t>
         </is>
       </c>
       <c r="C548">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D548">
-        <v>9750</v>
+        <v>3146.4</v>
       </c>
       <c r="E548" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02612, PBS-PRC-2026/04296</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02612, NF 3831, KIENTRO BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04296, NF 4026, KIENTRO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H548" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
-          <t xml:space="preserve">LL ENGENHARIA TERMICA E AUTOMACAO LTDA</t>
+          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t xml:space="preserve">59.586.646/0001-45</t>
+          <t xml:space="preserve">19.717.870/0001-04</t>
         </is>
       </c>
       <c r="C549">
         <v>1</v>
       </c>
       <c r="D549">
-        <v>9500</v>
+        <v>1130.4</v>
       </c>
       <c r="E549" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02891</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02891, NF 4491, KIENTRO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H549" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
-          <t xml:space="preserve">CALL MED COMERCIO DE MEDICAMENTOS E REPRESENTACAO LTDA</t>
+          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.106.015/0001-52</t>
+          <t xml:space="preserve">19.717.870/0001-04</t>
         </is>
       </c>
       <c r="C550">
         <v>1</v>
       </c>
       <c r="D550">
-        <v>9388.6</v>
+        <v>762.72</v>
       </c>
       <c r="E550" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11494</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11494, NF 3706, KIENTRO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H550" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLAR FIX INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">KIMBERLY MAYARA GOUVEIA BEZERRA</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.881.877/0001-64</t>
+          <t xml:space="preserve">***.746.664-**</t>
         </is>
       </c>
       <c r="C551">
         <v>1</v>
       </c>
       <c r="D551">
-        <v>9350</v>
+        <v>74.05</v>
       </c>
       <c r="E551" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, KIMBERLY MAYARA GOUVEIA BEZERRA</t>
+        </is>
+      </c>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINUTRI LTDA</t>
+          <t xml:space="preserve">KLINIC ASSISTENCIA TECNICA MEDICA LTDA</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.149.182/0001-55</t>
+          <t xml:space="preserve">10.543.201/0001-99</t>
         </is>
       </c>
       <c r="C552">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D552">
-        <v>9269.45</v>
+        <v>36666.66</v>
       </c>
       <c r="E552" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04947, PBS-PRC-2026/05641</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04947, NF 2026000000114, KLINIC ASSISTENCIA TECNICA MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/05641, NF 2026000000131, KLINIC ASSISTENCIA TECNICA MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t xml:space="preserve">FL INFORMATICA LTDA</t>
+          <t xml:space="preserve">KORAL HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.542.800/0001-46</t>
+          <t xml:space="preserve">02.005.077/0001-80</t>
         </is>
       </c>
       <c r="C553">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D553">
-        <v>9132.48</v>
+        <v>8097.5</v>
       </c>
       <c r="E553" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06011, PBS-PRC-2025/06486</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06011, NF 13183,KORAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06486, NF 13245,KORAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t xml:space="preserve">DF MEDICAL LTDA</t>
+          <t xml:space="preserve">L3 SOFTWARE LTDA</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.656.846/0001-50</t>
+          <t xml:space="preserve">20.061.633/0001-17</t>
         </is>
       </c>
       <c r="C554">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D554">
-        <v>9102.14</v>
+        <v>26000</v>
       </c>
       <c r="E554" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10663</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10663, NF 5495, L3 SOFTWARE LTDA</t>
+        </is>
+      </c>
+      <c r="H554" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAFICA E EDITORA MUNDO LTDA</t>
+          <t xml:space="preserve">LABORATORIOS B BRAUN SA</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.419.352/0001-03</t>
+          <t xml:space="preserve">31.673.254/0010-95</t>
         </is>
       </c>
       <c r="C555">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D555">
-        <v>9072</v>
+        <v>412396.4</v>
       </c>
       <c r="E555" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00751, PBS-PRC-2026/03269, PBS-PRC-2026/04270, PBS-PRC-2026/06165</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00751, NF 1039696, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/03269, NF 1065800, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1065799, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1065801, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1070350, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1070360, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1070361, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/04270, NF 1071852, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/06165, NF 1078165, LABORATORIOS B BRAUN SA</t>
+        </is>
+      </c>
+      <c r="H555" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, nutrição parenteral</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECOAMBIENTAL CONTROLE DE PRAGAS LTDA</t>
+          <t xml:space="preserve">LABORATORIOS B BRAUN SA</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.613.333/0001-66</t>
+          <t xml:space="preserve">31.673.254/0010-95</t>
         </is>
       </c>
       <c r="C556">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D556">
-        <v>9000</v>
+        <v>102392</v>
       </c>
       <c r="E556" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10269, PBS-PRC-2026/01966, PBS-PRC-2026/02892</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10269, NF 1020951, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/01966, NF 1049642, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/02892, NF 1055850, LABORATORIOS B BRAUN SA</t>
+        </is>
+      </c>
+      <c r="H556" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t xml:space="preserve">FELIX MEDICAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">LABORATORIOS B BRAUN SA</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.313.045/0001-26</t>
+          <t xml:space="preserve">31.673.254/0010-95</t>
         </is>
       </c>
       <c r="C557">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D557">
-        <v>9000</v>
+        <v>48503</v>
       </c>
       <c r="E557" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10382, PBS-PRC-2025/10389, PBS-PRC-2026/00183</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10382, NF 1022665, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2025/10389, NF 1025919, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/00183, NF 1031177, LABORATORIOS B BRAUN SA, Valor ref. proc. PBS-PRC-2026/00183, NF 1031179, LABORATORIOS B BRAUN SA</t>
+        </is>
+      </c>
+      <c r="H557" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
-          <t xml:space="preserve">MONICA MARTINS BEZERRA DA SILVA</t>
+          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.407.834-**</t>
+          <t xml:space="preserve">14.477.127/0001-00</t>
         </is>
       </c>
       <c r="C558">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="D558">
-        <v>9000</v>
+        <v>145915.5</v>
       </c>
       <c r="E558" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05001, PBS-PRC-2025/07686, PBS-PRC-2025/07688, PBS-PRC-2025/07689, PBS-PRC-2025/09605, PBS-PRC-2025/09607, PBS-PRC-2025/09718, PBS-PRC-2025/10151, PBS-PRC-2025/10390, PBS-PRC-2025/10550, PBS-PRC-2026/02356, PBS-PRC-2026/03601, PBS-PRC-2026/04158, PBS-PRC-2026/04161, PBS-PRC-2026/04164, PBS-PRC-2026/04852</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05001, NF 16465,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07686, NF 17165,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07688, NF 17142,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07689, NF 17143,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09605, NF 17540,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09607, NF 17539,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09718, NF 17144,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09718, NF 17476,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10151, NF 17734,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10390, NF 17828,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10550, NF 17886,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02356, NF 18587,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03601, NF 18588,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03601, NF 19166,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04158, NF 19276,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04161, NF 19275,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04164, NF 19274,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04852, NF 19379,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H558" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROTEC EXPORT INDUSTRIA, COMERCIO, IMPORTACAO E EXPORTACAO DE EQUIPAMENTOS MEDIC</t>
+          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.207.441/0001-45</t>
+          <t xml:space="preserve">14.477.127/0001-00</t>
         </is>
       </c>
       <c r="C559">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D559">
-        <v>9000</v>
+        <v>137426.83</v>
       </c>
       <c r="E559" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09600, PBS-PRC-2025/09680, PBS-PRC-2025/09681, PBS-PRC-2025/09682, PBS-PRC-2025/09683, PBS-PRC-2025/10339, PBS-PRC-2026/02379, PBS-PRC-2026/02395, PBS-PRC-2026/02396, PBS-PRC-2026/02397</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09600, NF 17641,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09680, NF 17638,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09681, NF 17639,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09682, NF 17640,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09683, NF 17642,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10339, NF 17784,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02379, NF 18583,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02395, NF 18585,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02396, NF 18606,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02397, NF 18584,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H559" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
-          <t xml:space="preserve">JSB DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.693.935/0001-30</t>
+          <t xml:space="preserve">14.477.127/0001-00</t>
         </is>
       </c>
       <c r="C560">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D560">
-        <v>8960</v>
+        <v>15960</v>
       </c>
       <c r="E560" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09440, PBS-PRC-2025/09443, PBS-PRC-2026/02085</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09440, NF 17644,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09443, NF 17645,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02085, NF 18582,LAIBO MEDICAL PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H560" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
-          <t xml:space="preserve">AUDIO POWER COMERCIO E SERVICOS DE EQUIPAMENTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">LARISSA PALHANDO DE ARAUJO</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.516.438/0001-06</t>
+          <t xml:space="preserve">***.373.464-**</t>
         </is>
       </c>
       <c r="C561">
         <v>1</v>
       </c>
       <c r="D561">
-        <v>8946</v>
+        <v>74.05</v>
       </c>
       <c r="E561" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04621</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04621, RECIBO 27/05/2026, LARISSA PALHANDO DE ARAUJO</t>
+        </is>
+      </c>
+      <c r="H561" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
-          <t xml:space="preserve">ETIPLUS ADESIVOS E TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.466.928/0001-27</t>
+          <t xml:space="preserve">06.272.575/0001-40</t>
         </is>
       </c>
       <c r="C562">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D562">
-        <v>8775</v>
+        <v>568011.87</v>
       </c>
       <c r="E562" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10791, PBS-PRC-2025/11509</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref.proc. PBS-PRC-2025/10791, NF 93, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref.proc. PBS-PRC-2025/10791, NF 94, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/11509, NF 166, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/11509, NF 167, LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
+        </is>
+      </c>
+      <c r="H562" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t xml:space="preserve">DENTAL PARAMETRO ARTIGOS ODONTOLOGICOS E AREA DA SAUDE LTDA</t>
+          <t xml:space="preserve">LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t xml:space="preserve">15.072.183/0001-28</t>
+          <t xml:space="preserve">06.272.575/0001-40</t>
         </is>
       </c>
       <c r="C563">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D563">
-        <v>8686.85</v>
+        <v>105923.62</v>
       </c>
       <c r="E563" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08335, PBS-PRC-2025/10573</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08335, NF 10, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/08335, NF 11, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/08335, NF 12, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/08335, NF 8, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/08335, NF 9, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/10573, NF 100, LAVEBRAS GESTAO DE TEXTEIS S.A., Valor ref. proc. PBS-PRC-2025/10573, NF 99, LAVEBRAS GESTAO DE TEXTEIS S.A.</t>
+        </is>
+      </c>
+      <c r="H563" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIENLABOR INDUSTRIA E COMERCIO LTDA</t>
+          <t xml:space="preserve">LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA.</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.814.280/0002-88</t>
+          <t xml:space="preserve">06.247.650/0001-12</t>
         </is>
       </c>
       <c r="C564">
-        <v>1</v>
+        <v>45</v>
       </c>
       <c r="D564">
-        <v>8667</v>
+        <v>917597.36</v>
       </c>
       <c r="E564" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07589, PBS-PRC-2025/07596, PBS-PRC-2025/08613, PBS-PRC-2025/08628, PBS-PRC-2026/00235, PBS-PRC-2026/00236, PBS-PRC-2026/00238, PBS-PRC-2026/00241, PBS-PRC-2026/00244, PBS-PRC-2026/00246, PBS-PRC-2026/03590, PBS-PRC-2026/03593, PBS-PRC-2026/03595, PBS-PRC-2026/03596, PBS-PRC-2026/03644, PBS-PRC-2026/03645, PBS-PRC-2026/03652, PBS-PRC-2026/03655, PBS-PRC-2026/05568, PBS-PRC-2026/05577, PBS-PRC-2026/05578, PBS-PRC-2026/05580, PBS-PRC-2026/06922</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07589, DOC 082025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/07589, DOC082025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/07596, DOC 082025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/08613, DOC 092025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/08613, DOC 092025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/08628, DOC 092025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2025/08628, DOC 092025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00235, DOC 102025 /1, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00235, DOC 102025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00236, DOC 102025 , LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00236, DOC 102025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00238, DOC 112025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00238, DOC 112025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00241, DOC 112025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00241, DOC 112025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00244, DOC 122025 , LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00244, DOC 122025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00246, DOC 122025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/00246, DOC 122025, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03590, DOC 012026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03590, DOC 012026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03593, DOC 022026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03593, DOC022026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03595, DOC 032026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03595, DOC 032026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03596, DOC 042026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03596, DOC 042026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03644, DOC 012026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03644, DOC012026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03645, DOC 022026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03645, DOC 022026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03652, DOC 032026/1, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03652, DOC 032026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03655, DOC 042026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/03655, DOC042026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05568, DOC 052026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05568, DOC 052026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05577, DOC 052026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05577, DOC 052026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05578, DOC 062026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05578, DOC062026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05580, DOC 062026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/05580, DOC 062026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/06922, DOC 072026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA., Valor ref. proc. PBS-PRC-2026/06922, DOC072026, LCP - CONSTRUCOES, INCORPORACOES, ADMINISTRACAO E LOCACAO DE BENS LTDA.</t>
+        </is>
+      </c>
+      <c r="H564" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aluguel de imóveis, Aluguel de imóveis, Taxas de condomínio</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
+          <t xml:space="preserve">LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.502.563/0001-03</t>
+          <t xml:space="preserve">32.258.056/0001-37</t>
         </is>
       </c>
       <c r="C565">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D565">
-        <v>8624.77</v>
+        <v>14233.75</v>
       </c>
       <c r="E565" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01545, PBS-PRC-2026/01699</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01545, NF 2373, LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA, Valor ref. proc. PBS-PRC-2026/01699, NF 2289, LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H565" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t xml:space="preserve">J C DA S MONTEIRO</t>
+          <t xml:space="preserve">LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.396.953/0001-30</t>
+          <t xml:space="preserve">32.258.056/0001-37</t>
         </is>
       </c>
       <c r="C566">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D566">
-        <v>8618.55</v>
+        <v>3595</v>
       </c>
       <c r="E566" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02458</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02458, NF 2046, LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H566" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
+          <t xml:space="preserve">LICITEC TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.549.603/0001-08</t>
+          <t xml:space="preserve">16.628.132/0001-00</t>
         </is>
       </c>
       <c r="C567">
         <v>1</v>
       </c>
       <c r="D567">
-        <v>8600</v>
+        <v>40200</v>
       </c>
       <c r="E567" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08450</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08450, NF 1717,LICITEC TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H567" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+          <t xml:space="preserve">LIFEMED CUIDADOS INTENSIVOS LTDA</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.405.904/0001-09</t>
+          <t xml:space="preserve">42.125.379/0001-06</t>
         </is>
       </c>
       <c r="C568">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="D568">
-        <v>8550</v>
+        <v>5566869</v>
       </c>
       <c r="E568" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10578, PBS-PRC-2025/10726, PBS-PRC-2026/00692, PBS-PRC-2026/00710, PBS-PRC-2026/02414, PBS-PRC-2026/02426, PBS-PRC-2026/02455, PBS-PRC-2026/02468, PBS-PRC-2026/02901, PBS-PRC-2026/02903, PBS-PRC-2026/04067, PBS-PRC-2026/04074, PBS-PRC-2026/04435, PBS-PRC-2026/04436, PBS-PRC-2026/05919, PBS-PRC-2026/05920, PBS-PRC-2026/05921, PBS-PRC-2026/06194, PBS-PRC-2026/06205, PBS-PRC-2026/06289</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10578, NF 1000060, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2025/10726, NF 1000061, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/00692, NF 1000064, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/00710, NF 10000065, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02414, NF 1000068, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02426, NF 1000069, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02455, NF 1000071, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02468, NF 1000070, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02901, NF 1000074, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/02903, NF 1000076, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/04067, NF 1000077, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/04074, NF 1000078 , LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/04435, NF 1000079, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/04436, NF 1000081, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/05919, NF 1000083, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/05920, NF 1000084, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/05921, NF 1000085, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/06194, NF 1000086, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/06205, NF 1000087, LIFEMED CUIDADOS INTENSIVOS LTDA, Valor ref. proc. PBS-PRC-2026/06289, NF 1000088, LIFEMED CUIDADOS INTENSIVOS LTDA</t>
+        </is>
+      </c>
+      <c r="H568" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISK LIFE COMERCIO DE PRODUTOS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">LIGA MONTAGEM DE ESTRUTURAS METALICAS LTDA</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.614.288/0001-45</t>
+          <t xml:space="preserve">00.597.918/0001-60</t>
         </is>
       </c>
       <c r="C569">
         <v>1</v>
       </c>
       <c r="D569">
-        <v>8510.4</v>
+        <v>45130</v>
       </c>
       <c r="E569" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04000</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04000, NF 1001334, LIGA MONTAGEM DE ESTRUTURAS METALICAS LTDA</t>
+        </is>
+      </c>
+      <c r="H569" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
-          <t xml:space="preserve">BARROS E FREITAS DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+          <t xml:space="preserve">LILIANE ABRANTES DE SENA</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t xml:space="preserve">56.747.822/0001-95</t>
+          <t xml:space="preserve">***.779.274-**</t>
         </is>
       </c>
       <c r="C570">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D570">
-        <v>8460</v>
+        <v>296.18</v>
       </c>
       <c r="E570" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03588, PBS-PRC-2026/06510</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03588, RECIBO 04A 05/05/2026, LILIANE ABRANTES DE SENA, Valor ref. proc. PBS-PRC-2026/06510, RECIBO 31/07/2026, LILIANE ABRANTES DE SENA</t>
+        </is>
+      </c>
+      <c r="H570" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAMILA FERREIRA LEAL</t>
+          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.106.333/0001-72</t>
+          <t xml:space="preserve">14.725.699/0001-61</t>
         </is>
       </c>
       <c r="C571">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D571">
-        <v>8400</v>
+        <v>2276403.55</v>
       </c>
       <c r="E571" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00165, PBS-PRC-2026/00919, PBS-PRC-2026/02180, PBS-PRC-2026/03241, PBS-PRC-2026/03753, PBS-PRC-2026/03965, PBS-PRC-2026/04625, PBS-PRC-2026/05396, PBS-PRC-2026/06765</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00165, NF 202600000000006, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/00919, NF 202600000000019, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/02180, NF 202600000000039, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03241, NF 202600000000063, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03753, NF 2026000000070, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03965, NF 2026000000075, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/04625, NF 2026000000093, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/05396, NF 2026000000110, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/06765, NF 2026000000130, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+        </is>
+      </c>
+      <c r="H571" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
-          <t xml:space="preserve">APOIO COTACOES SISTEMA DE INFORMATICA S.A.</t>
+          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.379.577/0001-20</t>
+          <t xml:space="preserve">14.725.699/0001-61</t>
         </is>
       </c>
       <c r="C572">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D572">
-        <v>8400</v>
+        <v>1701807.15</v>
       </c>
       <c r="E572" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00258, PBS-PRC-2026/02443, PBS-PRC-2026/03303, PBS-PRC-2026/03727, PBS-PRC-2026/03842, PBS-PRC-2026/04601, PBS-PRC-2026/06651</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00258, NF 202600000000008, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/02443, NF 202600000000040, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03303, NF 202600000000062, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03727, NF 2026000000081, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03842, NF 2026000000076, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/04601, NF 2026000000092, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/06651, NF 2026000000131, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+        </is>
+      </c>
+      <c r="H572" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIOMEDICAL PRODUTOS CIENTIFICOS MEDICOS E HOSPITALARES S A</t>
+          <t xml:space="preserve">LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.848.316/0001-66</t>
+          <t xml:space="preserve">14.725.699/0001-61</t>
         </is>
       </c>
       <c r="C573">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D573">
-        <v>8369.9</v>
+        <v>160083.59</v>
       </c>
       <c r="E573" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00093, PBS-PRC-2026/00819, PBS-PRC-2026/01339, PBS-PRC-2026/02278, PBS-PRC-2026/03346, PBS-PRC-2026/03836, PBS-PRC-2026/03861, PBS-PRC-2026/04915, PBS-PRC-2026/05950, PBS-PRC-2026/06994</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00093, NF 202600000000014, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/00819, NF 202600000000016, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/01339, NF 202600000000029, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/02278, NF 202600000000049, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03346, NF 202600000000064, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03836, NF 2026000000071, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/03861, NF 2026000000078, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/04915, NF 2026000000097, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/05950, NF 2026000000115, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA, Valor ref. proc. PBS-PRC-2026/06994, NF 2026000000134, LIMPSERV TERCEIRIZACAO EM SERVICOS DE LIMPEZA LTDA</t>
+        </is>
+      </c>
+      <c r="H573" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t xml:space="preserve">G2 COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.362.945/0001-81</t>
+          <t xml:space="preserve">16.861.009/0001-27</t>
         </is>
       </c>
       <c r="C574">
         <v>5</v>
       </c>
       <c r="D574">
-        <v>8336.5</v>
+        <v>194430</v>
       </c>
       <c r="E574" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01101, PBS-PRC-2026/01801, PBS-PRC-2026/03376, PBS-PRC-2026/04162, PBS-PRC-2026/04174</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01101, NF 687, LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR, Valor ref. proc. PBS-PRC-2026/01801, NF 704, LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR, Valor ref. proc. PBS-PRC-2026/03376, NF 705, LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR, Valor ref. proc. PBS-PRC-2026/04162, NF 763, LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR, Valor ref. proc. PBS-PRC-2026/04174, NF 759, LINET DO BRASIL COMERCIO, IMPORTACAO E EXPORTACAO DE PRODUTOS MEDICOS HOSPITALAR</t>
+        </is>
+      </c>
+      <c r="H574" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
-          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">LINKMED-SOLUCAO EM EQUIPAMENTO MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.079.815/0001-10</t>
+          <t xml:space="preserve">06.025.185/0001-75</t>
         </is>
       </c>
       <c r="C575">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D575">
-        <v>8310</v>
+        <v>4627.57</v>
       </c>
       <c r="E575" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11513</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11513, NF 2679, LINKMED-SOLUCAO EM EQUIPAMENTO MEDICO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H575" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.706.033/0001-57</t>
+          <t xml:space="preserve">23.992.859/0001-20</t>
         </is>
       </c>
       <c r="C576">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="D576">
-        <v>8277</v>
+        <v>331168</v>
       </c>
       <c r="E576" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07066, PBS-PRC-2025/09764, PBS-PRC-2025/09937, PBS-PRC-2026/05064</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07066, NF 21198,LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09764, NF 22050,LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09937, NF 22205,LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05064, NF 18924,LINUS MED COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H576" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAEVE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">LIONS COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.034.672/0001-92</t>
+          <t xml:space="preserve">50.340.684/0001-49</t>
         </is>
       </c>
       <c r="C577">
         <v>2</v>
       </c>
       <c r="D577">
-        <v>8224.4</v>
+        <v>15767.2</v>
       </c>
       <c r="E577" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04703</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04703, NF 594, LIONS COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04703, NF 615, LIONS COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H577" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EPI</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
-          <t xml:space="preserve">THIAGO ALMEIDA DA SILVA LTDA</t>
+          <t xml:space="preserve">LIONS COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.541.407/0001-02</t>
+          <t xml:space="preserve">50.340.684/0001-49</t>
         </is>
       </c>
       <c r="C578">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D578">
-        <v>8200</v>
+        <v>13062.24</v>
       </c>
       <c r="E578" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07782, PBS-PRC-2026/04703</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07782, NF 447, LIONS COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04703, NF 595, LIONS COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H578" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EPI</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
-          <t xml:space="preserve">SELENIUM MEDICAL LTDA</t>
+          <t xml:space="preserve">LIV SOLUCOES EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.762.527/0001-54</t>
+          <t xml:space="preserve">52.284.347/0001-07</t>
         </is>
       </c>
       <c r="C579">
         <v>1</v>
       </c>
       <c r="D579">
-        <v>8191.8</v>
+        <v>7119.6</v>
       </c>
       <c r="E579" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">pbs-prc-2025/11286</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. pbs-prc-2025/11286, NF 406, LIV SOLUCOES EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H579" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
-          <t xml:space="preserve">KORAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">LL ENGENHARIA TERMICA E AUTOMACAO LTDA</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.005.077/0001-80</t>
+          <t xml:space="preserve">59.586.646/0001-45</t>
         </is>
       </c>
       <c r="C580">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D580">
-        <v>8097.5</v>
+        <v>9500</v>
       </c>
       <c r="E580" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01118</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01118, NF 284, LL ENGENHARIA TERMICA E AUTOMACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H580" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Instalação, Manutenção e Reparo</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
-          <t xml:space="preserve">BIOLINE FIOS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.844.479/0002-33</t>
+          <t xml:space="preserve">02.376.381/0001-33</t>
         </is>
       </c>
       <c r="C581">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D581">
-        <v>8021.64</v>
+        <v>808904.59</v>
       </c>
       <c r="E581" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01459, PBS-PRC-2026/02101, PBS-PRC-2026/03229, PBS-PRC-2026/03831, PBS-PRC-2026/04922, PBS-PRC-2026/06101</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01459, NF 1383, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02101, NF 1388, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1397, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1408, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1421, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06101, NF 1432, LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H581" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAIXA ECONOMICA FEDERAL</t>
+          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t xml:space="preserve">202403467</t>
+          <t xml:space="preserve">02.376.381/0001-33</t>
         </is>
       </c>
       <c r="C582">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D582">
-        <v>7932.56</v>
+        <v>494791.65</v>
       </c>
       <c r="E582" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02101, PBS-PRC-2026/03229, PBS-PRC-2026/03831, PBS-PRC-2026/04922, PBS-PRC-2026/06101</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02101, NF 1389, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1398, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1409, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1422, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06101, NF 1433, LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H582" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.478.023/0001-80</t>
+          <t xml:space="preserve">02.376.381/0001-33</t>
         </is>
       </c>
       <c r="C583">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D583">
-        <v>7919.54</v>
+        <v>478830.63</v>
       </c>
       <c r="E583" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01459, PBS-PRC-2026/02101, PBS-PRC-2026/03229, PBS-PRC-2026/03831, PBS-PRC-2026/04922</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01459, NF 1385, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02101, NF 1390, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1399, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1410, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1423, LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H583" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604829</t>
+          <t xml:space="preserve">02.376.381/0001-33</t>
         </is>
       </c>
       <c r="C584">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D584">
-        <v>7912.99</v>
+        <v>335117.61</v>
       </c>
       <c r="E584" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01459, PBS-PRC-2026/02101, PBS-PRC-2026/03229, PBS-PRC-2026/03831, PBS-PRC-2026/04922, PBS-PRC-2026/06101</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01459, NF 1386, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02101, NF 1391, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1402, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1403, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1411, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1412, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1424, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1425, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06101, NF 1435, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06101, NF 1436, LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H584" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
-          <t xml:space="preserve">MED &amp; FARMA COMERCIO ATACADISTA DE MED. LTDA</t>
+          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t xml:space="preserve">41.778.326/0001-21</t>
+          <t xml:space="preserve">02.376.381/0001-33</t>
         </is>
       </c>
       <c r="C585">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D585">
-        <v>7854</v>
+        <v>11555.8</v>
       </c>
       <c r="E585" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01459, PBS-PRC-2026/02101, PBS-PRC-2026/03229, PBS-PRC-2026/03831, PBS-PRC-2026/04922, PBS-PRC-2026/06101</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01459, NF 1387, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02101, NF 1392, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03229, NF 1401, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03831, NF 1413, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04922, NF 1426, LOGFARMA DISTRIBUICAO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06101, NF 1437, LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H585" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">LUCAS MEDEIROS MACHADO SANTOS</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.520.483/0001-34</t>
+          <t xml:space="preserve">***.861.104-**</t>
         </is>
       </c>
       <c r="C586">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D586">
-        <v>7800</v>
+        <v>74.05</v>
       </c>
       <c r="E586" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, LUCAS MEDEIROS MACHADO SANTOS</t>
+        </is>
+      </c>
+      <c r="H586" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t xml:space="preserve">SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">LUIZ CARLOS ALVES</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.816.265/0001-19</t>
+          <t xml:space="preserve">***.019.104-**</t>
         </is>
       </c>
       <c r="C587">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D587">
-        <v>7790</v>
+        <v>74.05</v>
       </c>
       <c r="E587" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02983</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02983, RECIBO 06/04/2026, LUIZ CARLOS ALVES</t>
+        </is>
+      </c>
+      <c r="H587" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">LUIZ HORACIO ANGEIRAS DE HOLANDA FILHO</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.782.468/0001-08</t>
+          <t xml:space="preserve">18.701.097/0001-25</t>
         </is>
       </c>
       <c r="C588">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D588">
-        <v>7737</v>
+        <v>350000</v>
       </c>
       <c r="E588" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00699</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00699, NF 3, LUIZ HORACIO ANGEIRAS DE HOLANDA FILHO</t>
+        </is>
+      </c>
+      <c r="H588" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIS COMERCIO DE MATERIAIS E EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.926.189/0001-20</t>
+          <t xml:space="preserve">52.930.196/0001-17</t>
         </is>
       </c>
       <c r="C589">
         <v>1</v>
       </c>
       <c r="D589">
-        <v>7600</v>
+        <v>5214</v>
       </c>
       <c r="E589" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03023</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03023, NF 71, LUME SOLUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H589" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
-          <t xml:space="preserve">LOGFARMA DISTRIBUICAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.376.381/0001-33</t>
+          <t xml:space="preserve">52.930.196/0001-17</t>
         </is>
       </c>
       <c r="C590">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D590">
-        <v>7597.46</v>
+        <v>4977</v>
       </c>
       <c r="E590" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03023</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03023, NF 70, LUME SOLUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H590" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
-          <t xml:space="preserve">CITY CLEAN COM. EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.256.518/0001-17</t>
+          <t xml:space="preserve">52.930.196/0001-17</t>
         </is>
       </c>
       <c r="C591">
         <v>1</v>
       </c>
       <c r="D591">
-        <v>7590</v>
+        <v>2607</v>
       </c>
       <c r="E591" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/3023</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/3023, NF 69, LUME SOLUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H591" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
-          <t xml:space="preserve">MR SOLUCOES ENGENHARIA E METALURGICA LTDA</t>
+          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.056.552/0001-48</t>
+          <t xml:space="preserve">53.000.455/0001-73</t>
         </is>
       </c>
       <c r="C592">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D592">
-        <v>7560.9</v>
+        <v>1155</v>
       </c>
       <c r="E592" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05484, PBS-PRC-2025/05632</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05484, NF 4237, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/05632, NF 4484, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H592" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIMIXX COMERCIO E SERVICOS EIRELI</t>
+          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.393.076/0001-50</t>
+          <t xml:space="preserve">53.000.455/0001-73</t>
         </is>
       </c>
       <c r="C593">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D593">
-        <v>7560</v>
+        <v>862.5</v>
       </c>
       <c r="E593" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05463, PBS-PRC-2025/06473</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05463, NF 4124, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/06473, NF 4486, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H593" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t xml:space="preserve">BACKUP MANUTENCAO E DISTRIBUICAO DE PRODUTOS DE INFORMATICA LTDA</t>
+          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.224.243/0001-28</t>
+          <t xml:space="preserve">53.000.455/0001-73</t>
         </is>
       </c>
       <c r="C594">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D594">
-        <v>7532</v>
+        <v>576.48</v>
       </c>
       <c r="E594" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06005, PBS-PRC-2025/08498</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06005, NF 4479, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/08498, NF 4391, LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H594" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, soro</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
-          <t xml:space="preserve">FESTMED COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">M S M MULTIMARCAS LTDA</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.536.845/0001-80</t>
+          <t xml:space="preserve">50.940.205/0001-25</t>
         </is>
       </c>
       <c r="C595">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D595">
-        <v>7355</v>
+        <v>28000</v>
       </c>
       <c r="E595" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05460</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05460, NF 202600000000015, M S M MULTIMARCAS LTDA</t>
+        </is>
+      </c>
+      <c r="H595" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t xml:space="preserve">E.P.D. DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">M&amp;D SERVICOS DE LOCACOES E PRODUCOES LTDA</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.520.483/0001-34</t>
+          <t xml:space="preserve">03.781.322/0001-03</t>
         </is>
       </c>
       <c r="C596">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D596">
-        <v>7340.8</v>
+        <v>630000</v>
       </c>
       <c r="E596" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10883, PBS-PRC-2026/00522, PBS-PRC-2026/01872</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10883, NF 1, M&amp;DSERVICOS DE LOCACOES E PRODUCOES LTDA, Valor ref. proc. PBS-PRC-2026/00522, NF 7, M&amp;DSERVICOS DE LOCACOES E PRODUCOES LTDA, Valor ref. proc. PBS-PRC-2026/01872, NF 12, M&amp;D SERVICOS DE LOCACOES E PRODUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H596" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLINICA MEDICA ROLIM LTDA.</t>
+          <t xml:space="preserve">MAEVE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t xml:space="preserve">11.426.280/0001-10</t>
+          <t xml:space="preserve">09.034.672/0001-92</t>
         </is>
       </c>
       <c r="C597">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D597">
-        <v>7287.42</v>
+        <v>16515</v>
       </c>
       <c r="E597" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00512, PBS-PRC-2026/02759</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00512, NF 59109,MAEVE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02759, NF 57648,MAEVE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H597" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+          <t xml:space="preserve">MAEVE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.065.614/0001-38</t>
+          <t xml:space="preserve">09.034.672/0001-92</t>
         </is>
       </c>
       <c r="C598">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D598">
-        <v>7215.6</v>
+        <v>8224.4</v>
       </c>
       <c r="E598" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10593, PBS-PRC-2025/10594</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10593, NF 57851,MAEVE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10594, NF 57858,MAEVE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H598" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPRA LTDA</t>
+          <t xml:space="preserve">MAEVE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.741.290/0001-90</t>
+          <t xml:space="preserve">09.034.672/0001-92</t>
         </is>
       </c>
       <c r="C599">
         <v>1</v>
       </c>
       <c r="D599">
-        <v>7200</v>
+        <v>4750</v>
       </c>
       <c r="E599" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02404</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02404, NF 59108,MAEVE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H599" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIV SOLUCOES EM SAUDE LTDA</t>
+          <t xml:space="preserve">MAGNA INDUSTRIA DE MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.284.347/0001-07</t>
+          <t xml:space="preserve">29.791.821/0001-75</t>
         </is>
       </c>
       <c r="C600">
         <v>1</v>
       </c>
       <c r="D600">
-        <v>7119.6</v>
+        <v>651.6</v>
       </c>
       <c r="E600" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01943</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01943, NF 5250, MAGNA INDUSTRIA DE MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H600" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUL AGUA EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">MAIS BRASIL TURISMO ECOLOGICO RURAL RECEPTIVO E AVENTURA LTDA</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.344.050/0001-97</t>
+          <t xml:space="preserve">07.285.607/0001-04</t>
         </is>
       </c>
       <c r="C601">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D601">
-        <v>7076.7</v>
+        <v>14904.2</v>
       </c>
       <c r="E601" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03242, PBS-PRC-2026/04024, PBS-PRC-2026/06188</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03242, NF 1000626, MAIS BRASIL TURISMO ECOLOGICO RURAL RECEPTIVO E AVENTURA LTDA, Valor ref. proc. PBS-PRC-2026/04024, 1000636, MAIS BRASIL TURISMO ECOLOGICO RURAL RECEPTIVO E AVENTURA LTDA, Valor ref. proc. PBS-PRC-2026/06188, NF 1000649, MAIS BRASIL TURISMO ECOLOGICO RURAL RECEPTIVO E AVENTURA LTDA</t>
+        </is>
+      </c>
+      <c r="H601" t="inlineStr">
+        <is>
+          <t xml:space="preserve">passagens aéreas, Passagens aéreas</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t xml:space="preserve">BJ COMERCIO DE ALIMENTOS LTDA</t>
+          <t xml:space="preserve">MAISMED SAUDE LTDA</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.227.808/0001-55</t>
+          <t xml:space="preserve">43.032.772/0001-18</t>
         </is>
       </c>
       <c r="C602">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D602">
-        <v>7041.06</v>
+        <v>906450</v>
       </c>
       <c r="E602" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02281, PBS-PRC-2026/02282, PBS-PRC-2026/02636, PBS-PRC-2026/03767, PBS-PRC-2026/04355, PBS-PRC-2026/05316, PBS-PRC-2026/05935</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02281, NF 1000143, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02282, NF 1000144, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02636, NF 1000146, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03767, NF 1000157, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04355, NF 1000152, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05316, NF 1, MAISMED SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05935, NF 2, MAISMED SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H602" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
+          <t xml:space="preserve">MANANCIAL MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.549.603/0001-08</t>
+          <t xml:space="preserve">24.603.766/0001-29</t>
         </is>
       </c>
       <c r="C603">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D603">
-        <v>7005</v>
+        <v>25366.56</v>
       </c>
       <c r="E603" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02368, PBS-PRC-2026/02470</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02368, NF 6586, MANANCIAL MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/02470, NF 6581, MANANCIAL MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H603" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALTAMEDICAL PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MANANCIAL MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.554.040/0001-31</t>
+          <t xml:space="preserve">24.603.766/0001-29</t>
         </is>
       </c>
       <c r="C604">
         <v>1</v>
       </c>
       <c r="D604">
-        <v>6950</v>
+        <v>2183.36</v>
       </c>
       <c r="E604" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00301</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00301, NF 6221, MANANCIAL MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H604" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t xml:space="preserve">BSB TIC SOLUCOES LTDA</t>
+          <t xml:space="preserve">MAPROS LTDA</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.202.019/0001-71</t>
+          <t xml:space="preserve">08.980.641/0001-61</t>
         </is>
       </c>
       <c r="C605">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D605">
-        <v>6898.39</v>
+        <v>175280</v>
       </c>
       <c r="E605" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04748, PBS-PRC-2025/06424, PBS-PRC-2025/07591, PBS-PRC-2025/08891, PBS-PRC-2025/10912, PBS-PRC-2025/10913, PBS-PRC-2026/00327, PBS-PRC-2026/01238, PBS-PRC-2026/02340, PBS-PRC-2026/03158</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04748, NF 25597,MAPROS LTDA, Valor ref. proc. PBS-PRC-2025/06424, NF 25867,MAPROS LTDA, Valor ref. proc. PBS-PRC-2025/07591, NF 26028,MAPROS LTDA, Valor ref. proc. PBS-PRC-2025/08891, NF 26201,MAPROS LTDA, Valor ref. proc. PBS-PRC-2025/10912, NF 26363,MAPROS LTDA, Valor ref. proc. PBS-PRC-2025/10913, NF 26497,MAPROS LTDA, Valor ref. proc. PBS-PRC-2026/00327, NF 49, MAPROS LTDA, Valor ref. proc. PBS-PRC-2026/01238, NF 187, MAPROS LTDA, Valor ref. proc. PBS-PRC-2026/02340, NF 434, MAPROS LTDA, Valor ref. proc. PBS-PRC-2026/03158, NF 604, MAPROS LTDA</t>
+        </is>
+      </c>
+      <c r="H605" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica, serviços de instalação, manutenção e reparo</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+          <t xml:space="preserve">MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.232.280/0001-69</t>
+          <t xml:space="preserve">40.938.508/0001-50</t>
         </is>
       </c>
       <c r="C606">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D606">
-        <v>6818</v>
+        <v>7367.3</v>
       </c>
       <c r="E606" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10470, PBS-PRC-2025/11108</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10470, FT Z47691, MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11108, FT Z45835, MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11108, FT Z45854, MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H606" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos de Expediente</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t xml:space="preserve">J.R. COMERCIO DE FIOS LTDA</t>
+          <t xml:space="preserve">MARA PATRICCIA DOS ANJOS</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.370.983/0001-05</t>
+          <t xml:space="preserve">***.302.764-**</t>
         </is>
       </c>
       <c r="C607">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D607">
-        <v>6727.4</v>
+        <v>74.05</v>
       </c>
       <c r="E607" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, MARA PATRICCIA DOS ANJOS</t>
+        </is>
+      </c>
+      <c r="H607" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t xml:space="preserve">JEFFERSON PEREIRA MELO DO NASCIMENTO</t>
+          <t xml:space="preserve">MARCUS SERGIO RUFFO</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t xml:space="preserve">54.024.431/0001-17</t>
+          <t xml:space="preserve">50.290.150/0001-55</t>
         </is>
       </c>
       <c r="C608">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D608">
-        <v>6560.1</v>
+        <v>10939.52</v>
       </c>
       <c r="E608" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07632, PBS-PRC-2025/09214, PBS-PRC-2025/10042, PBS-PRC-2025/10417, PBS-PRC-2026/00456, PBS-PRC-2026/00953</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07632, NF 1027, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2025/09214, NF 1056, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2025/10042, NF 1081, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2025/10042, NF 1101, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2025/10417, NF 1080, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2025/10417, NF 1102, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2026/00456, NF 1195, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2026/00456, NF 1201, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2026/00953, NF 1209, MARCUS SERGIO RUFFO, Valor ref. proc. PBS-PRC-2026/00953, NF 1216, MARCUS SERGIO RUFFO</t>
+        </is>
+      </c>
+      <c r="H608" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis, Outros Gêneros Alimentícios - Itens de Panificação e out</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
+          <t xml:space="preserve">MARIA DE FATIMA SILVA SOUZA</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.674.752/0001-40</t>
+          <t xml:space="preserve">00.301.402/0001-26</t>
         </is>
       </c>
       <c r="C609">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="D609">
-        <v>6552</v>
+        <v>75675.03</v>
       </c>
       <c r="E609" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2023/00846, PBS-PRC-2025/07801, PBS-PRC-2025/08861, PBS-PRC-2025/08862, PBS-PRC-2025/08913, PBS-PRC-2025/09020, PBS-PRC-2025/09216, PBS-PRC-2025/09863, PBS-PRC-2025/09865, PBS-PRC-2025/09929, PBS-PRC-2025/09930, PBS-PRC-2025/09934, PBS-PRC-2025/09935, PBS-PRC-2025/10094, PBS-PRC-2025/10400, PBS-PRC-2025/10410, PBS-PRC-2025/10411, PBS-PRC-2025/10412, PBS-PRC-2025/10480, PBS-PRC-2025/10541, PBS-PRC-2025/10595, PBS-PRC-2025/10624, PBS-PRC-2025/10709, PBS-PRC-2025/10903, PBS-PRC-2025/10909, PBS-PRC-2025/10928, PBS-PRC-2025/10929, PBS-PRC-2025/11027, PBS-PRC-2025/11134, PBS-PRC-2025/11287, PBS-PRC-2025/11410, PBS-PRC-2025/11414, PBS-PRC-2025/11415, PBS-PRC-2025/11420, PBS-PRC-2025/11423, PBS-PRC-2025/11424</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2023/00846, NF 7322, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2023/00846, NF 7323, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2023/00846, NF 7324, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2023/00846, NF 7325, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/07801, NF 7600, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08861, NF 7657, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08861, NF 7669, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08861, NF 7678, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08862, NF 7666, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08862, NF 7675, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/08913, NF 7654, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09020, NF 7670, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09020, NF 7679, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09020, NF 7689, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09020, NF 7695, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09216, NF 7691, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09216, NF 7697, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09863, NF 7709, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09863, NF 7715, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09865, NF 7712, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09865, NF 7718, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09865, NF 7733, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09865, NF 7738, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09929, NF 7713, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09929, NF 7720, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09929, NF 7735, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09929, NF 7740, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09930, NF 7714, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09930, NF 7719, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09930, NF 7734, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09930, NF 7739, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09934, NF 7753, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09934, NF 7757, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/09935, NF 7752, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10094, NF 7736, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10094, NF 7750, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10094, NF 7754, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10400, NF 7737, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10410, NF 7779, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10410, NF 7790, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10411, NF 7780, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10411, NF 7791, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10412, NF 7778, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10412, NF 7789, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10480, NF 7801, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10480, NF 7806, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10541, NF 7805, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10541, NF 7809, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10595, NF 7803, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10595, NF 7808, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10624, NF 7821, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10624, NF 7825, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10709, NF 7755, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10709, NF 7820, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10709, NF 7824, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10903, NF 7842, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10903, NF 7848, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10909, NF 7840, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10909, NF 7846, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10928, NF 7818, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10928, NF 7822, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10929, NF 7819, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/10929, NF 7823, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11027, NF 7841, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11027, NF 7847, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11134, NF 7839, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11134, NF 7845, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11287, NF 7843, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11287, NF 7849, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11410, NF 7904, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11414, NF 7878, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11414, NF 7885, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11414, NF 7906, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11414, NF 7910, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11414, NF 7924, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11415, NF 7875, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11415, NF 7882, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11415, NF 7903, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11415, NF 7908 ,MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11420, NF 7907, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11420, NF 7911, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11420, NF 7929, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11423, NF 7877, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11423, NF 7884, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11423, NF 7912, MARIA DE FATIMA SILVA SOUZA, Valor ref. proc. PBS-PRC-2025/11424, NF 7930, MARIA DE FATIMA SILVA SOUZA</t>
+        </is>
+      </c>
+      <c r="H609" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Hortifrutigranjeiros, Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALPHA COMERCIO LTDA</t>
+          <t xml:space="preserve">MARIA JAQUELINE FERREIRA COSTA</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.513.740/0001-60</t>
+          <t xml:space="preserve">***.744.574-**</t>
         </is>
       </c>
       <c r="C610">
         <v>1</v>
       </c>
       <c r="D610">
-        <v>6384</v>
+        <v>74.05</v>
       </c>
       <c r="E610" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04621</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04621, RECIBO 27/05/2026, MARIA JAQUELINE FERREIRA COSTA</t>
+        </is>
+      </c>
+      <c r="H610" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
+          <t xml:space="preserve">MARIMAX COMERCIO E IMPORTACAO DE PRODUTOS PARA SAUDE E VETERINARIOS LTDA</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.752.236/0001-23</t>
+          <t xml:space="preserve">20.339.865/0001-94</t>
         </is>
       </c>
       <c r="C611">
         <v>1</v>
       </c>
       <c r="D611">
-        <v>6380.5</v>
+        <v>50509.02</v>
       </c>
       <c r="E611" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05901</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05901, NF 1738/1, MARIMAX COMERCIO E IMPORTACAO DE PRODUTOS PARA SAUDE E VETERINARIOS LTDA</t>
+        </is>
+      </c>
+      <c r="H611" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORT MED PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MARY JESSICA FELIPE DOS SANTOS</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.448.000/0001-52</t>
+          <t xml:space="preserve">***.098.164-**</t>
         </is>
       </c>
       <c r="C612">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D612">
-        <v>6380</v>
+        <v>148.09</v>
       </c>
       <c r="E612" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03535</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, MARY JESSICA FELIPE DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="H612" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t xml:space="preserve">TS PLASTICOS E TECIDOS LTDA</t>
+          <t xml:space="preserve">MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.113.568/0001-38</t>
+          <t xml:space="preserve">03.968.926/0001-63</t>
         </is>
       </c>
       <c r="C613">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D613">
-        <v>6375</v>
+        <v>22826.8</v>
       </c>
       <c r="E613" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10015, PBS-PRC-2025/10039, PBS-PRC-2025/10063, PBS-PRC-2025/10104, PBS-PRC-2025/10125, PBS-PRC-2025/10144, PBS-PRC-2025/10162</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10015, NF 30741,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10039, NF 30735,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10063, NF 30739,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10104, NF 30737,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10125, NF 30736,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10144, NF 30734,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10162, NF 30738,MASIF ARTIGOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H613" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRIME SOLUCOES EM SAUDE LTDA</t>
+          <t xml:space="preserve">MATHEUS COMERCIO ATACADISTA LTDA</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.080.739/0001-07</t>
+          <t xml:space="preserve">45.053.942/0001-76</t>
         </is>
       </c>
       <c r="C614">
         <v>1</v>
       </c>
       <c r="D614">
-        <v>6370</v>
+        <v>957</v>
       </c>
       <c r="E614" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02068</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02068, NF 1162, MATHEUS COMERCIO ATACADISTA LTDA</t>
+        </is>
+      </c>
+      <c r="H614" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t xml:space="preserve">R S DOS SANTOS COMERCIO EIRELI</t>
+          <t xml:space="preserve">MATHEUS DA COSTA SOUTO</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.204.103/0001-50</t>
+          <t xml:space="preserve">***.402.964-**</t>
         </is>
       </c>
       <c r="C615">
         <v>1</v>
       </c>
       <c r="D615">
-        <v>6369</v>
+        <v>148.09</v>
       </c>
       <c r="E615" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03425</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03425, RECIBO 27/04/2026, MATHEUS DA COSTA SOUTO</t>
+        </is>
+      </c>
+      <c r="H615" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t xml:space="preserve">HODFARMA LTDA</t>
+          <t xml:space="preserve">MAX FILMES COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.328.833/0001-59</t>
+          <t xml:space="preserve">03.307.478/0001-57</t>
         </is>
       </c>
       <c r="C616">
         <v>1</v>
       </c>
       <c r="D616">
-        <v>6300</v>
+        <v>4900</v>
       </c>
       <c r="E616" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/01990</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/01990, NF 15312,MAX FILMES COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H616" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t xml:space="preserve">J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
+          <t xml:space="preserve">MAYARA DRIELE DIAS DOS SANTOS LINO</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.634.429/0001-01</t>
+          <t xml:space="preserve">***.794.234-**</t>
         </is>
       </c>
       <c r="C617">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D617">
-        <v>6292.81</v>
+        <v>74.05</v>
       </c>
       <c r="E617" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00758</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00758, RECIBO 10/02/2026, MAYARA DRIELE DIAS DOS SANTOS LINO</t>
+        </is>
+      </c>
+      <c r="H617" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
-          <t xml:space="preserve">B3 IND E COM DE UNIFORMES E EQUIP DE PROTECAO INDIVIDUAL LTDA</t>
+          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t xml:space="preserve">55.955.162/0001-75</t>
+          <t xml:space="preserve">06.088.039/0001-99</t>
         </is>
       </c>
       <c r="C618">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D618">
-        <v>6250</v>
+        <v>4666402.69</v>
       </c>
       <c r="E618" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05360, PBS-PRC-2026/02533, PBS-PRC-2026/02627, PBS-PRC-2026/02857, PBS-PRC-2026/03571, PBS-PRC-2026/04468, PBS-PRC-2026/06609</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05360, NF 4, MCPREFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/02533, NF 202600040, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/02627, NF 42, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/02857, NF 202600001, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/03571, NF 2, MCPREFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/04468, NF 000000003, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/06609, NF 000000005, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+        </is>
+      </c>
+      <c r="H618" t="inlineStr">
+        <is>
+          <t xml:space="preserve">alimentação, Alimentação</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
-          <t xml:space="preserve">NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOLÓGICOS</t>
+          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.234.897/0001-31</t>
+          <t xml:space="preserve">06.088.039/0001-99</t>
         </is>
       </c>
       <c r="C619">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D619">
-        <v>6216</v>
+        <v>3385490.11</v>
       </c>
       <c r="E619" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10927, PBS-PRC-2026/00334, PBS-PRC-2026/01232, PBS-PRC-2026/02974, PBS-PRC-2026/06891</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10927, NF 17, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/00334, NF 18, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/01232, NF 24, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/02974, NF 43, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/06891, NF 53, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+        </is>
+      </c>
+      <c r="H619" t="inlineStr">
+        <is>
+          <t xml:space="preserve">alimentação, Alimentação</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+          <t xml:space="preserve">MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.729.178/0004-91</t>
+          <t xml:space="preserve">06.088.039/0001-99</t>
         </is>
       </c>
       <c r="C620">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D620">
-        <v>6156</v>
+        <v>2660730.33</v>
       </c>
       <c r="E620" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00296, PBS-PRC-2026/01116, PBS-PRC-2026/01865, PBS-PRC-2026/01997, PBS-PRC-2026/02725, PBS-PRC-2026/03459, PBS-PRC-2026/05419, PBS-PRC-2026/06615</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00296, NF 35, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/01116, NF 38, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/01865, NF 39, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/01997, NF 40, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/02725, NF 41, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/03459, NF 42, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/05419, NF 49, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL, Valor ref. proc. PBS-PRC-2026/06615, NF 50, MCP REFEICOES LTDA - EM RECUPERACAO JUDICIAL</t>
+        </is>
+      </c>
+      <c r="H620" t="inlineStr">
+        <is>
+          <t xml:space="preserve">alimentação, Alimentação</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOSE DANTAS DINIZ FILHO</t>
+          <t xml:space="preserve">MCR SISTEMAS E CONSULTORIA LTDA</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.077.847/0001-07</t>
+          <t xml:space="preserve">04.198.254/0001-17</t>
         </is>
       </c>
       <c r="C621">
         <v>1</v>
       </c>
       <c r="D621">
-        <v>6146.07</v>
+        <v>25166.4</v>
       </c>
       <c r="E621" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/00748</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/00748, NF 3914, MCR SISTEMAS E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="H621" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
-          <t xml:space="preserve">FL INFORMATICA LTDA</t>
+          <t xml:space="preserve">MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.542.800/0001-46</t>
+          <t xml:space="preserve">29.329.985/0001-85</t>
         </is>
       </c>
       <c r="C622">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D622">
-        <v>6141.42</v>
+        <v>45061.54</v>
       </c>
       <c r="E622" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09588, PBS-PRC-2025/09642, PBS-PRC-2025/10421, PBS-PRC-2025/10422, PBS-PRC-2026/00144, PBS-PRC-2026/05839</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09588, NF 150712, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2025/09642, NF 151637, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2025/10421, NF 153537, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2025/10422, NF 153187, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2026/00144, nf 154999, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2026/05839, NF 142284, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
+        </is>
+      </c>
+      <c r="H622" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+          <t xml:space="preserve">MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.779.833/0001-56</t>
+          <t xml:space="preserve">29.329.985/0001-85</t>
         </is>
       </c>
       <c r="C623">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D623">
-        <v>6072</v>
+        <v>5113.2</v>
       </c>
       <c r="E623" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05509, PBS-PRC-2026/01401</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05509, NF 139161, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A, Valor ref. proc. PBS-PRC-2026/01401, NF 154344, MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
+        </is>
+      </c>
+      <c r="H623" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">MED &amp; FARMA COMERCIO ATACADISTA DE MED. LTDA</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.132.785/0001-32</t>
+          <t xml:space="preserve">41.778.326/0001-21</t>
         </is>
       </c>
       <c r="C624">
         <v>2</v>
       </c>
       <c r="D624">
-        <v>6009</v>
+        <v>7854</v>
       </c>
       <c r="E624" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/01711</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/01711, NF 3758, MED &amp; FARMA COMERCIO ATACADISTA DE MED. LTDA, Valor ref. proc. PBS-PRC-2024/01711, NF 3918, MED &amp; FARMA COMERCIO ATACADISTA DE MED. LTDA</t>
+        </is>
+      </c>
+      <c r="H624" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
+          <t xml:space="preserve">MED HUB BRASIL LTDA</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.674.752/0001-40</t>
+          <t xml:space="preserve">48.715.513/0001-05</t>
         </is>
       </c>
       <c r="C625">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D625">
-        <v>5857.55</v>
+        <v>84528</v>
       </c>
       <c r="E625" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04236, PBS-PRC-2025/05649, PBS-PRC-2025/08541, PBS-PRC-2026/03046</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04236, NF 272, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/05649, NF 290, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2025/08541, NF 351, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03046, NF 512, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/03046, NF 517, MED HUB BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H625" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERGIO RICARDO LESSA REPRESENTACOES</t>
+          <t xml:space="preserve">MED HUB BRASIL LTDA</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.051.581/0002-47</t>
+          <t xml:space="preserve">48.715.513/0001-05</t>
         </is>
       </c>
       <c r="C626">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D626">
-        <v>5760</v>
+        <v>51587</v>
       </c>
       <c r="E626" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02766, PBS-PRC-2026/04788, PBS-PRC-2026/04800, PBS-PRC-2026/3046</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02766, NF 511, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/02766, NF 514, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04788, NF 543, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04800, NF 547, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04800, NF 548, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/3046, NF 516, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/3046, NF 531, MED HUB BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H626" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t xml:space="preserve">CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MED HUB BRASIL LTDA</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.441.051/0002-81</t>
+          <t xml:space="preserve">48.715.513/0001-05</t>
         </is>
       </c>
       <c r="C627">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D627">
-        <v>5666.4</v>
+        <v>33022</v>
       </c>
       <c r="E627" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04800</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04800, NF 545, MED HUB BRASIL LTDA, Valor ref. proc. PBS-PRC-2026/04800, NF 546, MED HUB BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H627" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERVICO NACIONAL DE APRENDIZAGEM INDUSTRIAL SENAI</t>
+          <t xml:space="preserve">MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.775.588/0016-20</t>
+          <t xml:space="preserve">51.773.110/0001-27</t>
         </is>
       </c>
       <c r="C628">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D628">
-        <v>5589.24</v>
+        <v>249890.05</v>
       </c>
       <c r="E628" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09722, PBS-PRC-2025/11111, PBS-PRC-2026/00130, PBS-PRC-2026/01594, PBS-PRC-2026/03337, PBS-PRC-2026/03342, PBS-PRC-2026/03895, PBS-PRC-2026/03897, PBS-PRC-2026/04496, PBS-PRC-2026/04506, PBS-PRC-2026/05357</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09722, NF 1000062, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11111, NF 1000063, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00130, NF 1000065, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01594, NF 1000068, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03337, NF 1000085, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03342, NF 1000078, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03895, NF 1000088, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03897, NF 1000084, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04496, NF 1000090, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04506, NF 1000089, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05357, NF 1000091, MEDCORP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H628" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
-          <t xml:space="preserve">FEDERAL MED - PRODUTOS PARA SAUDE LTDA</t>
+          <t xml:space="preserve">MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.824.013/0001-89</t>
+          <t xml:space="preserve">24.774.241/0001-56</t>
         </is>
       </c>
       <c r="C629">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D629">
-        <v>5400</v>
+        <v>85078.07</v>
       </c>
       <c r="E629" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08811, PBS-PRC-2025/08813, PBS-PRC-2025/08834, PBS-PRC-2025/08837</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08811, NF 9390, MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08813, NF 9391, MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08834, NF 9392, MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08837, NF 9243, MEDEVICES PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H629" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
-          <t xml:space="preserve">DEVANT CARE COMERCIAL LTDA</t>
+          <t xml:space="preserve">MEDFUTURA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS DE SAUDE LTDA</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.401.513/0001-60</t>
+          <t xml:space="preserve">17.700.763/0001-48</t>
         </is>
       </c>
       <c r="C630">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D630">
-        <v>5352.5</v>
+        <v>25308</v>
       </c>
       <c r="E630" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00781</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00781, NF 136443, MEDFUTURA DISTRIBUIDORA DE MEDICAMENTOS E PRODUTOS DE SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H630" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
+          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.930.196/0001-17</t>
+          <t xml:space="preserve">23.706.033/0001-57</t>
         </is>
       </c>
       <c r="C631">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D631">
-        <v>5214</v>
+        <v>76588.5</v>
       </c>
       <c r="E631" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02022, PBS-PRC-2026/05478, PBS-PRC-2026/05647, PBS-PRC-2026/05684</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02022, NF 15610,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05478, NF 18468,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05647, NF 18076,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05684, NF 18429,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H631" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS</t>
+          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.028.316/0019-32</t>
+          <t xml:space="preserve">23.706.033/0001-57</t>
         </is>
       </c>
       <c r="C632">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D632">
-        <v>5212.26</v>
+        <v>30089</v>
       </c>
       <c r="E632" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06761, PBS-PRC-2026/01151, PBS-PRC-2026/03358, PBS-PRC-2026/06139</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06761, NF 15098,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01151, NF 17441,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03358, NF 18083,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06139, NF 18471,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H632" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALESSANDRO DE SIQUEIRA SANTOS</t>
+          <t xml:space="preserve">MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.839.383/0001-75</t>
+          <t xml:space="preserve">23.706.033/0001-57</t>
         </is>
       </c>
       <c r="C633">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D633">
-        <v>5208.33</v>
+        <v>16487.16</v>
       </c>
       <c r="E633" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07072, PBS-PRC-2025/07737, PBS-PRC-2025/08876, PBS-PRC-2026/0360, PBS-PRC-2026/03630, PBS-PRC-2026/04068, PBS-PRC-2026/04304, PBS-PRC-2026/05285</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07072, NF 15824,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07737, NF 15976,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/08876, NF 15870,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/0360, NF 18107, MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03630, NF 18094,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04068, NF 18100,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04304, NF 18263,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04304, NF 18276,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05285, NF 18394,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05285, NF 18455,MEDICAL CENTER DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H633" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO DO BRASIL SA</t>
+          <t xml:space="preserve">MEDICAL GROUP SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t xml:space="preserve">202404544</t>
+          <t xml:space="preserve">50.195.482/0001-50</t>
         </is>
       </c>
       <c r="C634">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D634">
-        <v>5154.31</v>
+        <v>576000</v>
       </c>
       <c r="E634" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09187, PBS-PRC-2025/10625, PBS-PRC-2025/11159, PBS-PRC-2026/00126, PBS-PRC-2026/01983, PBS-PRC-2026/02325, PBS-PRC-2026/03092, PBS-PRC-2026/03098, PBS-PRC-2026/03548, PBS-PRC-2026/04313, PBS-PRC-2026/04955</t>
+        </is>
+      </c>
+      <c r="G634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09187, NF 202500000000038, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10625, NF 202500000000041, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11159, NF 202600000000001, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00126, NF 202600000000003, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01983, NF 202600000000004, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02325, NF 202600000000005, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03092, NF 202600000000009, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03098, NF 2026000000007, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03548, NF 2026000000006, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04313, NF 2026000000010, MEDICAL GROUP SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04955, NF 2026000000013, MEDICAL GROUP SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H634" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRB BANCO DE BRASILIA SA</t>
+          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.000.208/0001-00</t>
+          <t xml:space="preserve">10.779.833/0001-56</t>
         </is>
       </c>
       <c r="C635">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D635">
-        <v>5095</v>
+        <v>130736.6</v>
       </c>
       <c r="E635" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11252, PBS-PRC-2025/11261, PBS-PRC-2026/01960, PBS-PRC-2026/01964</t>
+        </is>
+      </c>
+      <c r="G635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11252, NF 654306, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA, Valor ref. proc. PBS-PRC-2025/11261, NF 654424, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/01960, NF 665606, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/01964, NF 666562, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H635" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALPHA COMERCIO DE UTILIDADES LTDA</t>
+          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t xml:space="preserve">61.703.774/0001-73</t>
+          <t xml:space="preserve">10.779.833/0001-56</t>
         </is>
       </c>
       <c r="C636">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D636">
-        <v>5085</v>
+        <v>10498</v>
       </c>
       <c r="E636" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02063, PBS-PRC-2026/02276</t>
+        </is>
+      </c>
+      <c r="G636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02063, NF 666563, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA, Valor ref. proc. PBS-PRC-2026/02276, NF 666717, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H636" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.180.445/0001-12</t>
+          <t xml:space="preserve">10.779.833/0001-56</t>
         </is>
       </c>
       <c r="C637">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D637">
-        <v>5004</v>
+        <v>6072</v>
       </c>
       <c r="E637" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00984</t>
+        </is>
+      </c>
+      <c r="G637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00984, NF 663687, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H637" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
+          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.930.196/0001-17</t>
+          <t xml:space="preserve">10.779.833/0001-56</t>
         </is>
       </c>
       <c r="C638">
         <v>1</v>
       </c>
       <c r="D638">
-        <v>4977</v>
+        <v>4455.8</v>
       </c>
       <c r="E638" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02136</t>
+        </is>
+      </c>
+      <c r="G638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02136, NF 653795, MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H638" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXJET COMERCIO E SERVICOS CONTRA INCENDIO LTDA</t>
+          <t xml:space="preserve">MEDICALDECK COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.604.394/0001-12</t>
+          <t xml:space="preserve">12.035.062/0001-18</t>
         </is>
       </c>
       <c r="C639">
         <v>1</v>
       </c>
       <c r="D639">
-        <v>4947.5</v>
+        <v>4000</v>
       </c>
       <c r="E639" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09574</t>
+        </is>
+      </c>
+      <c r="G639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09574, NF 22457,MEDICALDECK COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H639" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAX FILMES COMERCIO LTDA</t>
+          <t xml:space="preserve">MEDICALMED REPRESENTACOES, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.307.478/0001-57</t>
+          <t xml:space="preserve">27.705.997/0001-31</t>
         </is>
       </c>
       <c r="C640">
         <v>1</v>
       </c>
       <c r="D640">
-        <v>4900</v>
+        <v>65000</v>
       </c>
       <c r="E640" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00792</t>
+        </is>
+      </c>
+      <c r="G640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00792, NF 860, MEDICALMED REPRESENTACOES, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H640" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.914.690/0001-10</t>
+          <t xml:space="preserve">03.563.718/0001-84</t>
         </is>
       </c>
       <c r="C641">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D641">
-        <v>4800</v>
+        <v>10367827.78</v>
       </c>
       <c r="E641" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10148, PBS-PRC-2025/10895, PBS-PRC-2026/00152, PBS-PRC-2026/01092, PBS-PRC-2026/02003, PBS-PRC-2026/05259, PBS-PRC-2026/05276, PBS-PRC-2026/05280</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10148, NF 1000035, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2025/10895, NF 1000036, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/00152, NF 1000037, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/01092, NF 1000038, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/02003, NF 1000039, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/05259, NF 1000040, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/05259, NF 1000041, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/05276, NF 1000042, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/05276, NF 1000043, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA, Valor ref. proc. PBS-PRC-2026/05280, NF 1000044, MEDICAR EMERGENCIAS MEDICAS CAMPINAS LTDA</t>
+        </is>
+      </c>
+      <c r="H641" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de veículos hospitalares</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMIGE MATERIAIS ODONTOLOGICOS LTDA</t>
+          <t xml:space="preserve">MEDICICOR COMERCIAL EIRELI</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t xml:space="preserve">71.505.564/0001-24</t>
+          <t xml:space="preserve">02.068.375/0001-19</t>
         </is>
       </c>
       <c r="C642">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="D642">
-        <v>4799.92</v>
+        <v>529124.15</v>
       </c>
       <c r="E642" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05438, PBS-PRC-2025/06827, PBS-PRC-2025/06829, PBS-PRC-2025/06830, PBS-PRC-2025/08150, PBS-PRC-2025/08152, PBS-PRC-2025/08630, PBS-PRC-2025/08635, PBS-PRC-2025/09615, PBS-PRC-2025/09619, PBS-PRC-2025/09651, PBS-PRC-2025/09679, PBS-PRC-2025/09957, PBS-PRC-2025/09994, PBS-PRC-2025/10036, PBS-PRC-2025/10542, PBS-PRC-2025/10543, PBS-PRC-2025/10784, PBS-PRC-2025/11329, PBS-PRC-2026/00096, PBS-PRC-2026/00322, PBS-PRC-2026/00516, PBS-PRC-2026/00864, PBS-PRC-2026/00865, PBS-PRC-2026/00990, PBS-PRC-2026/00997, PBS-PRC-2026/01103, PBS-PRC-2026/01248, PBS-PRC-2026/01412, PBS-PRC-2026/01452, PBS-PRC-2026/01461, PBS-PRC-2026/01463, PBS-PRC-2026/01531, PBS-PRC-2026/01555, PBS-PRC-2026/01686, PBS-PRC-2026/01687, PBS-PRC-2026/01924, PBS-PRC-2026/01938, PBS-PRC-2026/02009, PBS-PRC-2026/02018, PBS-PRC-2026/02025, PBS-PRC-2026/02029, PBS-PRC-2026/03157, PBS-PRC-2026/03482, PBS-PRC-2026/03638, PBS-PRC-2026/03720, PBS-PRC-2026/03962</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05438, NF 991955, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/06827, NF 986847, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/06829, NF 998639, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/06830, NF 986878, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08150, NF 1007081, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08152, NF 1007082, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08630, NF 1007163, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08635, NF 1007164, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09615, NF 1010627, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09619, NF 1010563, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09619, NF 1012679, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09651, NF 1016313, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09679, NF 1013915, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09957, NF 1014180, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09994, NF 1014178, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10036, NF 1014200, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10036, NF 1014685, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10036, NF 1014819, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10542, NF 1017165, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10543, NF 1013811, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10543, NF 1015128, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10784, NF 1019302, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/11329, NF 1019310, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00096, NF 1014472, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00096, NF 1023818, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00322, NF 1025854, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00516, NF 1024091, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00864, NF 1029559, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00865, NF 1029555, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00990, NF 1019634, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00997, NF 1019633, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01103, NF 1026074, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01248, NF 1026865, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01412, NF 1024098, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01452, NF 1024094, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01461, NF 1028223, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01463, NF 1028225, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01531, NF 1026777, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01531, NF 1028219, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01531, NF 1034132, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01555, NF 1028220, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01686, NF 1032228, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01687, NF 1032230, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01924, NF 1026877, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01938, NF 1019218, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02009, NF 1034951, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02018, NF 1035024, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02025, NF 1037516, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02029, NF 1037579, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03157, NF 1036790, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03157, NF 1039441, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03157, NF 1043929, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03482, NF 1043931, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03638, NF 1043962, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03720, NF 1044058, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03962, NF 1048609, MEDICICOR COMERCIAL EIRELI</t>
+        </is>
+      </c>
+      <c r="H642" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t xml:space="preserve">INJEMED MEDICAMENTOS ESPECIAIS LTDA</t>
+          <t xml:space="preserve">MEDICICOR COMERCIAL EIRELI</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.664.355/0001-80</t>
+          <t xml:space="preserve">02.068.375/0001-19</t>
         </is>
       </c>
       <c r="C643">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="D643">
-        <v>4791.6</v>
+        <v>252609.29</v>
       </c>
       <c r="E643" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02660, PBS-PRC-2025/03968, PBS-PRC-2025/08164, PBS-PRC-2025/08603, PBS-PRC-2025/09658, PBS-PRC-2025/09970, PBS-PRC-2025/10029, PBS-PRC-2025/10163, PBS-PRC-2025/10186, PBS-PRC-2025/10187, PBS-PRC-2025/10685, PBS-PRC-2025/11058, PBS-PRC-2026/00219, PBS-PRC-2026/00756, PBS-PRC-2026/00772, PBS-PRC-2026/00954, PBS-PRC-2026/01442, PBS-PRC-2026/01830, PBS-PRC-2026/02206, PBS-PRC-2026/02372, PBS-PRC-2026/02457, PBS-PRC-2026/02741, PBS-PRC-2026/03070, PBS-PRC-2026/03122, PBS-PRC-2026/03392, PBS-PRC-2026/03677, PBS-PRC-2026/03694, PBS-PRC-2026/03695</t>
+        </is>
+      </c>
+      <c r="G643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02660, NFS 967478 - 967631, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/03968, NF 981567, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/03968, NF 982129, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 1000482, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 1000831, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 1002042, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 1003449, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 1005868, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08164, NF 996880, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08603, NF 1000829, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/08603, NF 1002137, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09658, NF 1014182, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/09970, NF 1014682, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10029, NF 1014218, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10163, NF 1014219, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10186, NF 1014217, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10187, NF 1014231, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/10685, NF 1018084, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2025/11058, NF 1018645, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00219, NF 102681, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00756, NF 1028214, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00772, NF 1028218, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/00954, NF 1030518, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01442, NF 1026083, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/01830, NF 1034131, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02206, NF 1038082, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02372, NF 1038081, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02457, NF 970013, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/02741, NF 1033105, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03070, NF 1041966, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03122, NF 1038080, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03392, NF 1041967, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03677, NF 1045145, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03694, NF 1045315, MEDICICOR COMERCIAL EIRELI, Valor ref. proc. PBS-PRC-2026/03695, NF 1045317, MEDICICOR COMERCIAL EIRELI</t>
+        </is>
+      </c>
+      <c r="H643" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAEVE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MEDICOR - PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.034.672/0001-92</t>
+          <t xml:space="preserve">72.568.587/0001-40</t>
         </is>
       </c>
       <c r="C644">
         <v>1</v>
       </c>
       <c r="D644">
-        <v>4750</v>
+        <v>1890</v>
       </c>
       <c r="E644" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06450</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06450, NF 95856,MEDICOR - PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H644" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANTONIO JOSE DE SANTANA NETO</t>
+          <t xml:space="preserve">MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.819.903/0001-97</t>
+          <t xml:space="preserve">07.752.236/0001-23</t>
         </is>
       </c>
       <c r="C645">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D645">
-        <v>4749.5</v>
+        <v>17476.69</v>
       </c>
       <c r="E645" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03359, PBS-PRC-2026/04087, PBS-PRC-2026/05927</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03359, NF 1337437, MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A, Valor ref. proc. PBS-PRC-2026/04087, NF 1338427, MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A, Valor ref. proc. PBS-PRC-2026/05927, NF 1352754, MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
+        </is>
+      </c>
+      <c r="H645" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAO PAULO ARTIGOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.524.957/0001-32</t>
+          <t xml:space="preserve">07.752.236/0001-23</t>
         </is>
       </c>
       <c r="C646">
         <v>1</v>
       </c>
       <c r="D646">
-        <v>4686</v>
+        <v>6380.5</v>
       </c>
       <c r="E646" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02403</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02403, NF 1312166, MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
+        </is>
+      </c>
+      <c r="H646" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t xml:space="preserve">AUTO SUTURE DO BRASIL LTDA</t>
+          <t xml:space="preserve">MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.645.409/0003-90</t>
+          <t xml:space="preserve">07.752.236/0001-23</t>
         </is>
       </c>
       <c r="C647">
         <v>1</v>
       </c>
       <c r="D647">
-        <v>4650</v>
+        <v>858.4</v>
       </c>
       <c r="E647" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05795</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05795, NF 1352684, MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
+        </is>
+      </c>
+      <c r="H647" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
-          <t xml:space="preserve">LINKMED-SOLUCAO EM EQUIPAMENTO MEDICO HOSPITALAR LTDA</t>
+          <t xml:space="preserve">MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.025.185/0001-75</t>
+          <t xml:space="preserve">16.553.940/0001-48</t>
         </is>
       </c>
       <c r="C648">
         <v>1</v>
       </c>
       <c r="D648">
-        <v>4627.57</v>
+        <v>7135.2</v>
       </c>
       <c r="E648" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00878</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00878, NF 20213,MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H648" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
-          <t xml:space="preserve">FL INFORMATICA LTDA</t>
+          <t xml:space="preserve">MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.542.800/0001-46</t>
+          <t xml:space="preserve">16.553.940/0001-48</t>
         </is>
       </c>
       <c r="C649">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D649">
-        <v>4590.68</v>
+        <v>4391.6</v>
       </c>
       <c r="E649" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09990, PBS-PRC-2026/00983, PBS-PRC-2026/02169</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09990, NF 19855,MEDMAX COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00983, NF 20290,MEDMAX COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02169, NF 20455,MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H649" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.715.034/0001-56</t>
+          <t xml:space="preserve">16.553.940/0001-48</t>
         </is>
       </c>
       <c r="C650">
         <v>1</v>
       </c>
       <c r="D650">
-        <v>4576.5</v>
+        <v>45</v>
       </c>
       <c r="E650" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11344</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11344, NF 19854,MEDMAX COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H650" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICAL MERCANTIL DE APARELHAGEM MEDICA LTDA</t>
+          <t xml:space="preserve">MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.779.833/0001-56</t>
+          <t xml:space="preserve">40.256.200/0001-24</t>
         </is>
       </c>
       <c r="C651">
         <v>1</v>
       </c>
       <c r="D651">
-        <v>4455.8</v>
+        <v>5625</v>
       </c>
       <c r="E651" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00305</t>
+        </is>
+      </c>
+      <c r="G651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00305, NF 4657, MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H651" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISTRIBUIDORA VL FARM LTDA</t>
+          <t xml:space="preserve">MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.011.952/0001-25</t>
+          <t xml:space="preserve">40.256.200/0001-24</t>
         </is>
       </c>
       <c r="C652">
         <v>1</v>
       </c>
       <c r="D652">
-        <v>4434</v>
+        <v>4480</v>
       </c>
       <c r="E652" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05216</t>
+        </is>
+      </c>
+      <c r="G652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05216, NF 4878, MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H652" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t xml:space="preserve">CALU - INDUSTRIA, EXPORTACAO E IMPORTACAO DE EQUIPAMENTOS ODONTOLOGICOS LTDA</t>
+          <t xml:space="preserve">MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.393.246/0001-74</t>
+          <t xml:space="preserve">40.256.200/0001-24</t>
         </is>
       </c>
       <c r="C653">
         <v>2</v>
       </c>
       <c r="D653">
-        <v>4417.38</v>
+        <v>691.2</v>
       </c>
       <c r="E653" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05620, PBS-PRC-2025/06950</t>
+        </is>
+      </c>
+      <c r="G653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05620, NF 4220, MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06950, NF 4405, MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H653" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t xml:space="preserve">CEI COMERCIO EXPORTACAO E IMP DE MAT MEDICOS LTDA</t>
+          <t xml:space="preserve">MEDSHOP HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.175.705/0001-64</t>
+          <t xml:space="preserve">03.524.249/0001-94</t>
         </is>
       </c>
       <c r="C654">
         <v>1</v>
       </c>
       <c r="D654">
-        <v>4410</v>
+        <v>894</v>
       </c>
       <c r="E654" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/01501</t>
+        </is>
+      </c>
+      <c r="G654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/01501, NF 12953,MEDSHOP HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H654" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
-          <t xml:space="preserve">DUMALE PRODUTOS PARA SAUDE LTDA</t>
+          <t xml:space="preserve">MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.788.905/0001-97</t>
+          <t xml:space="preserve">42.192.699/0001-89</t>
         </is>
       </c>
       <c r="C655">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D655">
-        <v>4408</v>
+        <v>283204</v>
       </c>
       <c r="E655" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08583, PBS-PRC-2025/08595, PBS-PRC-2025/09576, PBS-PRC-2026/02582, PBS-PRC-2026/02671, PBS-PRC-2026/05379</t>
+        </is>
+      </c>
+      <c r="G655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08583, NF 1167, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08595, NF 1168, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09576, NF 1209, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09576, NF 1222, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02582, NF 1425, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02671, NF 1424, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05379, NF 1833, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05379, NF 1834, MEDSTARK COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H655" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDUSTRIAS H. A. BARONE LTDA</t>
+          <t xml:space="preserve">MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.040.383/0001-82</t>
+          <t xml:space="preserve">06.132.785/0001-32</t>
         </is>
       </c>
       <c r="C656">
         <v>1</v>
       </c>
       <c r="D656">
-        <v>4400</v>
+        <v>81795.45</v>
       </c>
       <c r="E656" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05598</t>
+        </is>
+      </c>
+      <c r="G656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05598, NF 22006,MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H656" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELEVADORES SUPER LTDA</t>
+          <t xml:space="preserve">MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.474.174/0001-11</t>
+          <t xml:space="preserve">06.132.785/0001-32</t>
         </is>
       </c>
       <c r="C657">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D657">
-        <v>4399.15</v>
+        <v>10072.68</v>
       </c>
       <c r="E657" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04648, PBS-PRC-2026/00418, PBS-PRC-2026/04783</t>
+        </is>
+      </c>
+      <c r="G657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04648, NF 21961,MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00418, NF 23065,MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04783, NF 25424,MEDVIDA DISTRIBUIDORA DE MEDICAMENTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H657" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
-          <t xml:space="preserve">GOLDMED IMPORTACAO DE PRODUTOS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">MEGANET TELECOM SERVICOS DE COMUNICACAO MULTIMIDIA LTDA</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.215.470/0001-91</t>
+          <t xml:space="preserve">37.395.336/0001-00</t>
         </is>
       </c>
       <c r="C658">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D658">
-        <v>4399</v>
+        <v>20260</v>
       </c>
       <c r="E658" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09686</t>
+        </is>
+      </c>
+      <c r="G658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09686, NF 2025/00000000032, MEGANET TELECOM SERVICOS DE COMUNICACAO MULTIMIDIA LTDA</t>
+        </is>
+      </c>
+      <c r="H658" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORTOBENS DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MENER MEDICAMENTOS, PERFUMARIA E ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.035.686/0001-63</t>
+          <t xml:space="preserve">08.882.699/0001-72</t>
         </is>
       </c>
       <c r="C659">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D659">
-        <v>4387.2</v>
+        <v>8070</v>
       </c>
       <c r="E659" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02182</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02182, NF 421, MENER MEDICAMENTOS, PERFUMARIA E ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H659" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr">
         <is>
-          <t xml:space="preserve">HSIC COMERCIAL LTDA</t>
+          <t xml:space="preserve">METAL FORTE DO BRASIL LTDA</t>
         </is>
       </c>
       <c r="B660" t="inlineStr">
         <is>
-          <t xml:space="preserve">57.656.147/0001-51</t>
+          <t xml:space="preserve">54.448.563/0001-76</t>
         </is>
       </c>
       <c r="C660">
         <v>1</v>
       </c>
       <c r="D660">
-        <v>4289</v>
+        <v>24000</v>
       </c>
       <c r="E660" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10486</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10486, NF 109, METAL FORTE DO BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H660" t="inlineStr">
+        <is>
+          <t xml:space="preserve">móveis e utensílios</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATIVA COMERCIAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">MF MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.274.988/0001-38</t>
+          <t xml:space="preserve">13.520.397/0001-94</t>
         </is>
       </c>
       <c r="C661">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D661">
-        <v>4276.91</v>
+        <v>197500</v>
       </c>
       <c r="E661" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09527, PBS-PRC-2025/10126, PBS-PRC-2026/00134, PBS-PRC-2026/00440, PBS-PRC-2026/01619, PBS-PRC-2026/02371, PBS-PRC-2026/03139, PBS-PRC-2026/04300, PBS-PRC-2026/05043, PBS-PRC-2026/06130</t>
+        </is>
+      </c>
+      <c r="G661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09527, NF 00000121, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/10126, NF 00000126, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/00134, NF 00000130, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/00440, NF 00000135, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/01619, NF 139, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/02371, NF 141, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/03139, NF 144, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/04300, NF 147, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/05043, NF 151, MF MEDICAL LTDA, Valor ref. proc. PBS-PRC-2026/06130, NF 155, MF MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H661" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
-          <t xml:space="preserve">TECNOPRINT IMPRESSOS TECNICOS LTDA</t>
+          <t xml:space="preserve">MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.516.470/0001-63</t>
+          <t xml:space="preserve">29.182.018/0001-33</t>
         </is>
       </c>
       <c r="C662">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D662">
-        <v>4257.6</v>
+        <v>181780</v>
       </c>
       <c r="E662" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01465, PBS-PRC-2026/01689, PBS-PRC-2026/02120, PBS-PRC-2026/03300, PBS-PRC-2026/03634</t>
+        </is>
+      </c>
+      <c r="G662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01465, NF 78449,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/01689, NF 80832,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/02120, NF 81605,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03300, NF 80545,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03300, NF 83120,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03300, NF 84138,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/03634, NF 84136,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H662" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULO CESAR AGOSTINI ORTOPEDICOS</t>
+          <t xml:space="preserve">MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA.</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.556.855/0001-08</t>
+          <t xml:space="preserve">29.182.018/0001-33</t>
         </is>
       </c>
       <c r="C663">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D663">
-        <v>4242</v>
+        <v>160400</v>
       </c>
       <c r="E663" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01100, PBS-PRC-2026/01560, PBS-PRC-2026/02208, PBS-PRC-2026/05275</t>
+        </is>
+      </c>
+      <c r="G663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01100, NF 78228,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/01560, NF 80231,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/02208, NF 81603,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA., Valor ref. proc. PBS-PRC-2026/05275, NF 87353,MICROPORT SCIENTIFIC VASCULAR BRASIL LTDA.</t>
+        </is>
+      </c>
+      <c r="H663" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL CIRURGICA RIOCLARENSE LTDA</t>
+          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t xml:space="preserve">67.729.178/0004-91</t>
+          <t xml:space="preserve">01.590.728/0002-64</t>
         </is>
       </c>
       <c r="C664">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D664">
-        <v>4172</v>
+        <v>202411.5</v>
       </c>
       <c r="E664" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05447, PBS-PRC-2025/06609, PBS-PRC-2025/10880, PBS-PRC-2025/11150, PBS-PRC-2026/00612</t>
+        </is>
+      </c>
+      <c r="G664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05447, FAT 1821,MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/06609, NF 1871, MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10880, FAT 2002,MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11150, NF 2056, MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11150, NF 2057, MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11150, NF 2058, MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00612, FAT 2098,MICROTECNICA INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H664" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
-          <t xml:space="preserve">NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
+          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.012.086/0001-87</t>
+          <t xml:space="preserve">01.590.728/0002-64</t>
         </is>
       </c>
       <c r="C665">
         <v>1</v>
       </c>
       <c r="D665">
-        <v>4160</v>
+        <v>52803</v>
       </c>
       <c r="E665" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06609</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06609, NF 1870, MICROTECNICA INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H665" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MICROTECNICA INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.478.023/0001-80</t>
+          <t xml:space="preserve">01.590.728/0002-64</t>
         </is>
       </c>
       <c r="C666">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D666">
-        <v>4096.48</v>
+        <v>26401.5</v>
       </c>
       <c r="E666" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06609, PBS-PRC-2025/10880, PBS-PRC-2026/00612</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06609, NF 1872, MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10880, FAT 2003,MICROTECNICA INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00612, FT2099, MICROTECNICA INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H666" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t xml:space="preserve">ICP CIENTIFICA PRODUTOS PARA LABORATORIOS LTDA</t>
+          <t xml:space="preserve">MIDAS PROMOCAO E DISTRIBUICAO LTDA</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.026.964/0001-37</t>
+          <t xml:space="preserve">48.397.374/0001-19</t>
         </is>
       </c>
       <c r="C667">
         <v>1</v>
       </c>
       <c r="D667">
-        <v>4061.5</v>
+        <v>20025.62</v>
       </c>
       <c r="E667" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03338</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03338, NF 51, MIDAS PROMOCAO E DISTRIBUICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H667" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
-          <t xml:space="preserve">HUNTER CIENTIFICA COMERCIAL E SERVIÇOS LTDA</t>
+          <t xml:space="preserve">MLA SUPRIMENTOS MEDICOS SA</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.304.559/0003-77</t>
+          <t xml:space="preserve">22.315.538/0001-28</t>
         </is>
       </c>
       <c r="C668">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D668">
-        <v>3964</v>
+        <v>38500</v>
       </c>
       <c r="E668" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04602</t>
+        </is>
+      </c>
+      <c r="G668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04602, NF 13565,MLA SUPRIMENTOS MEDICOS SA</t>
+        </is>
+      </c>
+      <c r="H668" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
-          <t xml:space="preserve">MP - COMERCIO DE MATERIAIS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">MLA SUPRIMENTOS MEDICOS SA</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.499.258/0001-23</t>
+          <t xml:space="preserve">22.315.538/0001-28</t>
         </is>
       </c>
       <c r="C669">
         <v>1</v>
       </c>
       <c r="D669">
-        <v>3900</v>
+        <v>11550</v>
       </c>
       <c r="E669" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02943</t>
+        </is>
+      </c>
+      <c r="G669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02943, NF 16475,MLA SUPRIMENTOS MEDICOS SA</t>
+        </is>
+      </c>
+      <c r="H669" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr">
         <is>
-          <t xml:space="preserve">INJEFARMA CAVALCANTI E SILVA DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">MONICA MARTINS BEZERRA DA SILVA</t>
         </is>
       </c>
       <c r="B670" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.607.807/0001-61</t>
+          <t xml:space="preserve">***.407.834-**</t>
         </is>
       </c>
       <c r="C670">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D670">
-        <v>3874</v>
+        <v>9000</v>
       </c>
       <c r="E670" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10141, PBS-PRC-2025/11194, PBS-PRC-2026/00543</t>
+        </is>
+      </c>
+      <c r="G670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10141, NF 30708,MONICA MARTINS BEZERRA DA SILVA, Valor ref. proc. PBS-PRC-2025/11194, NF 30806,MONICA MARTINS BEZERRA DA SILVA, Valor ref. proc. PBS-PRC-2026/00543, NF 1, MONICA MARTINS BEZERRA DA SILVA</t>
+        </is>
+      </c>
+      <c r="H670" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Aluguel de imóveis</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIET FOOD NUTRICAO LTDA</t>
+          <t xml:space="preserve">MORAMED MANUTENCAO E VENDA DE ACESSORIOS MEDICO HOSPITALAR</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.975.570/0001-22</t>
+          <t xml:space="preserve">26.603.680/0001-21</t>
         </is>
       </c>
       <c r="C671">
         <v>1</v>
       </c>
       <c r="D671">
-        <v>3800</v>
+        <v>10900</v>
       </c>
       <c r="E671" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01707</t>
+        </is>
+      </c>
+      <c r="G671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01707, NF 5757, MORAMED MANUTENCAO E VENDA DE ACESSORIOS MEDICO HOSPITALAR</t>
+        </is>
+      </c>
+      <c r="H671" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+          <t xml:space="preserve">MP - COMERCIO DE MATERIAIS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.997.219/0001-99</t>
+          <t xml:space="preserve">07.499.258/0001-23</t>
         </is>
       </c>
       <c r="C672">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D672">
-        <v>3752</v>
+        <v>3900</v>
       </c>
       <c r="E672" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00741</t>
+        </is>
+      </c>
+      <c r="G672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00741, NF 153032, MP - COMERCIO DE MATERIAIS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H672" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHIGEMOTO COMERCIAL LTDA</t>
+          <t xml:space="preserve">MR SOLUCOES ENGENHARIA E METALURGICA LTDA</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.787.127/0001-11</t>
+          <t xml:space="preserve">48.056.552/0001-48</t>
         </is>
       </c>
       <c r="C673">
         <v>1</v>
       </c>
       <c r="D673">
-        <v>3708.6</v>
+        <v>7560.9</v>
       </c>
       <c r="E673" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02393</t>
+        </is>
+      </c>
+      <c r="G673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02393, NF 63, MRSOLUCOES ENGENHARIA E METALURGICA LTDA</t>
+        </is>
+      </c>
+      <c r="H673" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t xml:space="preserve">SURGICALMEDI - IMPORTADORA E DISTRIBUIDORA DE MATERIAIS CIRURGICOS LTDA</t>
+          <t xml:space="preserve">MS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.057.136/0001-10</t>
+          <t xml:space="preserve">36.191.620/0001-00</t>
         </is>
       </c>
       <c r="C674">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D674">
-        <v>3664.15</v>
+        <v>15990</v>
       </c>
       <c r="E674" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00992, PBS-PRC-2026/02073</t>
+        </is>
+      </c>
+      <c r="G674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00992, NF 29735,MS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02073, NF 30509,MS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H674" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIFERENCIAL COMERCIO ATACADISTA DE PRODUTOS ALIMENTICIOS LTDA</t>
+          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.617.964/0001-58</t>
+          <t xml:space="preserve">09.074.443/0002-82</t>
         </is>
       </c>
       <c r="C675">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D675">
-        <v>3648.96</v>
+        <v>3400</v>
       </c>
       <c r="E675" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09749, PBS-PRC-2026/02873</t>
+        </is>
+      </c>
+      <c r="G675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09749, NF 15282,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02873, NF 15813,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H675" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t xml:space="preserve">70.116.132/0001-69</t>
+          <t xml:space="preserve">09.074.443/0002-82</t>
         </is>
       </c>
       <c r="C676">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D676">
-        <v>3621.24</v>
+        <v>2556</v>
       </c>
       <c r="E676" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04846, PBS-PRC-2025/05760, PBS-PRC-2025/06317</t>
+        </is>
+      </c>
+      <c r="G676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04846, NF 14919,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05760, NF 14718,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06317, NF 14742,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H676" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t xml:space="preserve">STOCK MED S.A</t>
+          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.106.005/0001-80</t>
+          <t xml:space="preserve">09.074.443/0002-82</t>
         </is>
       </c>
       <c r="C677">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D677">
-        <v>3598.02</v>
+        <v>2550</v>
       </c>
       <c r="E677" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11189, PBS-PRC-2025/11282</t>
+        </is>
+      </c>
+      <c r="G677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11189, NF 15280,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11282, NF 15327,MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H677" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
-          <t xml:space="preserve">LICITATRADE SERVICO, COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.258.056/0001-37</t>
+          <t xml:space="preserve">06.167.295/0001-71</t>
         </is>
       </c>
       <c r="C678">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D678">
-        <v>3595</v>
+        <v>118946.1</v>
       </c>
       <c r="E678" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07496, PBS-PRC-2025/09950, PBS-PRC-2025/10807, PBS-PRC-2026/00023, PBS-PRC-2026/00107, PBS-PRC-2026/02692, PBS-PRC-2026/02694, PBS-PRC-2026/02695, PBS-PRC-2026/03441, PBS-PRC-2026/04325</t>
+        </is>
+      </c>
+      <c r="G678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07496, NF 16466,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09950, NF 17029,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10807, NF 17255,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00023, NF 17307,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00023, NF 17375,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00107, NF 17649,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02692, NF 18343,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02694, NF 18344,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02695, NF 18345,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02695, NF 18509,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02695, NF 18806,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02695, NF 19055,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03441, NF 18416,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04325, NF 18497,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H678" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDILAR IMPORTACAO E DISTRIBUICAO DE PRODUTOS MEDICO HOSPITALARES S/A</t>
+          <t xml:space="preserve">MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.752.236/0001-23</t>
+          <t xml:space="preserve">06.167.295/0001-71</t>
         </is>
       </c>
       <c r="C679">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D679">
-        <v>3540.9</v>
+        <v>74746.59</v>
       </c>
       <c r="E679" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05537, PBS-PRC-2026/00637</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05537, NF 15968,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08567, NF 16624,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00637, NF 17695,MSB MEDICAL SYSTEM DO BRASIL IND E COM DE PROD MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H679" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr">
         <is>
-          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B680" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.079.815/0001-10</t>
+          <t xml:space="preserve">40.782.468/0001-08</t>
         </is>
       </c>
       <c r="C680">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D680">
-        <v>3515.92</v>
+        <v>74756.4</v>
       </c>
       <c r="E680" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06732, PBS-PRC-2025/08113, PBS-PRC-2025/09317</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06732, NF 44735,MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08113, NF 44794,MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/09317, NF 44799,MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H680" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr">
         <is>
-          <t xml:space="preserve">AYER FELIPE DE FARIA NETO</t>
+          <t xml:space="preserve">MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.183.741/0001-25</t>
+          <t xml:space="preserve">40.782.468/0001-08</t>
         </is>
       </c>
       <c r="C681">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D681">
-        <v>3507</v>
+        <v>7737</v>
       </c>
       <c r="E681" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06921, PBS-PRC-2026/02430</t>
+        </is>
+      </c>
+      <c r="G681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06921, NF 44726,MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02430, NF 44798,MSHS COMERCIO DE MATERIAL MEDICO HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H681" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">MT COMERCIAL MEDICA LTDA</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.097.573/0001-09</t>
+          <t xml:space="preserve">07.946.534/0001-54</t>
         </is>
       </c>
       <c r="C682">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D682">
-        <v>3454.8</v>
+        <v>63882</v>
       </c>
       <c r="E682" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05725</t>
+        </is>
+      </c>
+      <c r="G682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05725, NF 8719, MT COMERCIAL MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H682" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t xml:space="preserve">INFINITI EMPREENDIMENTOS LTDA</t>
+          <t xml:space="preserve">MT COMERCIAL MEDICA LTDA</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.829.339/0001-09</t>
+          <t xml:space="preserve">07.946.534/0001-54</t>
         </is>
       </c>
       <c r="C683">
         <v>1</v>
       </c>
       <c r="D683">
-        <v>3450</v>
+        <v>10080</v>
       </c>
       <c r="E683" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07491</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07491, NF 8542, MT COMERCIAL MEDICA LTDA</t>
+        </is>
+      </c>
+      <c r="H683" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MTB TECNOLOGIA LTDA</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.074.443/0002-82</t>
+          <t xml:space="preserve">01.405.834/0001-40</t>
         </is>
       </c>
       <c r="C684">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D684">
-        <v>3400</v>
+        <v>304086.3</v>
       </c>
       <c r="E684" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05966, PBS-PRC-2025/06882, PBS-PRC-2025/08121, PBS-PRC-2025/11256, PBS-PRC-2026/02630, PBS-PRC-2026/02634, PBS-PRC-2026/02637, PBS-PRC-2026/03328</t>
+        </is>
+      </c>
+      <c r="G684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05966, NF 833, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/06882, ND 842, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/08121, NF 849, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2025/11256, ND 854, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/02630, ND 891, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/02634, ND 892, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/02637, ND 893, MTB TECNOLOGIA LTDA, Valor ref. proc. PBS-PRC-2026/03328, ND 900, MTB TECNOLOGIA LTDA</t>
+        </is>
+      </c>
+      <c r="H684" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE</t>
+          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.244.401/0001-61</t>
+          <t xml:space="preserve">21.681.325/0001-57</t>
         </is>
       </c>
       <c r="C685">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="D685">
-        <v>3399.21</v>
+        <v>45100</v>
       </c>
       <c r="E685" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00962, PBS-PRC-2026/01120, PBS-PRC-2026/01133, PBS-PRC-2026/02172, PBS-PRC-2026/02177, PBS-PRC-2026/03044</t>
+        </is>
+      </c>
+      <c r="G685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00962, NF 283263, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/01120, NF 283079, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/01133, NF 283149, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/02172, NF 286061, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/02177, NF 284534, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/03044, NF 286977, MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+        </is>
+      </c>
+      <c r="H685" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t xml:space="preserve">PONTAMED FARMACEUTICA LTDA</t>
+          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.816.696/0001-54</t>
+          <t xml:space="preserve">21.681.325/0001-57</t>
         </is>
       </c>
       <c r="C686">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D686">
-        <v>3370.35</v>
+        <v>17022</v>
       </c>
       <c r="E686" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01692, PBS-PRC-2026/01710, PBS-PRC-2026/03276</t>
+        </is>
+      </c>
+      <c r="G686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01692, NF 283045, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/01710, NF 283741, MULTIFARMA COMERCIO E REPRESENTACOES LTDA., Valor ref. proc. PBS-PRC-2026/03276, NF 287187, MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+        </is>
+      </c>
+      <c r="H686" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITALMED LTDA</t>
+          <t xml:space="preserve">MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.868.059/0001-88</t>
+          <t xml:space="preserve">21.681.325/0001-57</t>
         </is>
       </c>
       <c r="C687">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D687">
-        <v>3315.6</v>
+        <v>11640</v>
       </c>
       <c r="E687" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02448</t>
+        </is>
+      </c>
+      <c r="G687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02448, NF 283047, MULTIFARMA COMERCIO E REPRESENTACOES LTDA.</t>
+        </is>
+      </c>
+      <c r="H687" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXCLUSIVA MEDIC PRODUTOS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.630.133/0001-51</t>
+          <t xml:space="preserve">54.990.157/0001-30</t>
         </is>
       </c>
       <c r="C688">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="D688">
-        <v>3300</v>
+        <v>6514901.25</v>
       </c>
       <c r="E688" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11313, PBS-PRC-2026/00579, PBS-PRC-2026/00608, PBS-PRC-2026/00649, PBS-PRC-2026/00672, PBS-PRC-2026/00918, PBS-PRC-2026/01115, PBS-PRC-2026/01121, PBS-PRC-2026/01184, PBS-PRC-2026/01185, PBS-PRC-2026/01195, PBS-PRC-2026/01201, PBS-PRC-2026/01327, PBS-PRC-2026/01328, PBS-PRC-2026/01416, PBS-PRC-2026/01418, PBS-PRC-2026/01423, PBS-PRC-2026/01482, PBS-PRC-2026/01484, PBS-PRC-2026/01485, PBS-PRC-2026/01486, PBS-PRC-2026/01487, PBS-PRC-2026/03185, PBS-PRC-2026/03209, PBS-PRC-2026/03223, PBS-PRC-2026/03278, PBS-PRC-2026/04585, PBS-PRC-2026/04677, PBS-PRC-2026/04825, PBS-PRC-2026/04832, PBS-PRC-2026/04861, PBS-PRC-2026/04867, PBS-PRC-2026/05188, PBS-PRC-2026/05191, PBS-PRC-2026/05192, PBS-PRC-2026/05195, PBS-PRC-2026/05196, PBS-PRC-2026/05898, PBS-PRC-2026/05899, PBS-PRC-2026/05900, PBS-PRC-2026/05902, PBS-PRC-2026/05903</t>
+        </is>
+      </c>
+      <c r="G688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11313, NF 1000099, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00579, NF 1000101, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00608, NF 1000105, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00649, NF 1000102, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00672, NF 1000104, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00918, NF 1000110, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01115, NF 1000111, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01121, NF 1000109, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01184, NF 1000113, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01185, NF 1000114, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01195, NF 1000112, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01201, NF 1000115, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01327, NF 1000119, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01328, NF 1000120, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01416, NF 1000117, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01418, NF 1000116, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01423, NF 1000118, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01482, NF 1000122, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01484, NF 1000126, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01485, NF 1000124, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01486, NF 1000123, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01487, NF 1000125, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03185, NF 1000131, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03209, NF 1000132, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03223, NF 1000134, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03278, NF 1000133, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04585, NF 1000137, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04677, NF 1000136, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04825, NF 1000138, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04832, NF 1000139, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04861, NF 1000140, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04867, NF 1000149, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05188, NF 1000144, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05191, NF 1000147, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05192, NF 1000150, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05195, NF 1000146, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05196, NF 1000145, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05898, NF 1000159, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05899, NF 1000160, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05900, NF 1000158, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05902, NF 1000155, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/05903, NF 1000157, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H688" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
-          <t xml:space="preserve">GARFO &amp; CIA COMERCIO DE EQUIPAMENTOS PARA RESTAURANTES LTDA</t>
+          <t xml:space="preserve">MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.852.957/0001-27</t>
+          <t xml:space="preserve">54.990.157/0001-30</t>
         </is>
       </c>
       <c r="C689">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D689">
-        <v>3264.31</v>
+        <v>1659500</v>
       </c>
       <c r="E689" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10869, PBS-PRC-2025/11271, PBS-PRC-2026/00000, PBS-PRC-2026/00694, PBS-PRC-2026/00757, PBS-PRC-2026/01667, PBS-PRC-2026/02161, PBS-PRC-2026/03041, PBS-PRC-2026/04291, PBS-PRC-2026/04923, PBS-PRC-2026/04953, PBS-PRC-2026/04972, PBS-PRC-2026/05294, PBS-PRC-2026/06314</t>
+        </is>
+      </c>
+      <c r="G689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10869, NF 1000096, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11271, NF 1000100, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00000, NF 0000000, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00694, NF 1000107, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00757, NF 1000106, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01667, NF 1000129, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02161, NF 1000128, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03041, NF 1000130, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04291, NF 1000135, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04923, NF 1000143, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04953, NF 1000141, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04972, NF 1000142, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/06314, NF 1000151, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/06314, NF 1000152, MULTIMED SERVICOS ESPECIALIZADOS, GESTAO E CONSULTORIA EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H689" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL LAUDOS SERVICOS E SISTEMAS DE SAUDE LTDA</t>
+          <t xml:space="preserve">MULTSERVICE COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B690" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.587.270/0001-77</t>
+          <t xml:space="preserve">05.230.239/0001-71</t>
         </is>
       </c>
       <c r="C690">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D690">
-        <v>3256</v>
+        <v>533706.96</v>
       </c>
       <c r="E690" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08779, PBS-PRC-2025/08791, PBS-PRC-2025/08792, PBS-PRC-2025/10966, PBS-PRC-2025/10981, PBS-PRC-2026/00148, PBS-PRC-2026/01336, PBS-PRC-2026/01975, PBS-PRC-2026/02703, PBS-PRC-2026/03718, PBS-PRC-2026/04455, PBS-PRC-2026/05598, PBS-PRC-2026/06768</t>
+        </is>
+      </c>
+      <c r="G690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08779, NF 1000120, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08791, NF 1000117, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08792, NF 1000119, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10966, NF 1000128, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/10981, NF 1000139, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00148, NF 1000148, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01336, NF 1000157, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01975, NF 1000167, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02703, NF 1000170, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02703, NF 1000173, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03718, NF 1000179, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04455, NF 1000186, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05598, NF 1000192, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06768, NF 1000199, MULTSERVICE COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H690" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="inlineStr">
         <is>
-          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
+          <t xml:space="preserve">MULTSERVICE COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.717.870/0001-04</t>
+          <t xml:space="preserve">05.230.239/0001-71</t>
         </is>
       </c>
       <c r="C691">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D691">
-        <v>3146.4</v>
+        <v>37453.12</v>
       </c>
       <c r="E691" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03998, PBS-PRC-2026/04593, PBS-PRC-2026/05415, PBS-PRC-2026/06655</t>
+        </is>
+      </c>
+      <c r="G691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03998, NF 1000180, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04593, NF 1000187, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05415, NF 1000193, MULTSERVICE COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06655, NF 1000200, MULTSERVICE COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H691" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas, outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+          <t xml:space="preserve">NAILTON ROCHA MONTEIRO</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.004.901/0001-26</t>
+          <t xml:space="preserve">29.412.326/0001-08</t>
         </is>
       </c>
       <c r="C692">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D692">
-        <v>3141.41</v>
+        <v>60144</v>
       </c>
       <c r="E692" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09299, PBS-PRC-2025/10711, PBS-PRC-2025/10923</t>
+        </is>
+      </c>
+      <c r="G692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09299, NF 697, NAILTON ROCHA MONTEIRO, Valor ref. proc. PBS-PRC-2025/09299, NF 726, NAILTON ROCHA MONTEIRO, Valor ref. proc. PBS-PRC-2025/10711, NF 737, NAILTON ROCHA MONTEIRO, Valor ref. proc. PBS-PRC-2025/10923, NF 781, NAILTON ROCHA MONTEIRO, Valor ref. proc. PBS-PRC-2025/10923, NF 796, NAILTON ROCHA MONTEIRO</t>
+        </is>
+      </c>
+      <c r="H692" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Gêneros Alimentícios - Itens de Panificação e out</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.948.968/0001-69</t>
+          <t xml:space="preserve">14.012.086/0001-87</t>
         </is>
       </c>
       <c r="C693">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D693">
-        <v>3141</v>
+        <v>6270</v>
       </c>
       <c r="E693" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04028, PBS-PRC-2026/01177</t>
+        </is>
+      </c>
+      <c r="G693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04028, NF 13516,NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H, Valor ref. proc. PBS-PRC-2026/01177, NF 19045,NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
+        </is>
+      </c>
+      <c r="H693" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t xml:space="preserve">HIPROMED-MORIAH COMERCIO, IMPORTACAO E SERVICOS LTDA</t>
+          <t xml:space="preserve">NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.311.246/0001-70</t>
+          <t xml:space="preserve">14.012.086/0001-87</t>
         </is>
       </c>
       <c r="C694">
         <v>1</v>
       </c>
       <c r="D694">
-        <v>3130</v>
+        <v>4160</v>
       </c>
       <c r="E694" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11007</t>
+        </is>
+      </c>
+      <c r="G694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11007, NF 17906,NATAL SUTURA IMPORTACAO, EXPORTACAO E COMERCIO ATACADISTA DE MATERIAIS MEDICOS H</t>
+        </is>
+      </c>
+      <c r="H694" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIAO MED LTDA</t>
+          <t xml:space="preserve">NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOLÓGICOS</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.259.102/0001-90</t>
+          <t xml:space="preserve">05.234.897/0001-31</t>
         </is>
       </c>
       <c r="C695">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D695">
-        <v>3075</v>
+        <v>25286.24</v>
       </c>
       <c r="E695" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00832, PBS-PRC-2026/00836, PBS-PRC-2026/04916</t>
+        </is>
+      </c>
+      <c r="G695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00832, NF 3370, NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOL GICOS, Valor ref. proc. PBS-PRC-2026/00836, NF 3332, NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOL GICOS, Valor ref. proc. PBS-PRC-2026/04916, NF 3410, NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOL GICOS</t>
+        </is>
+      </c>
+      <c r="H695" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+          <t xml:space="preserve">NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOLÓGICOS</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.667.433/0001-35</t>
+          <t xml:space="preserve">05.234.897/0001-31</t>
         </is>
       </c>
       <c r="C696">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D696">
-        <v>3036.44</v>
+        <v>6216</v>
       </c>
       <c r="E696" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11429</t>
+        </is>
+      </c>
+      <c r="G696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11429, NF 3346, NATEK - NATUREZA E TECNOLOGIA, INDUSTRIA E COMERCIO DE PRODUTOS BIOTECNOLÓGICOS</t>
+        </is>
+      </c>
+      <c r="H696" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t xml:space="preserve">OK BIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">NATHALIA DUARTE DE AZEVEDO</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t xml:space="preserve">36.441.185/0001-17</t>
+          <t xml:space="preserve">***.480.294-**</t>
         </is>
       </c>
       <c r="C697">
         <v>1</v>
       </c>
       <c r="D697">
-        <v>3000</v>
+        <v>444.27</v>
       </c>
       <c r="E697" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00392</t>
+        </is>
+      </c>
+      <c r="G697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00392, RECIBO 22A 25/01/2026, NATHALIA DUARTE DE AZEVEDO</t>
+        </is>
+      </c>
+      <c r="H697" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t xml:space="preserve">DETISA DEDETIZACAO E IMUNIZACAO LTDA</t>
+          <t xml:space="preserve">NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.405.904/0001-09</t>
+          <t xml:space="preserve">09.291.683/0001-58</t>
         </is>
       </c>
       <c r="C698">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D698">
-        <v>2990</v>
+        <v>870305.12</v>
       </c>
       <c r="E698" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05401, PBS-PRC-2025/06943, PBS-PRC-2025/09011, PBS-PRC-2025/10299, PBS-PRC-2025/11037, PBS-PRC-2026/01001, PBS-PRC-2026/02543, PBS-PRC-2026/02761, PBS-PRC-2026/02785, PBS-PRC-2026/04592, PBS-PRC-2026/06192, PBS-PRC-2026/06245</t>
+        </is>
+      </c>
+      <c r="G698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05401, NF 1002206, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2025/06943, NF 1002243, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2025/09011, NF 1002278, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2025/10299, NF 1002304, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2025/11037, NF 1002327, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/01001, NF 1002349, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/02543, NF 1002190, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/02761, NF 1002382, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/02785, NF 1002403, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/04592, NF 1002436, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/06192, NF 1002437, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/06245, NF 1002462, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
+        </is>
+      </c>
+      <c r="H698" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Terapia Renal Substitutiva, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t xml:space="preserve">ECOMED COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.992.682/0001-48</t>
+          <t xml:space="preserve">09.291.683/0001-58</t>
         </is>
       </c>
       <c r="C699">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D699">
-        <v>2880</v>
+        <v>478240</v>
       </c>
       <c r="E699" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03598, PBS-PRC-2026/03921, PBS-PRC-2026/04054, PBS-PRC-2026/04205, PBS-PRC-2026/05752, PBS-PRC-2026/05833</t>
+        </is>
+      </c>
+      <c r="G699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03598, NF 1002405, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/03921, NF 1002415, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/04054, NF 1002417, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/04205, NF 1002314, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/05752, NF 1002457, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA, Valor ref. proc. PBS-PRC-2026/05833, NF 1002458, NEFRUZA SERVICOS NEFROLOGICOS FIUZA CHAVES LTDA</t>
+        </is>
+      </c>
+      <c r="H699" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Terapia Renal Substitutiva, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t xml:space="preserve">WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+          <t xml:space="preserve">NEURORRAD SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.554.219/0001-08</t>
+          <t xml:space="preserve">45.420.199/0001-45</t>
         </is>
       </c>
       <c r="C700">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D700">
-        <v>2844</v>
+        <v>1838829.13</v>
       </c>
       <c r="E700" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09221, PBS-PRC-2025/09224, PBS-PRC-2025/10681, PBS-PRC-2025/10686, PBS-PRC-2025/10690, PBS-PRC-2025/10692, PBS-PRC-2026/0020, PBS-PRC-2026/00206, PBS-PRC-2026/00799, PBS-PRC-2026/00816, PBS-PRC-2026/01843, PBS-PRC-2026/01859, PBS-PRC-2026/02109, PBS-PRC-2026/02111, PBS-PRC-2026/04430, PBS-PRC-2026/04434, PBS-PRC-2026/05426, PBS-PRC-2026/05742, PBS-PRC-2026/06216, PBS-PRC-2026/06218</t>
+        </is>
+      </c>
+      <c r="G700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09221, NF 1000086, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09224, NF 1000085, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10681, NF 1000109, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10686, NF 1000092, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10690, NF 1000112, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10692, NF 1000111, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00206, NF 1000113, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/0020, NF 1000114, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00799, NF 1000118, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00816, NF 1000117, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01843, NF 1000120, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01859, NF 1000119, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02109, NF 1000125, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02111, NF 1000126, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04430, NF 1000129, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04434, NF 1000130, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05426, NF 1000136, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05742, NF 1000135, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06216, NF 1000140, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06218, NF 1000139, NEURORRAD SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H700" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEXANDRE BENTO DE FARIAS</t>
+          <t xml:space="preserve">NEURORRAD SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.323.114-**</t>
+          <t xml:space="preserve">45.420.199/0001-45</t>
         </is>
       </c>
       <c r="C701">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="D701">
-        <v>2776.63</v>
+        <v>991255.41</v>
       </c>
       <c r="E701" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10404, PBS-PRC-2025/10408, PBS-PRC-2025/11469, PBS-PRC-2026/00077, PBS-PRC-2026/00619, PBS-PRC-2026/00620, PBS-PRC-2026/01908, PBS-PRC-2026/01911, PBS-PRC-2026/02575, PBS-PRC-2026/02576, PBS-PRC-2026/03672, PBS-PRC-2026/03702, PBS-PRC-2026/04259, PBS-PRC-2026/04371, PBS-PRC-2026/05205, PBS-PRC-2026/05214, PBS-PRC-2026/06567, PBS-PRC-2026/06571</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10404, NF 1000090, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10408, NF 1000089, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11469, NF 1000108, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00077, NF 1000099, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00619, NF 1000116, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00620, NF 1000115, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01908, NF 1000121, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01911, NF 1000122 , NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02575, NF 1000123, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02576, NF 1000124, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03672, NF 1000127, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03702, NF 1000128, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04259, NF 1000131, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04371, NF 1000132, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05205, NF 1000133, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05214, NF 1000134, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06567, NF 1000137, NEURORRAD SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06571, NF 1000138, NEURORRAD SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t xml:space="preserve">BRASIL MED IMPORTACAO E EXPORTACAO LTDA</t>
+          <t xml:space="preserve">NEUROVASC SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.282.018/0001-57</t>
+          <t xml:space="preserve">38.410.913/0001-59</t>
         </is>
       </c>
       <c r="C702">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="D702">
-        <v>2750</v>
+        <v>6383071.7</v>
       </c>
       <c r="E702" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09675, PBS-PRC-2025/09677, PBS-PRC-2025/10509, PBS-PRC-2025/10513, PBS-PRC-2026/00364, PBS-PRC-2026/00398, PBS-PRC-2026/00854, PBS-PRC-2026/00855, PBS-PRC-2026/02119, PBS-PRC-2026/02122, PBS-PRC-2026/03306, PBS-PRC-2026/03308, PBS-PRC-2026/04406, PBS-PRC-2026/04407, PBS-PRC-2026/05737, PBS-PRC-2026/05739, PBS-PRC-2026/06247, PBS-PRC-2026/06248</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09675, NF 1000147, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09677, NF 1000154, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10509, NF 1000156, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10513, NF 1000155, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00364, NF 1000158, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00398, NF 1000157, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00854, NF 1000164, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00855, NF 1000165, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02119, NF 1000167, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02122, NF 1000166, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03306, NF 1000170, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03308, NF 1000171, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04406, NF 1000177, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04407, NF 1000176, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05737, NF 1000181, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05739, NF 1000180, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06247, NF 1000182, NEUROVASC SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06248, NF 1000183, NEUROVASC SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H702" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t xml:space="preserve">FLUKKA FARMACIA DE MANIPULACAO LTDA</t>
+          <t xml:space="preserve">NEWARIS LIFESCIENCES LTDA</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.450.805/0001-90</t>
+          <t xml:space="preserve">37.407.347/0001-63</t>
         </is>
       </c>
       <c r="C703">
         <v>1</v>
       </c>
       <c r="D703">
-        <v>2745</v>
+        <v>1556.8</v>
       </c>
       <c r="E703" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00795</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00795, NF 306, NEWARIS LIFESCIENCES LTDA</t>
+        </is>
+      </c>
+      <c r="H703" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t xml:space="preserve">DISMATH DISTRIBUIDORA DE MATERIAIS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NEWMED COMERCIO E SERVIÇOS DE EQUIPAMENTOS</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.180.445/0001-12</t>
+          <t xml:space="preserve">10.859.287/0001-63</t>
         </is>
       </c>
       <c r="C704">
         <v>1</v>
       </c>
       <c r="D704">
-        <v>2730</v>
+        <v>56250</v>
       </c>
       <c r="E704" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10488</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10488, NF 10617,NEWMED COMERCIO E SERVI OS DE EQUIPAMENTOS</t>
+        </is>
+      </c>
+      <c r="H704" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t xml:space="preserve">IS 8 INTERNATIONAL SUPPLIES IMPORTACAO E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NEWMED COMERCIO E SERVIÇOS DE EQUIPAMENTOS</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.597.921/0001-44</t>
+          <t xml:space="preserve">10.859.287/0001-63</t>
         </is>
       </c>
       <c r="C705">
         <v>1</v>
       </c>
       <c r="D705">
-        <v>2697</v>
+        <v>1992.4</v>
       </c>
       <c r="E705" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00708</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00708, NF 10254,NEWMED COMERCIO E SERVIÇOS DE EQUIPAMENTOS</t>
+        </is>
+      </c>
+      <c r="H705" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t xml:space="preserve">GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NILBERLANDIO DA SILVA LUCENA</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.092.374/0001-24</t>
+          <t xml:space="preserve">***.013.564-**</t>
         </is>
       </c>
       <c r="C706">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D706">
-        <v>2671.8</v>
+        <v>370.23</v>
       </c>
       <c r="E706" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01698, PBS-PRC-2026/03425, PBS-PRC-2026/03535</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01698, RECIBO 23/02/2026, NILBERLANDIO DA SILVA LUCENA, Valor ref. proc. PBS-PRC-2026/03425, RECIBO 27/04/2026, NILBERLANDIO DA SILVA LUCENA, Valor ref. proc. PBS-PRC-2026/03535, RECIBO 28/04/2026, NILBERLANDIO DA SILVA LUCENA</t>
+        </is>
+      </c>
+      <c r="H706" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASCLE BRASIL LTDA</t>
+          <t xml:space="preserve">NM CONFECCOES LTDA</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.911.309/0001-52</t>
+          <t xml:space="preserve">03.835.661/0001-25</t>
         </is>
       </c>
       <c r="C707">
         <v>1</v>
       </c>
       <c r="D707">
-        <v>2660</v>
+        <v>1926</v>
       </c>
       <c r="E707" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04803</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04803, NF 4924, NM CONFECCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H707" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANVAR MEDICINA E SAUDE LTDA</t>
+          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603709</t>
+          <t xml:space="preserve">15.218.561/0001-39</t>
         </is>
       </c>
       <c r="C708">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="D708">
-        <v>2647.53</v>
+        <v>743909.31</v>
       </c>
       <c r="E708" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/00792, PBS-PRC-2025/05415, PBS-PRC-2025/06398, PBS-PRC-2025/06418, PBS-PRC-2025/06968, PBS-PRC-2025/08453, PBS-PRC-2025/09058, PBS-PRC-2025/09868, PBS-PRC-2025/09874, PBS-PRC-2025/09885, PBS-PRC-2025/09905, PBS-PRC-2025/11422, PBS-PRC-2026/00072, PBS-PRC-2026/00623, PBS-PRC-2026/00624, PBS-PRC-2026/00625, PBS-PRC-2026/01346, PBS-PRC-2026/01856, PBS-PRC-2026/01988, PBS-PRC-2026/02008, PBS-PRC-2026/02286, PBS-PRC-2026/02475, PBS-PRC-2026/02543, PBS-PRC-2026/02557, PBS-PRC-2026/02572, PBS-PRC-2026/02626, PBS-PRC-2026/02657, PBS-PRC-2026/02674, PBS-PRC-2026/02861, PBS-PRC-2026/03043, PBS-PRC-2026/03172, PBS-PRC-2026/03176, PBS-PRC-2026/03713, PBS-PRC-2026/03992, PBS-PRC-2026/04046, PBS-PRC-2026/04403, PBS-PRC-2026/04597, PBS-PRC-2026/04759, PBS-PRC-2026/04774, PBS-PRC-2026/04986, PBS-PRC-2026/04992, PBS-PRC-2026/05728, PBS-PRC-2026/06412, PBS-PRC-2026/06436</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/00792, NF 148015, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/05415, NF 168095, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06398, NF 173952, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06418, NF 174117, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06968, NF 171709, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/08453, NF 181075, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09058, NF 182984, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09868, NF 185990, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09868, NF 186148, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09874, NF 184340, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09885, NF 185503, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09905, NF 185627, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11422, NF 187681, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00072, NF 187267, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00623, NF 190064, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00624, NF 191664, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00625, NF 192163, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01346, NF 192355, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01856, NF 195950, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01988, NF 196813, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01988, NF 198116, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02008, NF 196810, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02286, NF 198117, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02475, NF 199791, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02543, NF 198939, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02543, NF 198940, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02557, NF 198895, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02572, NF 192376, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02626, NF 194470, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02657, NF 200039, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02674, NF 199856, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02861, NF 200564, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03043, NF 199049, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03172, NF 192375, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03176, NF 198958, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03713, NF 196815, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03992, NF 202088, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04046, NF 201856, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04403, NF 203707, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204193, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204194, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04759, NF 204348, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04774, NF 205729, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04986, NF 207761, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04992, NF 205277, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05728, NF 208064, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06412, NF 206436, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/06436, NF 206438, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H708" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
+          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t xml:space="preserve">36.590.911/0001-63</t>
+          <t xml:space="preserve">15.218.561/0001-39</t>
         </is>
       </c>
       <c r="C709">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D709">
-        <v>2628</v>
+        <v>615114.58</v>
       </c>
       <c r="E709" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10503, PBS-PRC-2025/10526, PBS-PRC-2026/00578, PBS-PRC-2026/01155, PBS-PRC-2026/01523, PBS-PRC-2026/01705, PBS-PRC-2026/01841, PBS-PRC-2026/01852, PBS-PRC-2026/02113, PBS-PRC-2026/03969, PBS-PRC-2026/03992, PBS-PRC-2026/04597, PBS-PRC-2026/04992</t>
+        </is>
+      </c>
+      <c r="G709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10503, NF 182491, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10526, NF 185989, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00578, NF 192973, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01155, NF 193972, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01523, NF 194578, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01705, NF 194650, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01841, NF 195418, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01852, NF 191665, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02113, NF 198060, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03969, NF 200818, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03992, NF 202089, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03992, NF 202116, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 203461, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204176, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204195, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04992, NF 204759, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H709" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUME SOLUCOES LTDA</t>
+          <t xml:space="preserve">NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.930.196/0001-17</t>
+          <t xml:space="preserve">15.218.561/0001-39</t>
         </is>
       </c>
       <c r="C710">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D710">
-        <v>2607</v>
+        <v>391409.98</v>
       </c>
       <c r="E710" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04840, PBS-PRC-2025/04905, PBS-PRC-2025/07556, PBS-PRC-2025/07726, PBS-PRC-2025/07732, PBS-PRC-2025/07997, PBS-PRC-2025/10872, PBS-PRC-2025/10874, PBS-PRC-2026/00330, PBS-PRC-2026/00333, PBS-PRC-2026/00338, PBS-PRC-2026/01449, PBS-PRC-2026/01969, PBS-PRC-2026/02242, PBS-PRC-2026/02640, PBS-PRC-2026/02674, PBS-PRC-2026/02823, PBS-PRC-2026/02861, PBS-PRC-2026/02900, PBS-PRC-2026/03969, PBS-PRC-2026/03992, PBS-PRC-2026/04046, PBS-PRC-2026/04530, PBS-PRC-2026/04597, PBS-PRC-2026/04754, PBS-PRC-2026/04774, PBS-PRC-2026/05958, PBS-PRC-2026/2689</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04840, NF 170400, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/04905, NF 171254, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07556, NF178506,NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07726, NF 179501, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07732, NF 179159, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/07997, NF 177096, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10872, NF 185988, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10874, NF 185890, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00330, NF 187697, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00333, NF 187708, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00338, NF 189790, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01449, NF 196268, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/01969, NF 185894, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02242, NF 192989, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02640, NF 199409, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02674, NF 200041, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02823, NF 200563, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02861, NF 200560, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02900, NF 200562, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03969, NF 201855, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/03992, NF 202115, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04046, NF 201854, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04530, NF 203970, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204177, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04597, NF 204192, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04754, NF 202906, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04774, NF 206302, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/05958, NF 208786, NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/2689, NF 198894,NNMED - DISTRIBUICAO, IMPORTACAO E EXPORTACAO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H710" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t xml:space="preserve">3TEC LTDA</t>
+          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.329.754/0001-90</t>
+          <t xml:space="preserve">35.753.111/0001-53</t>
         </is>
       </c>
       <c r="C711">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D711">
-        <v>2600</v>
+        <v>71531.5</v>
       </c>
       <c r="E711" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05282, PBS-PRC-2025/11202, PBS-PRC-2025/11210, PBS-PRC-2026/01029, PBS-PRC-2026/02620, PBS-PRC-2026/02723</t>
+        </is>
+      </c>
+      <c r="G711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05282, NF 44983,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11202, NF 51073,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/11210, NF 51074,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01029, NF 55678,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02620, NF 57471,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02723, NF 57994,NORD PRODUTOS EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H711" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.074.443/0002-82</t>
+          <t xml:space="preserve">35.753.111/0001-53</t>
         </is>
       </c>
       <c r="C712">
         <v>3</v>
       </c>
       <c r="D712">
-        <v>2556</v>
+        <v>23680</v>
       </c>
       <c r="E712" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04564, PBS-PRC-2025/04565, PBS-PRC-2026/00088</t>
+        </is>
+      </c>
+      <c r="G712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04564, NF 41268,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/04565, NF 41949,NORD PRODUTOS EM SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/00088, NF 51240,NORD PRODUTOS EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H712" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">NORD PRODUTOS EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t xml:space="preserve">202508904</t>
+          <t xml:space="preserve">35.753.111/0001-53</t>
         </is>
       </c>
       <c r="C713">
         <v>1</v>
       </c>
       <c r="D713">
-        <v>2552.1</v>
+        <v>14840</v>
       </c>
       <c r="E713" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07611</t>
+        </is>
+      </c>
+      <c r="G713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07611, NF 49132,NORD PRODUTOS EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H713" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NORDESTE ESTERILIZACOES LTDA</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.715.034/0001-56</t>
+          <t xml:space="preserve">37.814.890/0001-85</t>
         </is>
       </c>
       <c r="C714">
         <v>1</v>
       </c>
       <c r="D714">
-        <v>2550</v>
+        <v>14328.6</v>
       </c>
       <c r="E714" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10307</t>
+        </is>
+      </c>
+      <c r="G714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10307, NF 6600, NORDESTE ESTERILIZACOES LTDA</t>
+        </is>
+      </c>
+      <c r="H714" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Esterilização</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t xml:space="preserve">G10 SERVICOS E CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA</t>
+          <t xml:space="preserve">NORDESTE MEDICAL, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARE</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.594.830/0001-02</t>
+          <t xml:space="preserve">20.782.880/0001-02</t>
         </is>
       </c>
       <c r="C715">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D715">
-        <v>2526</v>
+        <v>874783</v>
       </c>
       <c r="E715" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00731, PBS-PRC-2026/02815</t>
+        </is>
+      </c>
+      <c r="G715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00731, NF 5636, NORDESTE MEDICAL, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARE, Valor ref. proc. PBS-PRC-2026/02815, NF 6150, NORDESTE MEDICAL, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE PRODUTOS HOSPITALARE</t>
+        </is>
+      </c>
+      <c r="H715" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t xml:space="preserve">CL COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">NORT MED PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t xml:space="preserve">13.441.051/0002-81</t>
+          <t xml:space="preserve">52.448.000/0001-52</t>
         </is>
       </c>
       <c r="C716">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D716">
-        <v>2518.4</v>
+        <v>6380</v>
       </c>
       <c r="E716" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06093, PBS-PRC-2025/07635, PBS-PRC-2025/08358</t>
+        </is>
+      </c>
+      <c r="G716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06093, NF 221, NORT MED PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07635, NF 253, NORT MED PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08358, NF 256, NORT MED PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H716" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t xml:space="preserve">CENTRO AVANCADO DE ENDOSCOPIA DA PARAIBA LTDA</t>
+          <t xml:space="preserve">NORTE PLACA INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.072.355/0001-54</t>
+          <t xml:space="preserve">08.424.210/0001-19</t>
         </is>
       </c>
       <c r="C717">
         <v>1</v>
       </c>
       <c r="D717">
-        <v>2500</v>
+        <v>860</v>
       </c>
       <c r="E717" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08731</t>
+        </is>
+      </c>
+      <c r="G717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08731, NF 3059, NORTE PLACA INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H717" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
-          <t xml:space="preserve">SSVR COMERCIO LTDA</t>
+          <t xml:space="preserve">NOVAMED COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
-          <t xml:space="preserve">58.326.522/0001-68</t>
+          <t xml:space="preserve">15.344.568/0001-05</t>
         </is>
       </c>
       <c r="C718">
         <v>1</v>
       </c>
       <c r="D718">
-        <v>2500</v>
+        <v>119107.8</v>
       </c>
       <c r="E718" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04779</t>
+        </is>
+      </c>
+      <c r="G718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04779, NF 26370,NOVAMED COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H718" t="inlineStr">
+        <is>
+          <t xml:space="preserve">tecidos, aviamentos e rouparia</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
-          <t xml:space="preserve">FABIANO PEREIRA DE ARAUJO</t>
+          <t xml:space="preserve">NP TECNOLOGIA E GESTÃO DE DADOS LTDA</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.919.554-**</t>
+          <t xml:space="preserve">07.797.967/0001-95</t>
         </is>
       </c>
       <c r="C719">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D719">
-        <v>2498.94</v>
+        <v>99643.88</v>
       </c>
       <c r="E719" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04474</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04474, NF 2856, NP TECNOLOGIA E GESTÃO DE DADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H719" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B720" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.429.810/0001-36</t>
+          <t xml:space="preserve">26.765.324/0001-04</t>
         </is>
       </c>
       <c r="C720">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D720">
-        <v>2487.1</v>
+        <v>1779503.35</v>
       </c>
       <c r="E720" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09444, PBS-PRC-2025/09445, PBS-PRC-2025/10720, PBS-PRC-2025/10722, PBS-PRC-2026/00041, PBS-PRC-2026/00042, PBS-PRC-2026/02115, PBS-PRC-2026/02116, PBS-PRC-2026/02126, PBS-PRC-2026/02252, PBS-PRC-2026/03499, PBS-PRC-2026/03501, PBS-PRC-2026/05218, PBS-PRC-2026/05651</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. Duplic PBS-PRC-2025/10722, NF1000102, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09444, NF 1000098, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09445, NF 1000097, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10720, NF 1000101, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10722, NF 1000102, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00041, NF 1000103, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00042, NF 1000104, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02115, NF 1000110, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02116, NF 1000111, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02126, NF 1000112, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02252, NF 1000109, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03499, NF 1000123, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03501, NF 1000124, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05218, NF 1000130, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05651, NF 1000133, NUNES SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H720" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Radiologia, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDUSTRIA DE POLPAS NATURAL SABOR EIRELI</t>
+          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.368.789/0001-63</t>
+          <t xml:space="preserve">26.765.324/0001-04</t>
         </is>
       </c>
       <c r="C721">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D721">
-        <v>2454</v>
+        <v>526736</v>
       </c>
       <c r="E721" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09023, PBS-PRC-2025/11197, PBS-PRC-2026/03077, PBS-PRC-2026/03079, PBS-PRC-2026/03238, PBS-PRC-2026/03840</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09023, NF 1000095, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11197, NF 1000100, NUNES SERVICOS MEDICOS LTDA, Valor ref.proc. PBS-PRC-2026/03077, NF 1000127, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03079, NF 1000120, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03238, NF 1000129, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03840, NF 1000128, NUNES SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H721" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
-          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">NUNES SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.097.573/0001-09</t>
+          <t xml:space="preserve">26.765.324/0001-04</t>
         </is>
       </c>
       <c r="C722">
         <v>2</v>
       </c>
       <c r="D722">
-        <v>2421</v>
+        <v>302624</v>
       </c>
       <c r="E722" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10219, PBS-PRC-2026/06349</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10219, NF 1000096, NUNES SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06349, NF 1000136, NUNES SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H722" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t xml:space="preserve">JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
+          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.044.781/0001-94</t>
+          <t xml:space="preserve">29.997.219/0001-99</t>
         </is>
       </c>
       <c r="C723">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D723">
-        <v>2408.56</v>
+        <v>6633.6</v>
       </c>
       <c r="E723" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00531, PBS-PRC-2026/04483</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00531, NF 1476, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA, Valor ref. proc. PBS-PRC-2026/04483, NF 1653, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA, Valor ref. proc. PBS-PRC-2026/04483, NF 1664, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H723" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA</t>
+          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.938.508/0001-50</t>
+          <t xml:space="preserve">29.997.219/0001-99</t>
         </is>
       </c>
       <c r="C724">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D724">
-        <v>2382.7</v>
+        <v>3752</v>
       </c>
       <c r="E724" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05622, PBS-PRC-2025/06531, PBS-PRC-2026/05090</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05622, NF 1338, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA, Valor ref. proc. PBS-PRC-2025/06531, NF 1385, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA, Valor ref. proc. PBS-PRC-2026/05090, NF 1683, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H724" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.160.019/0001-44</t>
+          <t xml:space="preserve">29.997.219/0001-99</t>
         </is>
       </c>
       <c r="C725">
         <v>2</v>
       </c>
       <c r="D725">
-        <v>2370</v>
+        <v>1914.68</v>
       </c>
       <c r="E725" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09254, PBS-PRC-2026/04769</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09254, NF 1420, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA, Valor ref. proc. PBS-PRC-2026/04769, NF 1684, NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H725" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t xml:space="preserve">JONATHAN MARTINS CANUTO FERREIRA</t>
+          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.512.414-**</t>
+          <t xml:space="preserve">09.478.023/0001-80</t>
         </is>
       </c>
       <c r="C726">
         <v>8</v>
       </c>
       <c r="D726">
-        <v>2369.42</v>
+        <v>9919.6</v>
       </c>
       <c r="E726" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05337, PBS-PRC-2025/10795, PBS-PRC-2025/10840, PBS-PRC-2025/10845, PBS-PRC-2025/10926, PBS-PRC-2026/00985, PBS-PRC-2026/03387, PBS-PRC-2026/03928</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05337, NF 19421,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10795, NF 19814,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10840, NF 20193,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10845, NF 19870,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10926, NF 20069,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00985, NF 20491,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03387, NF 20842,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03928, NF 20853,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H726" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
+          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.347.584-**</t>
+          <t xml:space="preserve">09.478.023/0001-80</t>
         </is>
       </c>
       <c r="C727">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="D727">
-        <v>2360.28</v>
+        <v>7919.54</v>
       </c>
       <c r="E727" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04570, PBS-PRC-2025/05951, PBS-PRC-2025/06253</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04570, NF 19420,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05951, NF 19565,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06253, NF 19641,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H727" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRISMA PAPELARIA LTDA</t>
+          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.076.288/0001-05</t>
+          <t xml:space="preserve">09.478.023/0001-80</t>
         </is>
       </c>
       <c r="C728">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D728">
-        <v>2350.3</v>
+        <v>232.16</v>
       </c>
       <c r="E728" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10708, PBS-PRC-2025/11430</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10708, NF 19982,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11430, NF 20249,ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H728" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
-          <t xml:space="preserve">MANANCIAL MEDICAL LTDA</t>
+          <t xml:space="preserve">OK BIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.603.766/0001-29</t>
+          <t xml:space="preserve">36.441.185/0001-17</t>
         </is>
       </c>
       <c r="C729">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D729">
-        <v>2183.36</v>
+        <v>37220</v>
       </c>
       <c r="E729" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00667, PBS-PRC-2026/04048</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00667, NF 45, OKBIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/04048, NF 81, OKBIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H729" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENERGISA PARAIBA - DISTRIBUIDORA DE ENERGIA SA</t>
+          <t xml:space="preserve">OK BIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B730" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026004829</t>
+          <t xml:space="preserve">36.441.185/0001-17</t>
         </is>
       </c>
       <c r="C730">
         <v>1</v>
       </c>
       <c r="D730">
-        <v>2100.84</v>
+        <v>3000</v>
       </c>
       <c r="E730" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08518</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08518, NF 6915, OK BIOTECH COMERCIO E DISTRIBUICAO DE MATERIAIS ODONTO-MEDICO HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H730" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="inlineStr">
         <is>
-          <t xml:space="preserve">ENDOSURGICAL COMERCIO, REPRESENTACAO, IMPORTACAO E EXPORTACAO DE MATERIAIS E EQU</t>
+          <t xml:space="preserve">OLIVIA RIBEIRO DA SILVA NETA</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.713.023/0001-55</t>
+          <t xml:space="preserve">37.334.256/0001-45</t>
         </is>
       </c>
       <c r="C731">
         <v>1</v>
       </c>
       <c r="D731">
-        <v>2100</v>
+        <v>2587</v>
       </c>
       <c r="E731" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05491</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05491, NF1958, OLIVIA RIBEIRO DA SILVA NETA</t>
+        </is>
+      </c>
+      <c r="H731" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIACAO SONHO DOURADO LTDA</t>
+          <t xml:space="preserve">OLIVIA RIBEIRO DA SILVA NETA</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.583.152/0001-49</t>
+          <t xml:space="preserve">37.334.256/0001-45</t>
         </is>
       </c>
       <c r="C732">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D732">
-        <v>2090</v>
+        <v>13</v>
       </c>
       <c r="E732" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05481</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05481, NF 1959, OLIVIA RIBEIRO DA SILVA NETA</t>
+        </is>
+      </c>
+      <c r="H732" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t xml:space="preserve">RICPEL COMERCIO E DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.124.513/0001-54</t>
+          <t xml:space="preserve">05.578.020/0001-68</t>
         </is>
       </c>
       <c r="C733">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D733">
-        <v>2087.7</v>
+        <v>102485</v>
       </c>
       <c r="E733" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02537, PBS-PRC-2026/02564, PBS-PRC-2026/04556, PBS-PRC-2026/06683</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02537, NF 27008,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T, Valor ref. proc. PBS-PRC-2026/02564, NF 28776,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T, Valor ref. proc. PBS-PRC-2026/04556, NF 28875,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T, Valor ref. proc. PBS-PRC-2026/06683, NF 30889,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
+        </is>
+      </c>
+      <c r="H733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANDERSON SILVA</t>
+          <t xml:space="preserve">OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.151.114-**</t>
+          <t xml:space="preserve">05.578.020/0001-68</t>
         </is>
       </c>
       <c r="C734">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D734">
-        <v>2082.45</v>
+        <v>101059.98</v>
       </c>
       <c r="E734" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01923, PBS-PRC-2026/06042, PBS-PRC-2026/06221</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01923, NF 28366,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T, Valor ref. proc. PBS-PRC-2026/06042, NF 30451,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T, Valor ref. proc. PBS-PRC-2026/06221, NF 30518,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
+        </is>
+      </c>
+      <c r="H734" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
-          <t xml:space="preserve">BC MED HOSPITALAR LTDA</t>
+          <t xml:space="preserve">OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.728.100/0001-41</t>
+          <t xml:space="preserve">05.578.020/0001-68</t>
         </is>
       </c>
       <c r="C735">
         <v>1</v>
       </c>
       <c r="D735">
-        <v>2080</v>
+        <v>6848</v>
       </c>
       <c r="E735" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04981</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04981, NF 29408,OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
+        </is>
+      </c>
+      <c r="H735" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
+          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.245.458/0001-50</t>
+          <t xml:space="preserve">08.958.628/0002-97</t>
         </is>
       </c>
       <c r="C736">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D736">
-        <v>2021.3</v>
+        <v>766575.44</v>
       </c>
       <c r="E736" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04754, PBS-PRC-2025/10735, PBS-PRC-2026/00185, PBS-PRC-2026/02838, PBS-PRC-2026/04771, PBS-PRC-2026/04784</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04754, NF 49416,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10735, NF 55153,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00185, NF 55157,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02838, NF 57936,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04771, NF 59147,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/04784, NF 59150,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t xml:space="preserve">UNIAO FARMA COMERCIAL LTDA</t>
+          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.910.022/0001-70</t>
+          <t xml:space="preserve">08.958.628/0002-97</t>
         </is>
       </c>
       <c r="C737">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D737">
-        <v>2000</v>
+        <v>207081.6</v>
       </c>
       <c r="E737" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02590, PBS-PRC-2026/02838</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02590, NF 57858,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02838, NF 57916,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02838, NF 57966,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASSOCIACAO NACIONAL DE FUNDACOES ESTATAIS DE SAUDE</t>
+          <t xml:space="preserve">ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.534.298/0001-48</t>
+          <t xml:space="preserve">08.958.628/0002-97</t>
         </is>
       </c>
       <c r="C738">
         <v>1</v>
       </c>
       <c r="D738">
-        <v>2000</v>
+        <v>14208</v>
       </c>
       <c r="E738" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01340</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01340, NF 55878,ONCOEXO DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H738" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
-          <t xml:space="preserve">EXTSIN EXTINTORES NORDESTE SERVICOS LTDA</t>
+          <t xml:space="preserve">ONLAV COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.502.563/0001-03</t>
+          <t xml:space="preserve">13.141.717/0001-03</t>
         </is>
       </c>
       <c r="C739">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D739">
-        <v>1982</v>
+        <v>165560.07</v>
       </c>
       <c r="E739" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04948, PBS-PRC-2026/05309</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04948, NF 2026000000039, ONLAV COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05309, NF 2026000000026, ONLAV COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H739" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr">
         <is>
-          <t xml:space="preserve">G.L PHARMA LTDA</t>
+          <t xml:space="preserve">ONLAV COMERCIO E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B740" t="inlineStr">
         <is>
-          <t xml:space="preserve">51.766.846/0001-78</t>
+          <t xml:space="preserve">13.141.717/0001-03</t>
         </is>
       </c>
       <c r="C740">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D740">
-        <v>1962.5</v>
+        <v>2225.65</v>
       </c>
       <c r="E740" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04837, PBS-PRC-2026/06902</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04837, NF 2026000000024, ONLAV COMERCIO E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06902, NF 2026000000036, ONLAV COMERCIO E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H740" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRISTOVAO ALVES PEREIRA</t>
+          <t xml:space="preserve">OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.763.984-**</t>
+          <t xml:space="preserve">27.130.979/0001-79</t>
         </is>
       </c>
       <c r="C741">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D741">
-        <v>1943.62</v>
+        <v>225835</v>
       </c>
       <c r="E741" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00537, PBS-PRC-2026/02137, PBS-PRC-2026/04782</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00537, NF 8473, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02137, NF 8587, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04782, NF 8909/1, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04782, NF 8910, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H741" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+          <t xml:space="preserve">OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.997.219/0001-99</t>
+          <t xml:space="preserve">27.130.979/0001-79</t>
         </is>
       </c>
       <c r="C742">
         <v>2</v>
       </c>
       <c r="D742">
-        <v>1914.68</v>
+        <v>93529</v>
       </c>
       <c r="E742" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05612, PBS-PRC-2025/10803</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05612, NF 8185, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10803, NF 8403, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H742" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t xml:space="preserve">SOLUTEC SOLUCOES TECNOLOGICAS LTDA</t>
+          <t xml:space="preserve">OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.556.927/0001-39</t>
+          <t xml:space="preserve">27.130.979/0001-79</t>
         </is>
       </c>
       <c r="C743">
         <v>1</v>
       </c>
       <c r="D743">
-        <v>1910</v>
+        <v>33840</v>
       </c>
       <c r="E743" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05024</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05024, NF 8586, OPEN FARMA COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H743" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDICOR - PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">ORISVALDO SILVA JUNIOR</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t xml:space="preserve">72.568.587/0001-40</t>
+          <t xml:space="preserve">11.169.061/0001-01</t>
         </is>
       </c>
       <c r="C744">
         <v>1</v>
       </c>
       <c r="D744">
-        <v>1890</v>
+        <v>57665</v>
       </c>
       <c r="E744" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10482</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10482, NF 1043, ORISVALDO SILVA JUNIOR</t>
+        </is>
+      </c>
+      <c r="H744" t="inlineStr">
+        <is>
+          <t xml:space="preserve">móveis e utensílios</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAUROVITA COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">ORTHOMEDIC COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
-          <t xml:space="preserve">10.661.826/0001-55</t>
+          <t xml:space="preserve">10.888.866/0001-34</t>
         </is>
       </c>
       <c r="C745">
         <v>1</v>
       </c>
       <c r="D745">
-        <v>1880</v>
+        <v>37509.6</v>
       </c>
       <c r="E745" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04816</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04816, NF 3170, ORTHOMEDIC COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H745" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t xml:space="preserve">J. P. GOLLEM INDUSTRIA E COMERCIO LTDA.</t>
+          <t xml:space="preserve">ORTOBENS DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.634.429/0001-01</t>
+          <t xml:space="preserve">20.035.686/0001-63</t>
         </is>
       </c>
       <c r="C746">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D746">
-        <v>1858</v>
+        <v>4387.2</v>
       </c>
       <c r="E746" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07376, PBS-PRC-2025/09386</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07376, NF 18782,ORTOBENS DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09386, NF 19029,ORTOBENS DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H746" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL ELETRICA EJN LTDA</t>
+          <t xml:space="preserve">ORTOM INDUSTRIA TEXTIL LTDA</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.528.457/0001-74</t>
+          <t xml:space="preserve">04.890.798/0001-45</t>
         </is>
       </c>
       <c r="C747">
         <v>1</v>
       </c>
       <c r="D747">
-        <v>1821.1</v>
+        <v>43232</v>
       </c>
       <c r="E747" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09281</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09281, NF 20299,ORTOM INDUSTRIA TEXTIL LTDA</t>
+        </is>
+      </c>
+      <c r="H747" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
-          <t xml:space="preserve">JC COMERCIO DE PRODUTOS LTDA</t>
+          <t xml:space="preserve">OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.246.494/0001-27</t>
+          <t xml:space="preserve">51.773.094/0001-72</t>
         </is>
       </c>
       <c r="C748">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D748">
-        <v>1800</v>
+        <v>188470.98</v>
       </c>
       <c r="E748" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09723, PBS-PRC-2025/10719, PBS-PRC-2025/10994, PBS-PRC-2026/00163, PBS-PRC-2026/00309, PBS-PRC-2026/00886, PBS-PRC-2026/01675, PBS-PRC-2026/01828, PBS-PRC-2026/02479, PBS-PRC-2026/02506, PBS-PRC-2026/03078, PBS-PRC-2026/03245, PBS-PRC-2026/03353, PBS-PRC-2026/05274, PBS-PRC-2026/05398, PBS-PRC-2026/05838</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09723, NF 1000053, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10719, NF 1000055, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10994, NF 1000056, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00163, NF 1000057, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00309, NF 1000058, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00886, NF 1000063, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01675, NF 1000062, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01828, NF 1000061, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02479, NF 1000066, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02506, NF 1000065, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03078, NF 1000068, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03245, NF 1000070, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03353, NF 1000069, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05274, NF 1000074, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05398, NF 1000075, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05838, NF 1000076, OTOMED SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H748" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
-          <t xml:space="preserve">UP DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">P H P DE FREITAS RODRIGUES</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.152.616/0001-53</t>
+          <t xml:space="preserve">38.261.300/0001-05</t>
         </is>
       </c>
       <c r="C749">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D749">
-        <v>1792.2</v>
+        <v>4473.6</v>
       </c>
       <c r="E749" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08277, PBS-PRC-2026/02164</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08277, NF 7613, P H P DE FREITAS RODRIGUES, Valor ref. proc. PBS-PRC-2026/02164, NF 8527, P H P DE FREITAS RODRIGUES</t>
+        </is>
+      </c>
+      <c r="H749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="inlineStr">
         <is>
-          <t xml:space="preserve">UDILIFE COM IMPORTACAO E EXPORTACAO LTDA</t>
+          <t xml:space="preserve">PABLO LUIS MARTINS</t>
         </is>
       </c>
       <c r="B750" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.061.908/0001-27</t>
+          <t xml:space="preserve">09.138.326/0001-54</t>
         </is>
       </c>
       <c r="C750">
         <v>1</v>
       </c>
       <c r="D750">
-        <v>1780</v>
+        <v>896.24</v>
       </c>
       <c r="E750" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08257</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08257, NF 6430, PABLO LUIS MARTINS</t>
+        </is>
+      </c>
+      <c r="H750" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="inlineStr">
         <is>
-          <t xml:space="preserve">CICERO LUDGERO ALCINDO DE MELO</t>
+          <t xml:space="preserve">PABLO LUIS MARTINS</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.150.914-**</t>
+          <t xml:space="preserve">09.138.326/0001-54</t>
         </is>
       </c>
       <c r="C751">
         <v>2</v>
       </c>
       <c r="D751">
-        <v>1777.05</v>
+        <v>527.2</v>
       </c>
       <c r="E751" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07238, PBS-PRC-2025/07906</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07238, NF 6438, PABLO LUIS MARTINS, Valor ref. proc. PBS-PRC-2025/07906, NF 6529, PABLO LUIS MARTINS</t>
+        </is>
+      </c>
+      <c r="H751" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAULO CESAR AGOSTINI ORTOPEDICOS</t>
+          <t xml:space="preserve">PANIFICADORA BASILIO LTDA</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.556.855/0001-08</t>
+          <t xml:space="preserve">00.799.421/0001-24</t>
         </is>
       </c>
       <c r="C752">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D752">
-        <v>1750</v>
+        <v>25470</v>
       </c>
       <c r="E752" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11229, PBS-PRC-2026/00290, PBS-PRC-2026/01008, PBS-PRC-2026/02561, PBS-PRC-2026/04551</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11229, NF 2694, PANIFICADORA BASILIO LTDA, Valor ref. proc. PBS-PRC-2026/00290, NF 2782, PANIFICADORA BASILIO LTDA, Valor ref. proc. PBS-PRC-2026/01008, NF 2833, PANIFICADORA BASILIO LTDA, Valor ref. proc. PBS-PRC-2026/02561, NF 2876, PANIFICADORA BASILIO LTDA, Valor ref. proc. PBS-PRC-2026/04551, NF 2926, PANIFICADORA BASILIO LTDA</t>
+        </is>
+      </c>
+      <c r="H752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis, Outras Despesas Gerais e Administrativas, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t xml:space="preserve">TEIXEIRA DE ARRUDA LTDA</t>
+          <t xml:space="preserve">PANMEDICA NEGOCIOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t xml:space="preserve">47.852.784/0001-40</t>
+          <t xml:space="preserve">56.942.527/0001-90</t>
         </is>
       </c>
       <c r="C753">
         <v>1</v>
       </c>
       <c r="D753">
-        <v>1714.04</v>
+        <v>56480</v>
       </c>
       <c r="E753" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04402</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04402, NF 16734,PANMEDICA NEGOCIOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t xml:space="preserve">MSA COMERCIO DE PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.074.443/0002-82</t>
+          <t xml:space="preserve">01.722.296/0001-17</t>
         </is>
       </c>
       <c r="C754">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="D754">
-        <v>1700</v>
+        <v>105195.48</v>
       </c>
       <c r="E754" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06187, PBS-PRC-2025/06443, PBS-PRC-2025/08564, PBS-PRC-2026/00003, PBS-PRC-2026/01052, PBS-PRC-2026/01077, PBS-PRC-2026/01324, PBS-PRC-2026/01329, PBS-PRC-2026/01648, PBS-PRC-2026/01673, PBS-PRC-2026/02488, PBS-PRC-2026/03832, PBS-PRC-2026/03995, PBS-PRC-2026/04021, PBS-PRC-2026/04053, PBS-PRC-2026/04098, PBS-PRC-2026/04589, PBS-PRC-2026/04653, PBS-PRC-2026/04762, PBS-PRC-2026/05266, PBS-PRC-2026/05870, PBS-PRC-2026/05885, PBS-PRC-2026/06238</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06187, NF 252404, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/06443, NF 252403, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/08564, NF 256586, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00003, NF 259868, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01052, NF 261145, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01077, NF 261448, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01324, NF 261452, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01329, NF 261146, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01648, NF 261896, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/01673, NF 262018, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/02488, NF 262996, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03832, NF 267304, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03995, NF 267286, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04021, NF 267305, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04053, NF 267283, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04098, NF 268404, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04589, NF 269178, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04653, NF 269186, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04762, NF 270112, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05266, NF 270119, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05870, NF 271776, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05885, NF 271755, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06238, NF 270840, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H754" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMAR TRANSPORTES DE CARGAS E COMERCIO DE ARMARINHOS EM GERAL LTDA</t>
+          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.827.291/0001-54</t>
+          <t xml:space="preserve">01.722.296/0001-17</t>
         </is>
       </c>
       <c r="C755">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D755">
-        <v>1699.5</v>
+        <v>30192.94</v>
       </c>
       <c r="E755" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00464, PBS-PRC-2026/00486, PBS-PRC-2026/00556, PBS-PRC-2026/00564, PBS-PRC-2026/00636, PBS-PRC-2026/03995, PBS-PRC-2026/04811, PBS-PRC-2026/05876, PBS-PRC-2026/05989, PBS-PRC-2026/06007</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00464, NF 259503, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00486, NF 261496, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00556, NF 261498, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00564, NF 262994, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00636, NF 262599, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/03995, NF 267380, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04811, NF 269533, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05876, NF 271772, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/05989, NF 271297, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06007, NF 273333, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H755" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C, materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.097.402/0001-80</t>
+          <t xml:space="preserve">01.722.296/0001-17</t>
         </is>
       </c>
       <c r="C756">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D756">
-        <v>1692</v>
+        <v>4639.44</v>
       </c>
       <c r="E756" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09133, PBS-PRC-2025/11160, PBS-PRC-2026/00845, PBS-PRC-2026/04792, PBS-PRC-2026/04817, PBS-PRC-2026/06365, PBS-PRC-2026/06372</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09133, NF 253062, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2025/11160, NF 258637, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/00845, NF 261506, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04792, NF 271287, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/04817, NF 271298, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06365, NF 273241, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA, Valor ref. proc. PBS-PRC-2026/06372, NF 273331, PANORAMA COMERCIO DE PRODUTOS MEDICOS E FARMACEUTICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H756" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t xml:space="preserve">DANIEL MARINHO DA COSTA</t>
+          <t xml:space="preserve">PAPELARIA E BAZAR POLGRYMAS LTDA</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.158.388-**</t>
+          <t xml:space="preserve">43.899.665/0001-91</t>
         </is>
       </c>
       <c r="C757">
         <v>1</v>
       </c>
       <c r="D757">
-        <v>1665.98</v>
+        <v>10965.6</v>
       </c>
       <c r="E757" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05073</t>
+        </is>
+      </c>
+      <c r="G757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05073, NF 97119,PAPELARIA E BAZAR POLGRYMAS LTDA</t>
+        </is>
+      </c>
+      <c r="H757" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
-          <t xml:space="preserve">GTESTE TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">PAPELARIA E LIVRARIA PEDRO II LTDA</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.079.815/0001-10</t>
+          <t xml:space="preserve">24.116.337/0001-27</t>
         </is>
       </c>
       <c r="C758">
         <v>1</v>
       </c>
       <c r="D758">
-        <v>1662</v>
+        <v>5482.8</v>
       </c>
       <c r="E758" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05073</t>
+        </is>
+      </c>
+      <c r="G758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05073, NF 97120,PAPELARIA E LIVRARIA PEDRO II LTDA</t>
+        </is>
+      </c>
+      <c r="H758" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMPORTEC COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">PARANASEG EQUIPAMENTOS E SUPRIMENTOS INDUSTRIAIS LTDA</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
-          <t xml:space="preserve">12.710.145/0001-65</t>
+          <t xml:space="preserve">43.058.709/0001-50</t>
         </is>
       </c>
       <c r="C759">
         <v>1</v>
       </c>
       <c r="D759">
-        <v>1655.28</v>
+        <v>1412.66</v>
       </c>
       <c r="E759" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09562</t>
+        </is>
+      </c>
+      <c r="G759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09562, NF 935, PARANASEG EQUIPAMENTOS E SUPRIMENTOS INDUSTRIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H759" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="inlineStr">
         <is>
-          <t xml:space="preserve">RL SURGICAL CARE LTDA</t>
+          <t xml:space="preserve">PATOS SERVICOS DE ANESTESISTAS LTDA</t>
         </is>
       </c>
       <c r="B760" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.494.796/0001-51</t>
+          <t xml:space="preserve">19.798.165/0001-89</t>
         </is>
       </c>
       <c r="C760">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D760">
-        <v>1620</v>
+        <v>523600</v>
       </c>
       <c r="E760" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09433, PBS-PRC-2025/10645, PBS-PRC-2026/00101, PBS-PRC-2026/00508, PBS-PRC-2026/01820, PBS-PRC-2026/02205, PBS-PRC-2026/03202, PBS-PRC-2026/04469, PBS-PRC-2026/05039</t>
+        </is>
+      </c>
+      <c r="G760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09433, NF 202500000000012, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2025/10645, NF 202500000000013, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/00101, NF 202600000000003, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/00508, NF 202600000000004, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/01820, NF 202600000000005, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/02205, NF 202600000000006, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/03202, NF 2026000000007, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/04469, NF 2026000000008, PATOS SERVICOS DE ANESTESISTAS LTDA, Valor ref. proc. PBS-PRC-2026/05039, NF 2026000000009, PATOS SERVICOS DE ANESTESISTAS LTDA</t>
+        </is>
+      </c>
+      <c r="H760" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRANMEDICA LTDA</t>
+          <t xml:space="preserve">PAULO CESAR AGOSTINI ORTOPEDICOS</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.531.583/0001-97</t>
+          <t xml:space="preserve">14.556.855/0001-08</t>
         </is>
       </c>
       <c r="C761">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D761">
-        <v>1585</v>
+        <v>4242</v>
       </c>
       <c r="E761" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05930, PBS-PRC-2025/07833, PBS-PRC-2025/07903, PBS-PRC-2026/01234, PBS-PRC-2026/02570</t>
+        </is>
+      </c>
+      <c r="G761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05930, NF 5384, PAULO CESAR AGOSTINI ORTOPEDICOS, Valor ref. proc. PBS-PRC-2025/07833, NF 5820, PAULO CESAR AGOSTINI ORTOPEDICOS, Valor ref. proc. PBS-PRC-2025/07903, NF 5528, PAULO CESAR AGOSTINI ORTOPEDICOS, Valor ref. proc. PBS-PRC-2026/01234, NF 6750, PAULO CESAR AGOSTINI ORTOPEDICOS, Valor ref. proc. PBS-PRC-2026/02570, NF 7107, PAULO CESAR AGOSTINI ORTOPEDICOS</t>
+        </is>
+      </c>
+      <c r="H761" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
-          <t xml:space="preserve">WILTON DA COSTA SANTOS</t>
+          <t xml:space="preserve">PAULO CESAR AGOSTINI ORTOPEDICOS</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.319.988/0001-20</t>
+          <t xml:space="preserve">14.556.855/0001-08</t>
         </is>
       </c>
       <c r="C762">
         <v>1</v>
       </c>
       <c r="D762">
-        <v>1556</v>
+        <v>1325.5</v>
       </c>
       <c r="E762" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02614</t>
+        </is>
+      </c>
+      <c r="G762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02614, NF 7040, PAULO CESAR AGOSTINI ORTOPEDICOS</t>
+        </is>
+      </c>
+      <c r="H762" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t xml:space="preserve">AMB DISTRIBUIDORA DE MEDICAMENTO E MATERIAIS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t xml:space="preserve">37.885.137/0001-80</t>
+          <t xml:space="preserve">53.777.136/0001-79</t>
         </is>
       </c>
       <c r="C763">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D763">
-        <v>1530</v>
+        <v>21292.84</v>
       </c>
       <c r="E763" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05494, PBS-PRC-2025/06283, PBS-PRC-2025/06781, PBS-PRC-2025/07207, PBS-PRC-2026/01891, PBS-PRC-2026/02044, PBS-PRC-2026/02297, PBS-PRC-2026/02736, PBS-PRC-2026/02738, PBS-PRC-2026/02819, PBS-PRC-2026/05928</t>
+        </is>
+      </c>
+      <c r="G763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05494, NF 111, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/06283, NF 164, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/06781, NF 180, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/07207, NF 185, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/01891, NF 306, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02044, NF 310, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02297, NF 334, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02736, NF 304, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02738, NF 305, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02819, NF 346, PAULO CESAR DE MENDONCA LTDA (I9 Hospitalar Comercio de Artigos Medicos e Ortopedicos), Valor ref. proc. PBS-PRC-2026/05928, NF 438, PAULO CESAR DE MENDONCA LTDA</t>
+        </is>
+      </c>
+      <c r="H763" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRECISO EQUIPAMENTOS PARA LABORATORIO LTDA</t>
+          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.827.291/0001-24</t>
+          <t xml:space="preserve">53.777.136/0001-79</t>
         </is>
       </c>
       <c r="C764">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D764">
-        <v>1500</v>
+        <v>16851.67</v>
       </c>
       <c r="E764" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05325, PBS-PRC-2025/05905, PBS-PRC-2025/06098, PBS-PRC-2025/06741, PBS-PRC-2025/06828, PBS-PRC-2025/06836, PBS-PRC-2025/08182, PBS-PRC-2025/09121, PBS-PRC-2025/10925, PBS-PRC-2026/00976, PBS-PRC-2026/00977, PBS-PRC-2026/01645, PBS-PRC-2026/03214, PBS-PRC-2026/03216</t>
+        </is>
+      </c>
+      <c r="G764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05325, NF 138, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/05905, NF 150, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/06098, NF 5530, PAULO CESAR AGOSTINI ORTOPEDICOS, Valor ref. proc. PBS-PRC-2025/06741, NF 165, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/06828, NF 170, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/06836, NF 169, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/08182, NF 177, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/09121, NF 227, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2025/10925, NF 248, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/00976, NF 303, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/00977, NF 309, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/01645, NF 316, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/03214, NF 347, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/03214, NF 348, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/03216, NF 349, PAULO CESAR DE MENDONCA LTDA</t>
+        </is>
+      </c>
+      <c r="H764" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
-          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">PAULO CESAR DE MENDONCA LTDA</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
-          <t xml:space="preserve">39.500.546/0001-47</t>
+          <t xml:space="preserve">53.777.136/0001-79</t>
         </is>
       </c>
       <c r="C765">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D765">
-        <v>1500</v>
+        <v>13567.7</v>
       </c>
       <c r="E765" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07595, PBS-PRC-2026/00017, PBS-PRC-2026/00588, PBS-PRC-2026/02819</t>
+        </is>
+      </c>
+      <c r="G765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07595, NF 194, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/00017, NF 237, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/00588, NF 311, PAULO CESAR DE MENDONCA LTDA, Valor ref. proc. PBS-PRC-2026/02819, NF 345, PAULO CESAR DE MENDONCA LTDA</t>
+        </is>
+      </c>
+      <c r="H765" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">PETRUCIO GONÇALO PEREIRA</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t xml:space="preserve">39.500.546/0001-47</t>
+          <t xml:space="preserve">***.957.844-**</t>
         </is>
       </c>
       <c r="C766">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D766">
-        <v>1399</v>
+        <v>416.51</v>
       </c>
       <c r="E766" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11512, PBS-PRC-2026/00896, PBS-PRC-2026/00898, PBS-PRC-2026/01421, PBS-PRC-2026/02412, PBS-PRC-2026/03479, PBS-PRC-2026/03480, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11512, RECIBO 23/12/2025, PETRUCIO GON ALO PEREIRA, Valor ref. proc. PBS-PRC-2026/00896, RECIBO 28/01/2025, PETRUCIO GON ALO PEREIRA, Valor ref. proc. PBS-PRC-2026/00898, RECIBO 03/02/2026, PETRUCIO GON ALO PEREIRA, Valor ref. proc. PBS-PRC-2026/01421, RECIBO 25A 26/02/2026, PETRUCIO GON ALO PEREIRA, Valor ref. proc. PBS-PRC-2026/02412, RECIBO 24/03/2026, PETRUCIO GON ALO PEREIRA, Valor ref. proc. PBS-PRC-2026/03479, RECIBO 22/04/2026, PETRUCIO GONÇALO PEREIRA, Valor ref. proc. PBS-PRC-2026/03480, RECIBO 23/04/2026, PETRUCIO GONÇALO PEREIRA, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, PETRUCIO GONÇALO PEREIRA</t>
+        </is>
+      </c>
+      <c r="H766" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEALTH MED ATACADO LTDA</t>
+          <t xml:space="preserve">PHARMAPLUS LTDA</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.071.690/0001-72</t>
+          <t xml:space="preserve">03.817.043/0001-52</t>
         </is>
       </c>
       <c r="C767">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D767">
-        <v>1354.34</v>
+        <v>140637.64</v>
       </c>
       <c r="E767" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00222, PBS-PRC-2026/01398, PBS-PRC-2026/03370, PBS-PRC-2026/03400, PBS-PRC-2026/03757, PBS-PRC-2026/04123, PBS-PRC-2026/04134, PBS-PRC-2026/04344, PBS-PRC-2026/05676, PBS-PRC-2026/05804</t>
+        </is>
+      </c>
+      <c r="G767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00222, NF 85182,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/01398, NF 89029,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03370, NF 91943,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03370, NF 91968,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03400, NF 91938,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03757, NF 92852,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04123, NF 92456,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04134, NF 92701,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04344, NF 92970,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05676, NF 93556,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05804, NF 94131,PHARMAPLUS LTDA</t>
+        </is>
+      </c>
+      <c r="H767" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANA CARLA ANDRADE PAULINO</t>
+          <t xml:space="preserve">PHARMAPLUS LTDA</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.502.814-**</t>
+          <t xml:space="preserve">03.817.043/0001-52</t>
         </is>
       </c>
       <c r="C768">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D768">
-        <v>1334.58</v>
+        <v>106515.45</v>
       </c>
       <c r="E768" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03400, PBS-PRC-2026/03423, PBS-PRC-2026/03456, PBS-PRC-2026/03608, PBS-PRC-2026/03656, PBS-PRC-2026/03676, PBS-PRC-2026/03679, PBS-PRC-2026/03757, PBS-PRC-2026/04009, PBS-PRC-2026/04119, PBS-PRC-2026/04123, PBS-PRC-2026/04134, PBS-PRC-2026/04169, PBS-PRC-2026/04394, PBS-PRC-2026/04821, PBS-PRC-2026/05408</t>
+        </is>
+      </c>
+      <c r="G768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03400, NF 91972,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03423, NF 91939,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03456, NF 92167,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03608, NF 91970,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03608, NF 92017,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03656, NF 92174,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03676, NF 92172,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03679, NF 92025,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03757, NF 92018,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03757, NF 92496,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03757, NF 92853,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04009, NF 92564,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04119, NF 92021,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04123, NF 92455,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04134, NF 92702,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04169, NF 92957,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04394, NF 91947,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04821, NF 93555,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05408, NF 93742,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05408, NF 93744,PHARMAPLUS LTDA</t>
+        </is>
+      </c>
+      <c r="H768" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
-          <t xml:space="preserve">TAMIRES DAYANNA ALVES RESENDE</t>
+          <t xml:space="preserve">PHARMAPLUS LTDA</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.629.194-**</t>
+          <t xml:space="preserve">03.817.043/0001-52</t>
         </is>
       </c>
       <c r="C769">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D769">
-        <v>1332.78</v>
+        <v>103713.25</v>
       </c>
       <c r="E769" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09667, PBS-PRC-2025/09670, PBS-PRC-2026/01516, PBS-PRC-2026/03370, PBS-PRC-2026/03400, PBS-PRC-2026/03456, PBS-PRC-2026/03608, PBS-PRC-2026/03656, PBS-PRC-2026/03679, PBS-PRC-2026/04169, PBS-PRC-2026/04394, PBS-PRC-2026/04821, PBS-PRC-2026/05045, PBS-PRC-2026/05408, PBS-PRC-2026/05868</t>
+        </is>
+      </c>
+      <c r="G769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09667, NF 84314,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2025/09670, NF 85007,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/01516, NF 89047,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03370, NF 92170,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03400, NF 91942,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03456, NF 91941,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03608, NF 92497,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03656, NF 92012,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03656, NF 92015,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/03679, NF 91965,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04169, NF 92958,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04169, NF 92959,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04394, NF 91946,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04394, NF 92974,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/04821, NF 93737,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05045, NF 93739,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05408, NF 93741,PHARMAPLUS LTDA, Valor ref. proc. PBS-PRC-2026/05868, NF 93558,PHARMAPLUS LTDA</t>
+        </is>
+      </c>
+      <c r="H769" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOALISON RIBEIRO FERNANDES</t>
+          <t xml:space="preserve">PHILIPS MEDICAL SYSTEMS LTDA</t>
         </is>
       </c>
       <c r="B770" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.530.554-**</t>
+          <t xml:space="preserve">58.295.213/0001-78</t>
         </is>
       </c>
       <c r="C770">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D770">
-        <v>1332.78</v>
+        <v>324075.38</v>
       </c>
       <c r="E770" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/01376, PBS-PRC-2025/06130, PBS-PRC-2025/07778, PBS-PRC-2025/09668, PBS-PRC-2025/09731, PBS-PRC-2025/11297, PBS-PRC-2026/00554, PBS-PRC-2026/00839, PBS-PRC-2026/02153, PBS-PRC-2026/03065</t>
+        </is>
+      </c>
+      <c r="G770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/01376, NF 13816,PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/01376, NF 202500000000098, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/06130, NF 202500000018241, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/07778, NF 22144,PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/09668, NF 202500000024494, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/09731, NF 202500000026700, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2025/11297, NF 202500000029552, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2026/00554, NF 202600000032473, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2026/00839, NF 202600000000562, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2026/02153, NF 202600000006024, PHILIPS MEDICAL SYSTEMS LTDA, Valor ref. proc. PBS-PRC-2026/03065, NF 202600000008848, PHILIPS MEDICAL SYSTEMS LTDA</t>
+        </is>
+      </c>
+      <c r="H770" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAIMUNDA SOARES DA SILVA VASCONCELOS</t>
+          <t xml:space="preserve">PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.693.014-**</t>
+          <t xml:space="preserve">13.291.742/0001-65</t>
         </is>
       </c>
       <c r="C771">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="D771">
-        <v>1332.78</v>
+        <v>207148.79</v>
       </c>
       <c r="E771" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08622, PBS-PRC-2025/08831, PBS-PRC-2025/09071, PBS-PRC-2025/09078, PBS-PRC-2025/09540, PBS-PRC-2025/09895, PBS-PRC-2025/10193, PBS-PRC-2025/10436, PBS-PRC-2025/10452, PBS-PRC-2025/10453, PBS-PRC-2025/10492, PBS-PRC-2025/10540, PBS-PRC-2026/00137, PBS-PRC-2026/01226, PBS-PRC-2026/02485, PBS-PRC-2026/02753, PBS-PRC-2026/02863, PBS-PRC-2026/02932, PBS-PRC-2026/03218, PBS-PRC-2026/04155</t>
+        </is>
+      </c>
+      <c r="G771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08622, NF 39054,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/08831, NF 39305,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/09071, NF 39340,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/09078, NF 39506,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/09540, NF 39446,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/09895, NF 39888,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/10193, NF 183 - 4521, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2025/10436, NF 39710,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/10452, NF 39974,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/10453, NF 39372,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/10492, NF 39887,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2025/10540, NF 40206,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/00137, NF 40887,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/01226, NF 41015,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/02485, NF 41888,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/02753, NF 42083,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/02863, NF 42226,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/02932, NF 42146,PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03218, NF 42645,PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/04155, NF 43158,PHOENIX MED PRODUTOS M DICO HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="H771" t="inlineStr">
+        <is>
+          <t xml:space="preserve">gases medicinais, materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
-          <t xml:space="preserve">RODRIGO MARCIO PESSOA MARQUES</t>
+          <t xml:space="preserve">PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.678.504-**</t>
+          <t xml:space="preserve">13.291.742/0001-65</t>
         </is>
       </c>
       <c r="C772">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D772">
-        <v>1332.78</v>
+        <v>16800</v>
       </c>
       <c r="E772" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04795, PBS-PRC-2025/10618</t>
+        </is>
+      </c>
+      <c r="G772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04795, NF 40266,PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI, Valor ref.proc. PBS-PRC-2025/10618, NF 41917,PHOENIX MED PRODUTOS MÉDICO HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="H772" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">PHOSPODONT LTDA</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.199.135/0001-77</t>
+          <t xml:space="preserve">04.451.626/0001-75</t>
         </is>
       </c>
       <c r="C773">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D773">
-        <v>1315.25</v>
+        <v>860</v>
       </c>
       <c r="E773" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05603, PBS-PRC-2025/06774</t>
+        </is>
+      </c>
+      <c r="G773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05603, NF 260450, PHOSPODONT LTDA, Valor ref. proc. PBS-PRC-2025/06774, NF 263034, PHOSPODONT LTDA</t>
+        </is>
+      </c>
+      <c r="H773" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMERCIAL TARGET HOSPITALAR COMERCIO E IMPORTACAO LTDA</t>
+          <t xml:space="preserve">PICUHY DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.367.167/0001-13</t>
+          <t xml:space="preserve">42.772.140/0001-28</t>
         </is>
       </c>
       <c r="C774">
         <v>1</v>
       </c>
       <c r="D774">
-        <v>1310</v>
+        <v>648</v>
       </c>
       <c r="E774" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11195</t>
+        </is>
+      </c>
+      <c r="G774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11195, NF 1829, PICUHY DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H774" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACIA IRMAOS NOGUEIRA LTDA</t>
+          <t xml:space="preserve">PICUHY DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.071.740/0001-68</t>
+          <t xml:space="preserve">42.772.140/0001-28</t>
         </is>
       </c>
       <c r="C775">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D775">
-        <v>1304.13</v>
+        <v>503.1</v>
       </c>
       <c r="E775" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07071, PBS-PRC-2026/00735</t>
+        </is>
+      </c>
+      <c r="G775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07071, NF 1574, PICUHY DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/00735, NF 1997, PICUHY DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H775" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARTSINTESE COMERCIO DE MATERIAL E EQUIPAMENTOS HOSPITALAR LTDA</t>
+          <t xml:space="preserve">PICUHY DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.287.113/0001-33</t>
+          <t xml:space="preserve">42.772.140/0001-28</t>
         </is>
       </c>
       <c r="C776">
         <v>1</v>
       </c>
       <c r="D776">
-        <v>1280</v>
+        <v>286.2</v>
       </c>
       <c r="E776" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01240</t>
+        </is>
+      </c>
+      <c r="G776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01240, NF 1998, PICUHY DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H776" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.390.187 CRISTIANE APARECIDA ALVES</t>
+          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.390.187/0001-82</t>
+          <t xml:space="preserve">15.204.206/0001-00</t>
         </is>
       </c>
       <c r="C777">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D777">
-        <v>1236</v>
+        <v>507958.36</v>
       </c>
       <c r="E777" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08447, PBS-PRC-2025/09701, PBS-PRC-2025/10397, PBS-PRC-2025/11070, PBS-PRC-2026/00825, PBS-PRC-2026/02201, PBS-PRC-2026/03605</t>
+        </is>
+      </c>
+      <c r="G777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08447, NF 4008, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/09701, NF 4036, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/10397, NF 4054, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/11070, NF 4075, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/00825, NF 2600000000011, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/02201, NF 202600000000052, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/03605, NF 2600000000109, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+        </is>
+      </c>
+      <c r="H777" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS, Serviços de Instalação, Manutenção e Reparo</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
-          <t xml:space="preserve">HC COMERCIO DE PAPELARIA E SERVICOS - EIRELI</t>
+          <t xml:space="preserve">PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
-          <t xml:space="preserve">20.873.342/0001-23</t>
+          <t xml:space="preserve">15.204.206/0001-00</t>
         </is>
       </c>
       <c r="C778">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D778">
-        <v>1218</v>
+        <v>103057.7</v>
       </c>
       <c r="E778" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08739, PBS-PRC-2025/08772, PBS-PRC-2025/10398, PBS-PRC-2025/11402, PBS-PRC-2026/00797, PBS-PRC-2026/02233, PBS-PRC-2026/03731, PBS-PRC-2026/03742, PBS-PRC-2026/04998, PBS-PRC-2026/05012</t>
+        </is>
+      </c>
+      <c r="G778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08739, NF 4009, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/08772, NF 4037, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/10398, NF 4055, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2025/11402, NF 4076, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/00797, NF 2600000000012, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/02233, NF 2600000000053, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/03731, NF 2600000000110, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/03742, NF 2600000000112, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/04998, NF 2600000000163, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA, Valor ref. proc. PBS-PRC-2026/05012, NF 2600000000164, PLANTERMO ENGENHARIA E AR CONDICIONADO LTDA</t>
+        </is>
+      </c>
+      <c r="H778" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Instalação, Manutenção e Reparo</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">PLATIUM INDUSTRIA E COMERCIO DE MOVEIS E EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
-          <t xml:space="preserve">202509217</t>
+          <t xml:space="preserve">28.767.460/0001-69</t>
         </is>
       </c>
       <c r="C779">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D779">
-        <v>1207.5</v>
+        <v>221220</v>
       </c>
       <c r="E779" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10332, PBS-PRC-2025/11321</t>
+        </is>
+      </c>
+      <c r="G779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10332, NF 310, PLATIUM INDUSTRIA E COMERCIO DE MOVEIS E EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/11321, NF 327, PLATIUM INDUSTRIA E COMERCIO DE MOVEIS E EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H779" t="inlineStr">
+        <is>
+          <t xml:space="preserve">móveis e utensílios</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOSEMAR JOSE DA SILVA</t>
+          <t xml:space="preserve">POLAR FIX INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B780" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.618.394-**</t>
+          <t xml:space="preserve">02.881.877/0001-64</t>
         </is>
       </c>
       <c r="C780">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D780">
-        <v>1206.17</v>
+        <v>9350</v>
       </c>
       <c r="E780" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06256</t>
+        </is>
+      </c>
+      <c r="G780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06256, NF 524812, POLAR FIX INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H780" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRURGICA SANTA HELENA LTDA</t>
+          <t xml:space="preserve">PONTAMED FARMACEUTICA LTDA</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.496.995/0001-36</t>
+          <t xml:space="preserve">02.816.696/0001-54</t>
         </is>
       </c>
       <c r="C781">
         <v>1</v>
       </c>
       <c r="D781">
-        <v>1192</v>
+        <v>3370.35</v>
       </c>
       <c r="E781" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05536</t>
+        </is>
+      </c>
+      <c r="G781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05536, NF 303291, PONTAMED FARMACEUTICA LTDA</t>
+        </is>
+      </c>
+      <c r="H781" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
-          <t xml:space="preserve">CLM FARMA COMERCIO E DISTRIBUIDORA DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.274.237/0001-85</t>
+          <t xml:space="preserve">07.395.985/0001-40</t>
         </is>
       </c>
       <c r="C782">
-        <v>3</v>
+        <v>102</v>
       </c>
       <c r="D782">
-        <v>1190</v>
+        <v>1593071.24</v>
       </c>
       <c r="E782" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02973, PBS-PRC-2025/06118, PBS-PRC-2025/06430, PBS-PRC-2025/06638, PBS-PRC-2025/06765, PBS-PRC-2025/07607, PBS-PRC-2025/09326, PBS-PRC-2025/09354, PBS-PRC-2025/09394, PBS-PRC-2025/09442, PBS-PRC-2025/09453, PBS-PRC-2025/09490, PBS-PRC-2025/09507, PBS-PRC-2025/09508, PBS-PRC-2025/09519, PBS-PRC-2025/09573, PBS-PRC-2025/09599, PBS-PRC-2025/09648, PBS-PRC-2025/10563, PBS-PRC-2025/10637, PBS-PRC-2025/10733, PBS-PRC-2025/10734, PBS-PRC-2025/10742, PBS-PRC-2025/10754, PBS-PRC-2025/10768, PBS-PRC-2025/10789, PBS-PRC-2025/10796, PBS-PRC-2025/10851, PBS-PRC-2025/10858, PBS-PRC-2025/11183, PBS-PRC-2025/11347, PBS-PRC-2025/11374, PBS-PRC-2025/11392, PBS-PRC-2025/11407, PBS-PRC-2025/11438, PBS-PRC-2025/11450, PBS-PRC-2026/00275, PBS-PRC-2026/00594, PBS-PRC-2026/00924, PBS-PRC-2026/00930, PBS-PRC-2026/00939, PBS-PRC-2026/00957, PBS-PRC-2026/00975, PBS-PRC-2026/00987, PBS-PRC-2026/01171, PBS-PRC-2026/01570, PBS-PRC-2026/01595, PBS-PRC-2026/01652, PBS-PRC-2026/01662, PBS-PRC-2026/01670, PBS-PRC-2026/01677, PBS-PRC-2026/01688, PBS-PRC-2026/01720, PBS-PRC-2026/02047, PBS-PRC-2026/02644, PBS-PRC-2026/02659, PBS-PRC-2026/02665, PBS-PRC-2026/02675, PBS-PRC-2026/02681, PBS-PRC-2026/02688, PBS-PRC-2026/02706, PBS-PRC-2026/02764, PBS-PRC-2026/02809, PBS-PRC-2026/02962, PBS-PRC-2026/03445, PBS-PRC-2026/03910, PBS-PRC-2026/04173, PBS-PRC-2026/04182, PBS-PRC-2026/04213, PBS-PRC-2026/04229, PBS-PRC-2026/04244, PBS-PRC-2026/04249, PBS-PRC-2026/04267, PBS-PRC-2026/04274, PBS-PRC-2026/04305, PBS-PRC-2026/04315, PBS-PRC-2026/04320, PBS-PRC-2026/04362, PBS-PRC-2026/04392, PBS-PRC-2026/04569, PBS-PRC-2026/04891, PBS-PRC-2026/04954, PBS-PRC-2026/04995, PBS-PRC-2026/05006, PBS-PRC-2026/05032, PBS-PRC-2026/05037, PBS-PRC-2026/05047, PBS-PRC-2026/05057, PBS-PRC-2026/05092, PBS-PRC-2026/05122, PBS-PRC-2026/05189, PBS-PRC-2026/05207, PBS-PRC-2026/05235, PBS-PRC-2026/05560, PBS-PRC-2026/07097, PBS-PRC-2026/07607</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02973, NF 37713,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06118, NF 38706,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06430, NF 39254,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06638, NF 39035,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06638, NF 39153,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06638, NF 39290,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06638, NF 39427,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06765, NF 39255,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07607, NF 39538,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09326, NF 40856,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09354, NF 40853,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09394, NF 40852,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09442, NF 40943,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09453, NF 40968,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09490, NF 40576,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09507, NF 40846,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09508, NF 40993,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09519, NF 40843,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09573, NF 40844,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09599, NF 40845,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09648, NF 40854,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10563, NF 40720,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10637, NF 41396,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10733, NF 41472,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10734, NF 41467,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10742, NF 41468,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10754, NF 41469,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10768, NF 41470,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10789, NF 41471,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10796, NF 41473,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10851, NF 41474,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10858, NF 41585,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11183, NF 41475,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11347, NF 41848,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11374, NF 41846,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11392, NF 41849,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11407, NF 41850,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11438, NF 41863,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11450, NF 41851,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00275, NF 41985,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00594, NF 42276,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00924, NF 42399,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00930, NF 42400,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00939, NF 42495,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00957, NF 42401,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00975, NF 42402,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00987, NF 42404,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01171, NF 42628,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01570, NF 42789,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01595, NF 42923,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01652, NF 42924,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01662, NF 42925,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01670, NF 42926,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01677, NF 42927,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01688, NF 42929,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01720, NF 42928,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02047, NF 42953,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02644, NF 43497,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02659, NF 43499,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02665, NF 43501,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02675, NF 43502,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02681, NF 43500,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02688, NF 43330,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02706, NF 43331,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02764, NF 43503,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02809, NF 43690,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02962, NF 43625,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03445, NF 44019,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03910, NF 44236,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04173, NF 44443,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04182, NF 44442,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04213, NF 44438,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04229, NF 44444,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04244, NF 44440,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04249, NF 44265,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04249, NF 44266,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04249, NF 44611,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04267, NF 44441,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04274, NF 44450,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04305, NF 44453,POTENGY COMERCIO E REPRESENTAÇÃO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04315, NF 44454,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04320, NF 44455,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04362, NF 44769,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04392, NF 44882,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04569, NF 44750,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04891, NF 44991,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04954, NF 44923,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04995, NF 45166,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05006, NF 45167,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05032, NF 45161,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05037, NF 45160,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05047, NF 45169,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05057, NF 45159,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05092, NF 45163,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05122, NF 45165,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05189, NF 45164,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05207, NF 45171,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05207, NF 45187,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05235, NF 45168,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05560, NF 45399,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/07097, NF 46089,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/07607, NF 39492,POTENGY COMERCIO E REPRESENTA O DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H782" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
+          <t xml:space="preserve">PRECISO EQUIPAMENTOS PARA LABORATORIO LTDA</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.495.866/0001-47</t>
+          <t xml:space="preserve">45.827.291/0001-24</t>
         </is>
       </c>
       <c r="C783">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D783">
-        <v>1180</v>
+        <v>1500</v>
       </c>
       <c r="E783" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04381</t>
+        </is>
+      </c>
+      <c r="G783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04381, NF 180, PRECISO EQUIPAMENTOS PARA LABORATORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H783" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMEDIATA DISTRIBUIDORA DE PRODUTOS PARA A SAUDE LTDA</t>
+          <t xml:space="preserve">PRIME MEDICAL COMERCIO DE MATERIAL MEDICO LTDA</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t xml:space="preserve">36.590.911/0001-63</t>
+          <t xml:space="preserve">09.342.946/0001-00</t>
         </is>
       </c>
       <c r="C784">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D784">
-        <v>1161.6</v>
+        <v>13500</v>
       </c>
       <c r="E784" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06475</t>
+        </is>
+      </c>
+      <c r="G784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06475, NF 274430, PRIME MEDICAL COMERCIO DE MATERIAL MEDICO LTDA</t>
+        </is>
+      </c>
+      <c r="H784" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
-          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">PRIME SOLUCOES EM SAUDE LTDA</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.000.455/0001-73</t>
+          <t xml:space="preserve">27.080.739/0001-07</t>
         </is>
       </c>
       <c r="C785">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D785">
-        <v>1155</v>
+        <v>6370</v>
       </c>
       <c r="E785" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00353</t>
+        </is>
+      </c>
+      <c r="G785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00353, NF 2243, PRIME SOLUCOES EM SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H785" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
+          <t xml:space="preserve">PRIME TECH COMERCIO DE ELETRONICOS LTDA</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.183.614/0001-60</t>
+          <t xml:space="preserve">30.882.699/0001-21</t>
         </is>
       </c>
       <c r="C786">
         <v>1</v>
       </c>
       <c r="D786">
-        <v>1150.6</v>
+        <v>22600</v>
       </c>
       <c r="E786" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09734</t>
+        </is>
+      </c>
+      <c r="G786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09734, NF 16242,PRIME TECH COMERCIO DE ELETRONICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H786" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Equipamentos de TI</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.948.968/0001-69</t>
+          <t xml:space="preserve">26.556.283/0001-46</t>
         </is>
       </c>
       <c r="C787">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D787">
-        <v>1150</v>
+        <v>121229.7</v>
       </c>
       <c r="E787" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00841, PBS-PRC-2026/02931, PBS-PRC-2026/05272</t>
+        </is>
+      </c>
+      <c r="G787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00841, NF 3161, PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI, Valor ref. proc. PBS-PRC-2026/02931, NF 3278, PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI, Valor ref. proc. PBS-PRC-2026/05272, NF 3362, PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI, Valor ref. proc. PBS-PRC-2026/05272, NF 3371, PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI</t>
+        </is>
+      </c>
+      <c r="H787" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
-          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
+          <t xml:space="preserve">PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.717.870/0001-04</t>
+          <t xml:space="preserve">26.556.283/0001-46</t>
         </is>
       </c>
       <c r="C788">
         <v>1</v>
       </c>
       <c r="D788">
-        <v>1130.4</v>
+        <v>79968.62</v>
       </c>
       <c r="E788" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05272</t>
+        </is>
+      </c>
+      <c r="G788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05272, NF 3370, PRIMED COMERCIO DE PRODUTOS HOSPITALARES EIRELI</t>
+        </is>
+      </c>
+      <c r="H788" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
-          <t xml:space="preserve">CITOPHARMA MANIPULACAO DE MEDICAMENTOS ESPECIAIS LTDA</t>
+          <t xml:space="preserve">PRISCILLA ARAÚJO ALMEIDA</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.640.262/0001-83</t>
+          <t xml:space="preserve">***.691.497-**</t>
         </is>
       </c>
       <c r="C789">
         <v>1</v>
       </c>
       <c r="D789">
-        <v>1124.4</v>
+        <v>74.05</v>
       </c>
       <c r="E789" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00898</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00898, RECIBO 03/02/2026, PRISCILLA ARA JO ALMEIDA</t>
+        </is>
+      </c>
+      <c r="H789" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="inlineStr">
         <is>
-          <t xml:space="preserve">P H P DE FREITAS RODRIGUES</t>
+          <t xml:space="preserve">PRISCYLA HILMAN SILVA DINIZ</t>
         </is>
       </c>
       <c r="B790" t="inlineStr">
         <is>
-          <t xml:space="preserve">38.261.300/0001-05</t>
+          <t xml:space="preserve">***.173.214-**</t>
         </is>
       </c>
       <c r="C790">
         <v>1</v>
       </c>
       <c r="D790">
-        <v>1118.4</v>
+        <v>46.28</v>
       </c>
       <c r="E790" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04212</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04212, RECIBO 29/05/2026, PRISCYLA HILMAN SILVA DINIZ</t>
+        </is>
+      </c>
+      <c r="H790" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="inlineStr">
         <is>
-          <t xml:space="preserve">NUTRIMEDICA MATERIAL HOSPITALAR E NUTRICAO LTDA</t>
+          <t xml:space="preserve">PRISMA PAPELARIA LTDA</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.997.219/0001-99</t>
+          <t xml:space="preserve">28.076.288/0001-05</t>
         </is>
       </c>
       <c r="C791">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D791">
-        <v>1105.6</v>
+        <v>2350.3</v>
       </c>
       <c r="E791" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07598, PBS-PRC-2025/07900, PBS-PRC-2025/09751, PBS-PRC-2026/00270, PBS-PRC-2026/00688</t>
+        </is>
+      </c>
+      <c r="G791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07598, NF 3158, PRISMA PAPELARIA LTDA, Valor ref. proc. PBS-PRC-2025/07900, NF 3189, PRISMA PAPELARIA LTDA, Valor ref. proc. PBS-PRC-2025/09751, NF 3266, PRISMA PAPELARIA LTDA, Valor ref. proc. PBS-PRC-2026/00270, NF 3355, PRISMA PAPELARIA LTDA, Valor ref. proc. PBS-PRC-2026/00688, NF 3337, PRISMA PAPELARIA LTDA</t>
+        </is>
+      </c>
+      <c r="H791" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
-          <t xml:space="preserve">OMNIELMASTER HEMOMED REPRESENTACAO, COMERCIO E SERVICOS EM SAUDE, CONSULTORIA, T</t>
+          <t xml:space="preserve">PRISMA PAPELARIA LTDA</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.578.020/0001-68</t>
+          <t xml:space="preserve">28.076.288/0001-05</t>
         </is>
       </c>
       <c r="C792">
         <v>1</v>
       </c>
       <c r="D792">
-        <v>1072</v>
+        <v>418.8</v>
       </c>
       <c r="E792" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00135</t>
+        </is>
+      </c>
+      <c r="G792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00135, NF 3268, PRISMA PAPELARIA LTDA</t>
+        </is>
+      </c>
+      <c r="H792" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t xml:space="preserve">R DOS SANTOS COMERCIAL LTDA</t>
+          <t xml:space="preserve">PROGAS DISTRIBUIDORA DE GAS E AGUA LTDA</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.432.500/0001-70</t>
+          <t xml:space="preserve">53.256.763/0001-64</t>
         </is>
       </c>
       <c r="C793">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D793">
-        <v>1013.25</v>
+        <v>11010.7</v>
       </c>
       <c r="E793" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09252, PBS-PRC-2025/10956</t>
+        </is>
+      </c>
+      <c r="G793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09252, NF 1347, PROGAS DISTRIBUIDORA DE GAS E AGUA LTDA, Valor ref. proc. PBS-PRC-2025/10956, NF 1556, PROGAS DISTRIBUIDORA DE GAS E AGUA LTDA</t>
+        </is>
+      </c>
+      <c r="H793" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t xml:space="preserve">SELENIUM MEDICAL LTDA</t>
+          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
-          <t xml:space="preserve">46.762.527/0001-54</t>
+          <t xml:space="preserve">26.715.034/0001-56</t>
         </is>
       </c>
       <c r="C794">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D794">
-        <v>999</v>
+        <v>67930</v>
       </c>
       <c r="E794" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06603, PBS-PRC-2025/10743, PBS-PRC-2026/04033</t>
+        </is>
+      </c>
+      <c r="G794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06603, NF 3136, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10743, NF 3221, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04033, NF 3365, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H794" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
-          <t xml:space="preserve">CEPALAB LABORATORIOS S.A</t>
+          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.248.312/0001-44</t>
+          <t xml:space="preserve">26.715.034/0001-56</t>
         </is>
       </c>
       <c r="C795">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D795">
-        <v>994</v>
+        <v>33376.5</v>
       </c>
       <c r="E795" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00884, PBS-PRC-2026/05226</t>
+        </is>
+      </c>
+      <c r="G795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00884, NF 3325, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05226, NF 3393, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H795" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t xml:space="preserve">IGEMEDIC DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.145.496/0001-00</t>
+          <t xml:space="preserve">26.715.034/0001-56</t>
         </is>
       </c>
       <c r="C796">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D796">
-        <v>938</v>
+        <v>7650</v>
       </c>
       <c r="E796" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07477, PBS-PRC-2025/10369</t>
+        </is>
+      </c>
+      <c r="G796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07477, NF 3153, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10369, NF 3239, PROMED COMERCIO DE SUPRIMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H796" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t xml:space="preserve">COPY LINE COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">PROMED MATERIAIS CIRURGICOS LTDA</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t xml:space="preserve">202511010</t>
+          <t xml:space="preserve">11.278.315/0001-11</t>
         </is>
       </c>
       <c r="C797">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="D797">
-        <v>919.5</v>
+        <v>355698.52</v>
       </c>
       <c r="E797" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03086, PBS-PRC-2025/03524, PBS-PRC-2025/05932, PBS-PRC-2025/06422, PBS-PRC-2025/06535, PBS-PRC-2025/07139, PBS-PRC-2025/07300, PBS-PRC-2025/07541, PBS-PRC-2025/07664, PBS-PRC-2025/07667, PBS-PRC-2025/07853, PBS-PRC-2025/07971, PBS-PRC-2025/11072, PBS-PRC-2026/00597, PBS-PRC-2026/01032, PBS-PRC-2026/01039, PBS-PRC-2026/01363, PBS-PRC-2026/01370, PBS-PRC-2026/01374, PBS-PRC-2026/01813, PBS-PRC-2026/03224, PBS-PRC-2026/03706, PBS-PRC-2026/04548, PBS-PRC-2026/04560, PBS-PRC-2026/04572, PBS-PRC-2026/04606, PBS-PRC-2026/04640, PBS-PRC-2026/04671, PBS-PRC-2026/04685, PBS-PRC-2026/04968</t>
+        </is>
+      </c>
+      <c r="G797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03086, NF 88991 A 88988, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/03524, NF 94246,PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/05932, NF 94250,PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/06422, NFS 94143- 94337, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/06535, NF 94266 - 94248, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07139, NF 97634,PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07300, NF 98273,PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07541, NF 1001989, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07664, NF 1001990, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07667, NF 1001991, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07853, NF 1001997, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/07971, NF 98920,PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2025/11072, NF 101801, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/00597, NF 102841, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01032, NF 103512, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01039, NF 103513, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01363, NF 104090, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01370, NF 104091, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01374, NF 104093, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01813, NF 101830, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/01813, NF 104287, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/03224, NF 106090, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/03706, NF 106262, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04548, NF 107808, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04560, NF 1001999, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04572, NF 1002081, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04606, NF 108799, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04640, NF 108794, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04671, NF 106627, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04685, NF 108569, PROMED MATERIAIS CIRURGICOS LTDA, Valor ref. proc. PBS-PRC-2026/04968, NF 108662, PROMED MATERIAIS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H797" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, materiais médicos, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
-          <t xml:space="preserve">PABLO LUIS MARTINS</t>
+          <t xml:space="preserve">PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.138.326/0001-54</t>
+          <t xml:space="preserve">07.552.997/0002-12</t>
         </is>
       </c>
       <c r="C798">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D798">
-        <v>896.24</v>
+        <v>323253.6</v>
       </c>
       <c r="E798" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07354, PBS-PRC-2025/10514, PBS-PRC-2026/00964, PBS-PRC-2026/02184</t>
+        </is>
+      </c>
+      <c r="G798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07354, NF 1000737, PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10514, NF 1000741, PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00964, NF 1000748, PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02184, NF 1000750, PROMEDCARE COMERCIO E MANUTENCAO EM EQUIPAMENTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H798" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDSHOP HOSPITALAR LTDA</t>
+          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.524.249/0001-94</t>
+          <t xml:space="preserve">81.706.251/0001-98</t>
         </is>
       </c>
       <c r="C799">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D799">
-        <v>894</v>
+        <v>75358</v>
       </c>
       <c r="E799" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05809, PBS-PRC-2025/05819, PBS-PRC-2026/04336, PBS-PRC-2026/04751, PBS-PRC-2026/04758, PBS-PRC-2026/05016, PBS-PRC-2026/06321</t>
+        </is>
+      </c>
+      <c r="G799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05809, NF 90531,PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05819, NF 84755,PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04336, NF 160733, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04751, NF 160538, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04758, NF 155197, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05016, NF 148620, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/06321, NF 166917, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H799" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="inlineStr">
         <is>
-          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B800" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.000.455/0001-73</t>
+          <t xml:space="preserve">81.706.251/0001-98</t>
         </is>
       </c>
       <c r="C800">
         <v>2</v>
       </c>
       <c r="D800">
-        <v>862.5</v>
+        <v>26152</v>
       </c>
       <c r="E800" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02290, PBS-PRC-2026/05153</t>
+        </is>
+      </c>
+      <c r="G800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02290, NF 138966, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05153, NF 160421, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H800" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="inlineStr">
         <is>
-          <t xml:space="preserve">NORTE PLACA INDUSTRIA E COMERCIO LTDA</t>
+          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.424.210/0001-19</t>
+          <t xml:space="preserve">81.706.251/0001-98</t>
         </is>
       </c>
       <c r="C801">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D801">
-        <v>860</v>
+        <v>2251.72</v>
       </c>
       <c r="E801" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00540, PBS-PRC-2026/04336</t>
+        </is>
+      </c>
+      <c r="G801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00540, NF 111882, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04336, NF 155198, PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H801" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
-          <t xml:space="preserve">PHOSPODONT LTDA</t>
+          <t xml:space="preserve">PRONTIDAO COMERCIO DE PRODUTOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.451.626/0001-75</t>
+          <t xml:space="preserve">72.527.609/0001-24</t>
         </is>
       </c>
       <c r="C802">
         <v>2</v>
       </c>
       <c r="D802">
-        <v>860</v>
+        <v>11761.2</v>
       </c>
       <c r="E802" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02124, PBS-PRC-2026/04790</t>
+        </is>
+      </c>
+      <c r="G802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02124, NF 1269, PRONTIDAO COMERCIO DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/04790, NF 1452, PRONTIDAO COMERCIO DE PRODUTOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H802" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t xml:space="preserve">JBM DISTRIBUIDORA DE MEDICAMENTOS E LOGISTICA LTDA</t>
+          <t xml:space="preserve">PROTEC EXPORT INDUSTRIA, COMERCIO, IMPORTACAO E EXPORTACAO DE EQUIPAMENTOS MEDIC</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.044.781/0001-94</t>
+          <t xml:space="preserve">06.207.441/0001-45</t>
         </is>
       </c>
       <c r="C803">
         <v>1</v>
       </c>
       <c r="D803">
-        <v>841.05</v>
+        <v>9000</v>
       </c>
       <c r="E803" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07479</t>
+        </is>
+      </c>
+      <c r="G803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07479, NF 177730, PROTEC EXPORT INDUSTRIA, COMERCIO, IMPORTACAO E EXPORTACAO DE EQUIPAMENTOS MEDIC</t>
+        </is>
+      </c>
+      <c r="H803" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADL MED COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">PROTEC EXPORT INDUSTRIA, COMERCIO, IMPORTACAO E EXPORTACAO DE EQUIPAMENTOS MEDIC</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.097.402/0001-80</t>
+          <t xml:space="preserve">06.207.441/0001-45</t>
         </is>
       </c>
       <c r="C804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D804">
-        <v>819.6</v>
+        <v>1021.6</v>
       </c>
       <c r="E804" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11324</t>
+        </is>
+      </c>
+      <c r="G804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11324, NF 178200, PROTEC EXPORT INDUSTRIA, COMERCIO, IMPORTACAO E EXPORTACAO DE EQUIPAMENTOS MEDIC</t>
+        </is>
+      </c>
+      <c r="H804" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
-          <t xml:space="preserve">JL PRODUTOS ALIMENTICIOS EIRELI</t>
+          <t xml:space="preserve">QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.960.546/0001-12</t>
+          <t xml:space="preserve">35.514.416/0001-02</t>
         </is>
       </c>
       <c r="C805">
         <v>1</v>
       </c>
       <c r="D805">
-        <v>790</v>
+        <v>47699.4</v>
       </c>
       <c r="E805" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02215</t>
+        </is>
+      </c>
+      <c r="G805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02215, NF 3986, QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H805" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EPI</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t xml:space="preserve">FL INFORMATICA LTDA</t>
+          <t xml:space="preserve">QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t xml:space="preserve">202602837</t>
+          <t xml:space="preserve">35.514.416/0001-02</t>
         </is>
       </c>
       <c r="C806">
         <v>1</v>
       </c>
       <c r="D806">
-        <v>781.25</v>
+        <v>25338</v>
       </c>
       <c r="E806" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01655</t>
+        </is>
+      </c>
+      <c r="G806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01655, NF 3996, QUALIMMED - COMERCIO ATACADISTA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H806" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+          <t xml:space="preserve">R DOS SANTOS COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.004.901/0001-26</t>
+          <t xml:space="preserve">50.432.500/0001-70</t>
         </is>
       </c>
       <c r="C807">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D807">
-        <v>768.79</v>
+        <v>30594.36</v>
       </c>
       <c r="E807" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02289, PBS-PRC-2026/02884, PBS-PRC-2026/03781, PBS-PRC-2026/05243, PBS-PRC-2026/05332</t>
+        </is>
+      </c>
+      <c r="G807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02289, NF 1603, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/02884, NF 1702, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03781, NF 1788, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03781, NF 1789, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/05243, NF 1882, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/05332, NF 1982, R DOS SANTOS COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H807" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
-          <t xml:space="preserve">KIENTRO BRASIL LTDA</t>
+          <t xml:space="preserve">R DOS SANTOS COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
-          <t xml:space="preserve">19.717.870/0001-04</t>
+          <t xml:space="preserve">50.432.500/0001-70</t>
         </is>
       </c>
       <c r="C808">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D808">
-        <v>762.72</v>
+        <v>2091.81</v>
       </c>
       <c r="E808" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02049, PBS-PRC-2026/03028, PBS-PRC-2026/03725, PBS-PRC-2026/04491, PBS-PRC-2026/05321, PBS-PRC-2026/06807</t>
+        </is>
+      </c>
+      <c r="G808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02049, NF 1613, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03028, NF 1724, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/03725, NF 1790, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/04491, NF 1883, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/05321, NF 1983, R DOS SANTOS COMERCIAL LTDA, Valor ref. proc. PBS-PRC-2026/06807, NF 2073, R DOS SANTOS COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H808" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outras despesas gerais e administrativas, Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
+          <t xml:space="preserve">R RABELLO SILVESTRE RIBEIRO COMERCIO E DISTRIBUICAO DE PRODUTOS</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.183.614/0001-60</t>
+          <t xml:space="preserve">26.749.087/0001-98</t>
         </is>
       </c>
       <c r="C809">
         <v>1</v>
       </c>
       <c r="D809">
-        <v>761.7</v>
+        <v>9832</v>
       </c>
       <c r="E809" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04994</t>
+        </is>
+      </c>
+      <c r="G809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04994, NF 1039, R RABELLO SILVESTRE RIBEIRO COMERCIO E DISTRIBUICAO DE PRODUTOS</t>
+        </is>
+      </c>
+      <c r="H809" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="inlineStr">
         <is>
-          <t xml:space="preserve">ABC FARMACEUTICO LTDA</t>
+          <t xml:space="preserve">R S DOS SANTOS COMERCIO EIRELI</t>
         </is>
       </c>
       <c r="B810" t="inlineStr">
         <is>
-          <t xml:space="preserve">52.967.925/0001-00</t>
+          <t xml:space="preserve">06.204.103/0001-50</t>
         </is>
       </c>
       <c r="C810">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D810">
-        <v>753</v>
+        <v>29739.48</v>
       </c>
       <c r="E810" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02933, PBS-PRC-2025/06480, PBS-PRC-2025/07118, PBS-PRC-2025/07368, PBS-PRC-2025/07421</t>
+        </is>
+      </c>
+      <c r="G810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02933, NF 70314,R S DOS SANTOS COMERCIO EIRELI, Valor ref. proc. PBS-PRC-2025/06480, NF 71405,R S DOS SANTOS COMERCIO EIRELI, Valor ref. proc. PBS-PRC-2025/07118, NF 71083,R S DOS SANTOS COMERCIO EIRELI, Valor ref. proc. PBS-PRC-2025/07368, NF 68135,R S DOS SANTOS COMERCIO EIRELI, Valor ref. proc. PBS-PRC-2025/07421, NF 68649,R S DOS SANTOS COMERCIO EIRELI</t>
+        </is>
+      </c>
+      <c r="H810" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="inlineStr">
         <is>
-          <t xml:space="preserve">COSTA DISTRIBUIDORA HOSPITALAR LTDA</t>
+          <t xml:space="preserve">R S DOS SANTOS COMERCIO EIRELI</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.644.237/0001-00</t>
+          <t xml:space="preserve">06.204.103/0001-50</t>
         </is>
       </c>
       <c r="C811">
         <v>1</v>
       </c>
       <c r="D811">
-        <v>725</v>
+        <v>6369</v>
       </c>
       <c r="E811" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00055</t>
+        </is>
+      </c>
+      <c r="G811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00055, NF 1498, R S DOS SANTOS COMERCIO EIRELI</t>
+        </is>
+      </c>
+      <c r="H811" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPSETE - DISTRIBUIDORA DE MATERIAIS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">R S DOS SANTOS COMERCIO EIRELI</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.199.135/0001-77</t>
+          <t xml:space="preserve">06.204.103/0001-50</t>
         </is>
       </c>
       <c r="C812">
         <v>1</v>
       </c>
       <c r="D812">
-        <v>716</v>
+        <v>347.4</v>
       </c>
       <c r="E812" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04491</t>
+        </is>
+      </c>
+      <c r="G812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04491, NF 1883, R S DOS SANTOS COMERCIO EIRELI</t>
+        </is>
+      </c>
+      <c r="H812" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outras Despesas Gerais e Administrativas</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t xml:space="preserve">BEMED COMERCIO ATACADISTA DE PRODUTOS DE HIGIENE PESSOAL LTDA</t>
+          <t xml:space="preserve">R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t xml:space="preserve">48.495.866/0001-47</t>
+          <t xml:space="preserve">35.665.761/0001-47</t>
         </is>
       </c>
       <c r="C813">
         <v>2</v>
       </c>
       <c r="D813">
-        <v>708</v>
+        <v>19636</v>
       </c>
       <c r="E813" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08732, PBS-PRC-2025/08740</t>
+        </is>
+      </c>
+      <c r="G813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08732, NF 202500000000090, R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA, Valor ref. proc. PBS-PRC-2025/08740, NF 202500000000091, R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
+        </is>
+      </c>
+      <c r="H813" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.390.187 CRISTIANE APARECIDA ALVES</t>
+          <t xml:space="preserve">R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.390.187/0001-82</t>
+          <t xml:space="preserve">35.665.761/0001-47</t>
         </is>
       </c>
       <c r="C814">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D814">
-        <v>702.9</v>
+        <v>16000</v>
       </c>
       <c r="E814" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05471</t>
+        </is>
+      </c>
+      <c r="G814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05471, NF 202500000000051, R. F. S. SERVICOS DE MANUTENCAO E INSTALACOES LTDA</t>
+        </is>
+      </c>
+      <c r="H814" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
-          <t xml:space="preserve">GLOBAL COMERCIAL LTDA</t>
+          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
-          <t xml:space="preserve">17.892.706/0001-08</t>
+          <t xml:space="preserve">30.549.603/0001-08</t>
         </is>
       </c>
       <c r="C815">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D815">
-        <v>702</v>
+        <v>34400</v>
       </c>
       <c r="E815" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10353, PBS-PRC-2026/01095, PBS-PRC-2026/01183, PBS-PRC-2026/03609</t>
+        </is>
+      </c>
+      <c r="G815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10353, NF 1301, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/01095, NF 1419, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/01183, NF 1495, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/03609, NF 1497, RADCLOUD CORPORACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H815" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t xml:space="preserve">MEDS COMERCIO DE MEDICAMENTOS, PRODUTOS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.256.200/0001-24</t>
+          <t xml:space="preserve">30.549.603/0001-08</t>
         </is>
       </c>
       <c r="C816">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D816">
-        <v>691.2</v>
+        <v>25800</v>
       </c>
       <c r="E816" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10281, PBS-PRC-2025/10920, PBS-PRC-2026/00605</t>
+        </is>
+      </c>
+      <c r="G816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10281, NF 1233, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2025/10920, NF 1351, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/00605, NF 1386, RADCLOUD CORPORACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H816" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t xml:space="preserve">DEVANT CARE COMERCIAL LTDA</t>
+          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.401.513/0001-60</t>
+          <t xml:space="preserve">30.549.603/0001-08</t>
         </is>
       </c>
       <c r="C817">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D817">
-        <v>675</v>
+        <v>17550.01</v>
       </c>
       <c r="E817" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06444, PBS-PRC-2025/10691, PBS-PRC-2025/11209, PBS-PRC-2026/00794, PBS-PRC-2026/02295, PBS-PRC-2026/02322, PBS-PRC-2026/02864, PBS-PRC-2026/05668, PBS-PRC-2026/05695</t>
+        </is>
+      </c>
+      <c r="G817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06444, NF 1138, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2025/10691, NF 1268, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2025/11209, NF 1302, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/00794, NF 1350, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/02295, NF 1379, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/02322, NF 1421, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/02864, NF 1461, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/05668, NF 1533, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/05695, NF 1570, RADCLOUD CORPORACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H817" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELEVEMED PRODUTOS MEDICOS LTDA</t>
+          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t xml:space="preserve">34.720.244/0001-60</t>
+          <t xml:space="preserve">30.549.603/0001-08</t>
         </is>
       </c>
       <c r="C818">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D818">
-        <v>660</v>
+        <v>10507.5</v>
       </c>
       <c r="E818" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11318, PBS-PRC-2026/00504, PBS-PRC-2026/01561, PBS-PRC-2026/01927, PBS-PRC-2026/02964, PBS-PRC-2026/03761, PBS-PRC-2026/04877, PBS-PRC-2026/05420, PBS-PRC-2026/06677</t>
+        </is>
+      </c>
+      <c r="G818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11318, NF 1331, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/00504, NF 1362, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/01561, NF 1412, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/01927, NF 1439, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/02964, NF 1472, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/03761, NF 1502, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/04877, NF 1560, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/05420, NF 1582, RADCLOUD CORPORACAO LTDA, Valor ref. proc. PBS-PRC-2026/06677, NF 1608, RADCLOUD CORPORACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H818" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t xml:space="preserve">THA &amp; THI FARMACIA DE MANIPULACAO LTDA</t>
+          <t xml:space="preserve">RADCLOUD CORPORACAO LTDA</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t xml:space="preserve">06.177.615/0001-74</t>
+          <t xml:space="preserve">30.549.603/0001-08</t>
         </is>
       </c>
       <c r="C819">
         <v>1</v>
       </c>
       <c r="D819">
-        <v>660</v>
+        <v>8600</v>
       </c>
       <c r="E819" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10351</t>
+        </is>
+      </c>
+      <c r="G819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10351, NF 1267, RADCLOUD CORPORACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H819" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t xml:space="preserve">CRYSSIL FORNECEDORA DE MATERIAIS E SERVICOS ESPECIALIZADOSLTDA</t>
+          <t xml:space="preserve">RADCORE SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t xml:space="preserve">00.059.062/0001-79</t>
+          <t xml:space="preserve">45.596.975/0001-62</t>
         </is>
       </c>
       <c r="C820">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D820">
-        <v>660</v>
+        <v>2535159</v>
       </c>
       <c r="E820" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09140, PBS-PRC-2025/09145, PBS-PRC-2025/10229, PBS-PRC-2025/10243, PBS-PRC-2025/10248, PBS-PRC-2025/11121, PBS-PRC-2025/11122, PBS-PRC-2025/11123, PBS-PRC-2026/00151, PBS-PRC-2026/00157, PBS-PRC-2026/00415, PBS-PRC-2026/01364, PBS-PRC-2026/01371, PBS-PRC-2026/01372, PBS-PRC-2026/01521, PBS-PRC-2026/01526, PBS-PRC-2026/02129, PBS-prc-2026/02132, PBS-PRC-2026/02135, PBS-PRC-2026/02955, PBS-PRC-2026/02956, PBS-PRC-2026/02966, PBS-PRC-2026/03874, PBS-PRC-2026/03879, PBS-PRC-2026/03881, PBS-PRC-2026/04728, PBS-PRC-2026/04735, PBS-PRC-2026/05661, PBS-PRC-2026/05664</t>
+        </is>
+      </c>
+      <c r="G820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09140, NF 1000102, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09145, NF 1000098, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10229, NF 1000099, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10243, NF 1000100, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10248, NF 1000101, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11121, NF 1000103, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11122, NF 1000104, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11123, NF 1000105, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00151, NF 1000108, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00157, NF 1000113, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00415, NF 1000111, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01364, NF 1000118, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01371, NF 1000116, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01372, NF 1000117, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01521, NF 1000114, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01526, NF 1000115, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02129, NF 1000121, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-prc-2026/02132, NF 1000122, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02135, NF 1000119, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02955, NF 1000124, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02956, NF 1000123, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02966, NF 1000120, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03874, NF 1000125, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03879, NF 1000128, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03881, NF 1000126, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04728, NF 1000129, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04735, NF 1000127, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05661, NF 1000132, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05664, NF 1000131, RADCORE SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H820" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Radiologia, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAGNA INDUSTRIA DE MATERIAIS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">RADCORE SERVICOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.791.821/0001-75</t>
+          <t xml:space="preserve">45.596.975/0001-62</t>
         </is>
       </c>
       <c r="C821">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D821">
-        <v>651.6</v>
+        <v>213808</v>
       </c>
       <c r="E821" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09123, PBS-PRC-2026/00149</t>
+        </is>
+      </c>
+      <c r="G821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09123, NF 1000097, RADCORE SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00149, NF 1000106, RADCORE SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H821" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Radiologia</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUCAS MEDEIROS MACHADO SANTOS</t>
+          <t xml:space="preserve">RAFAEL BENTO DE SOUSA</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604559</t>
+          <t xml:space="preserve">***.518.744-**</t>
         </is>
       </c>
       <c r="C822">
         <v>9</v>
       </c>
       <c r="D822">
-        <v>647.93</v>
+        <v>971.82</v>
       </c>
       <c r="E822" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01057, PBS-PRC-2026/02353, PBS-PRC-2026/02444, PBS-PRC-2026/03411, PBS-PRC-2026/03703, PBS-PRC-2026/04380, PBS-PRC-2026/04747, PBS-PRC-2026/05035, PBS-PRC-2026/06595</t>
+        </is>
+      </c>
+      <c r="G822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01057, RECIBO 05/02/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/02353, RECIBO 20/03/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/02444, A RECEBER11/08/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/03411, RECIBO 17, 26/04/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/03703, RECIBO 08/05/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/04380, RECIBO 28/05/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/04747, RECIBO 12/06/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/05035, RECIBO 21/06/2026, RAFAEL BENTO DE SOUSA, Valor ref. proc. PBS-PRC-2026/06595, A RECEBER31/07/2025, RAFAEL BENTO DE SOUSA</t>
+        </is>
+      </c>
+      <c r="H822" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORMA MEDICAL COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">RAFAEL DE MENDONCA ARRUDA</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.218.962/0001-08</t>
+          <t xml:space="preserve">***.094.354-**</t>
         </is>
       </c>
       <c r="C823">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D823">
-        <v>628.35</v>
+        <v>277.66</v>
       </c>
       <c r="E823" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04441, PBS-PRC-2026/05217, PBS-PRC-2026/05489</t>
+        </is>
+      </c>
+      <c r="G823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04441, RECIBO 01/06/2026, RAFAEL DE MENDONCA ARRUDA, Valor ref. proc. PBS-PRC-2026/05217, RECIBO 22/06/2026, RAFAEL DE MENDONCA ARRUDA, Valor ref. proc. PBS-PRC-2026/05489, RECIBO 04/07/2026, RAFAEL DE MENDONCA ARRUDA</t>
+        </is>
+      </c>
+      <c r="H823" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t xml:space="preserve">IMPRI+ ETIQUETAS ADESIVAS LTDA</t>
+          <t xml:space="preserve">RAFAELLA KEYLA DE MEDEIROS MARINHO CEZARIO</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t xml:space="preserve">45.309.252/0001-35</t>
+          <t xml:space="preserve">***.079.924-**</t>
         </is>
       </c>
       <c r="C824">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D824">
-        <v>625.5</v>
+        <v>222.14</v>
       </c>
       <c r="E824" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00898, PBS-PRC-2026/03425</t>
+        </is>
+      </c>
+      <c r="G824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00898, RECIBO 03/02/2026, RAFAELLA KEYLA DE MEDEIROS MARINHO CEZARIO, Valor ref. proc. PBS-PRC-2026/03425, RECIBO 27/04/2026, RAFAELLA KEYLA DE MEDEIROS MARINHO CEZARIO</t>
+        </is>
+      </c>
+      <c r="H824" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t xml:space="preserve">MDR DISTRIBUICAO E IMPORTACAO DE PRODUTOS PARA SAUDE S/A</t>
+          <t xml:space="preserve">RAILDA DE ALMEIDA GOMES</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.329.985/0001-85</t>
+          <t xml:space="preserve">***.650.478-**</t>
         </is>
       </c>
       <c r="C825">
         <v>1</v>
       </c>
       <c r="D825">
-        <v>613.2</v>
+        <v>444.27</v>
       </c>
       <c r="E825" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00388</t>
+        </is>
+      </c>
+      <c r="G825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00388, RECIBO 22A 25/01/2026, RAILDA DE ALMEIDA GOMES</t>
+        </is>
+      </c>
+      <c r="H825" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALFARIK COMERCIO E SERVICOS LTDA</t>
+          <t xml:space="preserve">RAIMUNDA SOARES DA SILVA VASCONCELOS</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.310.766/0001-40</t>
+          <t xml:space="preserve">***.693.014-**</t>
         </is>
       </c>
       <c r="C826">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D826">
-        <v>608.85</v>
+        <v>1332.78</v>
       </c>
       <c r="E826" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01040</t>
+        </is>
+      </c>
+      <c r="G826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01040, RECIBO 02A 04/02/2026, RAIMUNDA SOARES DA SILVA VASCONCELOS</t>
+        </is>
+      </c>
+      <c r="H826" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOSE JARBAS MARCELINO DE ARRUDA FILHO</t>
+          <t xml:space="preserve">RAIMUNDO ADELMAR FONSECA PIRES</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.771.014-**</t>
+          <t xml:space="preserve">07.526.979/0001-85</t>
         </is>
       </c>
       <c r="C827">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D827">
-        <v>601.6</v>
+        <v>33065</v>
       </c>
       <c r="E827" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09243, PBS-PRC-2025/10423, PBS-PRC-2025/10587, PBS-PRC-2025/10648, PBS-PRC-2025/10712, PBS-PRC-2026/00114</t>
+        </is>
+      </c>
+      <c r="G827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09243, NF 22403,RAIMUNDO ADELMAR FONSECA PIRES, Valor ref. proc. PBS-PRC-2025/10423, NF 22569,RAIMUNDO ADELMAR FONSECA PIRES, Valor ref. proc. PBS-PRC-2025/10587, NF 22697,RAIMUNDO ADELMAR FONSECA PIRES, Valor ref. proc. PBS-PRC-2025/10648, NF 22693,RAIMUNDO ADELMAR FONSECA PIRES, Valor ref. proc. PBS-PRC-2025/10712, NF 22694,RAIMUNDO ADELMAR FONSECA PIRES, Valor ref. proc. PBS-PRC-2026/00114, NF 22998,RAIMUNDO ADELMAR FONSECA PIRES</t>
+        </is>
+      </c>
+      <c r="H827" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Carnes e Assemelhado, Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAGEAL - COMERCIO DE MATERIAL DE ESCRITORIO LTDA</t>
+          <t xml:space="preserve">RAVACHE COMERCIAL MEDICA E HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.245.458/0001-50</t>
+          <t xml:space="preserve">43.388.441/0001-15</t>
         </is>
       </c>
       <c r="C828">
         <v>2</v>
       </c>
       <c r="D828">
-        <v>583</v>
+        <v>1096.8</v>
       </c>
       <c r="E828" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10675, PBS-PRC-2026/04786</t>
+        </is>
+      </c>
+      <c r="G828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10675, NF 496, RAVACHE COMERCIAL MEDICA E HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04786, NF 714, RAVACHE COMERCIAL MEDICA E HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H828" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t xml:space="preserve">LYF DISTRIBUIDORA DE MEDICAMENTOS E MATERIAIS HOSPITALARES LTDA.</t>
+          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t xml:space="preserve">53.000.455/0001-73</t>
+          <t xml:space="preserve">39.500.546/0001-47</t>
         </is>
       </c>
       <c r="C829">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D829">
-        <v>576.48</v>
+        <v>80472.9</v>
       </c>
       <c r="E829" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05529, PBS-PRC-2025/07350, PBS-PRC-2026/02361, PBS-PRC-2026/04384, PBS-PRC-2026/05805</t>
+        </is>
+      </c>
+      <c r="G829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05529, NF 2322, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07350, NF 2683, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/02361, NF 4401, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04384, NF 5031, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05805, NF 5582, REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H829" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t xml:space="preserve">56.982.062/0001-09</t>
+          <t xml:space="preserve">39.500.546/0001-47</t>
         </is>
       </c>
       <c r="C830">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D830">
-        <v>576</v>
+        <v>43412.4</v>
       </c>
       <c r="E830" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00411, PBS-PRC-2026/00414, PBS-PRC-2026/01494, PBS-PRC-2026/03071</t>
+        </is>
+      </c>
+      <c r="G830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00411, NF 3281, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/00414, NF 3466, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/01494, NF 4031, REC DISTRIBUIDORA HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03071, NF 4725, REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H830" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t xml:space="preserve">JONATHAN MARTINS CANUTO FERREIRA</t>
+          <t xml:space="preserve">REC DISTRIBUIDORA HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603954</t>
+          <t xml:space="preserve">39.500.546/0001-47</t>
         </is>
       </c>
       <c r="C831">
         <v>1</v>
       </c>
       <c r="D831">
-        <v>555.13</v>
+        <v>1500</v>
       </c>
       <c r="E831" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03188</t>
+        </is>
+      </c>
+      <c r="G831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03188, NF 1868, REC DISTRIBUIDORA HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H831" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t xml:space="preserve">DONA VAL PIJAMAS CONFECCAO E COMERCIO VAREJISTA LTDA</t>
+          <t xml:space="preserve">RECCONM SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.347.244/0001-27</t>
+          <t xml:space="preserve">34.163.182/0001-33</t>
         </is>
       </c>
       <c r="C832">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D832">
-        <v>545.86</v>
+        <v>142400</v>
       </c>
       <c r="E832" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10502, PBS-PRC-2026/00570, PBS-PRC-2026/04254, PBS-PRC-2026/04651, PBS-PRC-2026/05418</t>
+        </is>
+      </c>
+      <c r="G832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10502, NF 1000240, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00570, NF 1000243, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04254, NF 1000247, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04651, NF 1000250, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05418, NF 1000252, RECCONM SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H832" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Instalação, Manutenção e Reparo, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+          <t xml:space="preserve">RECCONM SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.575.881/0001-18</t>
+          <t xml:space="preserve">34.163.182/0001-33</t>
         </is>
       </c>
       <c r="C833">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D833">
-        <v>541.65</v>
+        <v>55364.36</v>
       </c>
       <c r="E833" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04618, PBS-PRC-2026/04620, PBS-PRC-2026/05317, PBS-PRC-2026/05691</t>
+        </is>
+      </c>
+      <c r="G833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04618, NF 1000248, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04620, NF 1000249, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05317, NF 1000253, RECCONM SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05691, NF 1000254, RECCONM SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H833" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Instalação, Manutenção e Reparo</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+          <t xml:space="preserve">REDMED COMERCIO E LOCACAO EIRELI</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t xml:space="preserve">16.667.433/0001-35</t>
+          <t xml:space="preserve">13.047.802/0001-07</t>
         </is>
       </c>
       <c r="C834">
         <v>1</v>
       </c>
       <c r="D834">
-        <v>530</v>
+        <v>28396.49</v>
       </c>
       <c r="E834" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09593</t>
+        </is>
+      </c>
+      <c r="G834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09593, NF 2, REDMED COMERCIO E LOCACAO EIRELI</t>
+        </is>
+      </c>
+      <c r="H834" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t xml:space="preserve">PABLO LUIS MARTINS</t>
+          <t xml:space="preserve">REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.138.326/0001-54</t>
+          <t xml:space="preserve">07.763.435/0001-37</t>
         </is>
       </c>
       <c r="C835">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D835">
-        <v>527.2</v>
+        <v>52067.98</v>
       </c>
       <c r="E835" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07020, PBS-PRC-2025/08725, PBS-PRC-2025/09948, PBS-PRC-2025/10790, PBS-PRC-2026/00528, PBS-PRC-2026/03631, PBS-PRC-2026/03841, PBS-PRC-2026/06304, PBS-PRC-2026/06584</t>
+        </is>
+      </c>
+      <c r="G835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07020, NF 428, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2025/08725, NF 487, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2025/09948, NF 515, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2025/10790, NF 2600000000114, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2026/00528, NF 2600000000115, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2026/03631, NF 2600000000178, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2026/03841, NF 2600000000173, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2026/06304, NF 2600000000199, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA, Valor ref. proc. PBS-PRC-2026/06584, NF 2600000000282, REFRIGEL CLIMATIZACAO E REFRIGERACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H835" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Instalação, Manutenção e Reparo, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAEL BENTO DE SOUSA</t>
+          <t xml:space="preserve">RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.518.744-**</t>
+          <t xml:space="preserve">13.272.584/0001-04</t>
         </is>
       </c>
       <c r="C836">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D836">
-        <v>509.05</v>
+        <v>1464200</v>
       </c>
       <c r="E836" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10881, PBS-PRC-2026/00303, PBS-PRC-2026/02160, PBS-PRC-2026/02467, PBS-PRC-2026/02987, PBS-PRC-2026/03662, PBS-PRC-2026/04642, PBS-PRC-2026/05328, PBS-PRC-2026/05514</t>
+        </is>
+      </c>
+      <c r="G836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10881, NF 5650, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00303, NF 23, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02160, NF 61, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02467, NF 109, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02987, NF 169, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03662, NF 238, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04642, NF 289, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05328, NF 37535,RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05514, NF 351, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H836" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares, materiais médicos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIRASSOL REPRESENTACOES DE MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t xml:space="preserve">56.982.062/0001-09</t>
+          <t xml:space="preserve">13.272.584/0001-04</t>
         </is>
       </c>
       <c r="C837">
         <v>2</v>
       </c>
       <c r="D837">
-        <v>504</v>
+        <v>16978.49</v>
       </c>
       <c r="E837" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02601, PBS-PRC-2026/07138</t>
+        </is>
+      </c>
+      <c r="G837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02601, NF 158, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/07138, NF 468, RESMEDICAL EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H837" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
-          <t xml:space="preserve">PICUHY DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.772.140/0001-28</t>
+          <t xml:space="preserve">12.495.568/0001-00</t>
         </is>
       </c>
       <c r="C838">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D838">
-        <v>503.1</v>
+        <v>526889.97</v>
       </c>
       <c r="E838" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00070, PBS-PRC-2026/02060, PBS-PRC-2026/02277</t>
+        </is>
+      </c>
+      <c r="G838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00070, NF 1000521, RIBEIRO &amp; SILVA CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/02060, NF 1000530, RIBEIRO &amp; SILVA CONSTRUCOES LTDA, Valor ref. proc. PBS-PRC-2026/02277, NF 1000531, RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H838" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACIA IRMAOS NOGUEIRA LTDA</t>
+          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
-          <t xml:space="preserve">07.071.740/0001-68</t>
+          <t xml:space="preserve">12.495.568/0001-00</t>
         </is>
       </c>
       <c r="C839">
         <v>1</v>
       </c>
       <c r="D839">
-        <v>479.68</v>
+        <v>116000</v>
       </c>
       <c r="E839" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11331</t>
+        </is>
+      </c>
+      <c r="G839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11331, NF 1000522, RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H839" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMANUEL MATIAS DO NASCIMENTO</t>
+          <t xml:space="preserve">RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
         </is>
       </c>
       <c r="B840" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.517.974-**</t>
+          <t xml:space="preserve">12.495.568/0001-00</t>
         </is>
       </c>
       <c r="C840">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D840">
-        <v>444.28</v>
+        <v>91453.47</v>
       </c>
       <c r="E840" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08122</t>
+        </is>
+      </c>
+      <c r="G840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08122, NF 1000512, RIBEIRO &amp; SILVA CONSTRUCOES LTDA</t>
+        </is>
+      </c>
+      <c r="H840" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="inlineStr">
         <is>
-          <t xml:space="preserve">FERNANDA ALVES PEREIRA</t>
+          <t xml:space="preserve">RICPEL COMERCIO E DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.666.714-**</t>
+          <t xml:space="preserve">42.124.513/0001-54</t>
         </is>
       </c>
       <c r="C841">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D841">
-        <v>444.27</v>
+        <v>2087.7</v>
       </c>
       <c r="E841" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09526</t>
+        </is>
+      </c>
+      <c r="G841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09526, NF 525, RICPEL COMERCIO E DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2025/09526, NF 526, RICPEL COMERCIO E DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H841" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANA REBECA XAVIER DA SILVA</t>
+          <t xml:space="preserve">RL SURGICAL CARE LTDA</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.834.364-**</t>
+          <t xml:space="preserve">44.494.796/0001-51</t>
         </is>
       </c>
       <c r="C842">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D842">
-        <v>444.27</v>
+        <v>1620</v>
       </c>
       <c r="E842" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05623, PBS-PRC-2025/07565</t>
+        </is>
+      </c>
+      <c r="G842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05623, NF 817, RL SURGICAL CARE LTDA, Valor ref. proc. PBS-PRC-2025/07565, NF 904, RL SURGICAL CARE LTDA</t>
+        </is>
+      </c>
+      <c r="H842" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAILDA DE ALMEIDA GOMES</t>
+          <t xml:space="preserve">ROBERTA ALVES DE AQUINO</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.650.478-**</t>
+          <t xml:space="preserve">***.276.984-**</t>
         </is>
       </c>
       <c r="C843">
         <v>1</v>
       </c>
       <c r="D843">
-        <v>444.27</v>
+        <v>74.05</v>
       </c>
       <c r="E843" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01837</t>
+        </is>
+      </c>
+      <c r="G843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01837, RECIBO 09/03/2025, ROBERTA ALVES DE AQUINO</t>
+        </is>
+      </c>
+      <c r="H843" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t xml:space="preserve">JULLIA SANTOS DE SOUZA</t>
+          <t xml:space="preserve">RODRIGO MARCIO PESSOA MARQUES</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.915.254-**</t>
+          <t xml:space="preserve">***.678.504-**</t>
         </is>
       </c>
       <c r="C844">
         <v>1</v>
       </c>
       <c r="D844">
-        <v>444.27</v>
+        <v>1332.78</v>
       </c>
       <c r="E844" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01046</t>
+        </is>
+      </c>
+      <c r="G844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01046, RECIBO 04A 06/02/2026, RODRIGO MARCIO PESSOA MARQUES</t>
+        </is>
+      </c>
+      <c r="H844" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
-          <t xml:space="preserve">NATHALIA DUARTE DE AZEVEDO</t>
+          <t xml:space="preserve">RONIELLISON COELHO PEREIRA CORREIA</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.480.294-**</t>
+          <t xml:space="preserve">***.642.424-**</t>
         </is>
       </c>
       <c r="C845">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D845">
-        <v>444.27</v>
+        <v>296.18</v>
       </c>
       <c r="E845" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10639, PBS-PRC-2025/11102</t>
+        </is>
+      </c>
+      <c r="G845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10639, RECIBO 27/11/2025, RONIELLISON COELHO PEREIRA CORREIA, Valor ref. proc. PBS-PRC-2025/11102, RECIBO 04/12/2026, RONIELLISON COELHO PEREIRA CORREIA</t>
+        </is>
+      </c>
+      <c r="H845" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t xml:space="preserve">SERGIO HOLANDA SA DE MIRANDA</t>
+          <t xml:space="preserve">ROSANIA DE LUCENA VIANA</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.961.624-**</t>
+          <t xml:space="preserve">***.093.794-**</t>
         </is>
       </c>
       <c r="C846">
         <v>1</v>
       </c>
       <c r="D846">
-        <v>444.26</v>
+        <v>46.28</v>
       </c>
       <c r="E846" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02412</t>
+        </is>
+      </c>
+      <c r="G846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02412, RECIBO 24/03/2026, ROSANIA DE LUCENA VIANA</t>
+        </is>
+      </c>
+      <c r="H846" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t xml:space="preserve">IR ETIQUETAS E ROTULOS LTDA</t>
+          <t xml:space="preserve">ROSIVALDO DANTAS DE ARAUJO JUNIOR</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t xml:space="preserve">35.150.066/0001-42</t>
+          <t xml:space="preserve">***.273.374-**</t>
         </is>
       </c>
       <c r="C847">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D847">
-        <v>432</v>
+        <v>370.63</v>
       </c>
       <c r="E847" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02019</t>
+        </is>
+      </c>
+      <c r="G847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02019, RECIBO 11A 13/03/2026, ROSIVALDO DANTAS DE ARAUJO JUNIOR</t>
+        </is>
+      </c>
+      <c r="H847" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
-          <t xml:space="preserve">FORMA MEDICAL COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">RR PANIFICADORA LTDA</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.218.962/0001-08</t>
+          <t xml:space="preserve">07.693.461/0001-36</t>
         </is>
       </c>
       <c r="C848">
-        <v>1</v>
+        <v>31</v>
       </c>
       <c r="D848">
-        <v>418.9</v>
+        <v>20447</v>
       </c>
       <c r="E848" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06407, PBS-PRC-2025/06408, PBS-PRC-2025/07609, PBS-PRC-2025/07634, PBS-PRC-2025/09124, PBS-PRC-2025/09704, PBS-PRC-2025/09933, PBS-PRC-2025/10045, PBS-PRC-2025/10092, PBS-PRC-2025/10392, PBS-PRC-2025/10538, PBS-PRC-2025/10651, PBS-PRC-2025/10915, PBS-PRC-2026/00674</t>
+        </is>
+      </c>
+      <c r="G848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06407, NF 1527, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/06408, NF 1532, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/07609, NF 1550, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/07609, NF 1552, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/07634, NF 1546, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/07634, NF 1548, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09124, NF 1571, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09124, NF 1575, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09124, NF 1577, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09124, NF 1578, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09124, NF 1581, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09704, NF 1582, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09704, NF 1588, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09704, NF 1592, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09704, NF 1597, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/09933, NF 1585, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10045, NF 1602, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10092, NF 1596, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10392, NF 1605, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10392, NF 1607, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10538, NF 1609, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10538, NF 1611, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10651, NF 1614, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10915, NF 1617, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2025/10915, NF 1619, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1636, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1637, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1646, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1647, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1648, RR PANIFICADORA LTDA, Valor ref. proc. PBS-PRC-2026/00674, NF 1649, RR PANIFICADORA LTDA</t>
+        </is>
+      </c>
+      <c r="H848" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Gêneros Alimentícios - Itens de Panificação e out</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRISMA PAPELARIA LTDA</t>
+          <t xml:space="preserve">RTS RIO S/A</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.076.288/0001-05</t>
+          <t xml:space="preserve">04.050.750/0001-29</t>
         </is>
       </c>
       <c r="C849">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D849">
-        <v>418.8</v>
+        <v>184700</v>
       </c>
       <c r="E849" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2023/00383, PBS-PRC-2024/04753, PBS-PRC-2025/00084, PBS-PRC-2025/03079, PBS-PRC-2025/09959, PBS-PRC-2025/10946</t>
+        </is>
+      </c>
+      <c r="G849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2023/00383, NF 6729, RTS RIO S/A, Valor ref. proc. PBS-PRC-2024/04753, FAT 7858,RTS RIO S/A, Valor ref. proc. PBS-PRC-2025/00084, FAT 8119,RTS RIO S/A, Valor ref. proc. PBS-PRC-2025/03079, NF 8446, RTS RIO S/A, Valor ref. proc. PBS-PRC-2025/09959, FAT 9369,RTS RIO S/A, Valor ref. proc. PBS-PRC-2025/10946, NF 9554, RTS RIO S/A</t>
+        </is>
+      </c>
+      <c r="H849" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="inlineStr">
         <is>
-          <t xml:space="preserve">TUTTO LIMP DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">SABRA ENEAS DE SOUZA</t>
         </is>
       </c>
       <c r="B850" t="inlineStr">
         <is>
-          <t xml:space="preserve">05.449.553/0001-40</t>
+          <t xml:space="preserve">28.769.083/0001-05</t>
         </is>
       </c>
       <c r="C850">
         <v>1</v>
       </c>
       <c r="D850">
-        <v>374</v>
+        <v>3529.35</v>
       </c>
       <c r="E850" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2023/01013</t>
+        </is>
+      </c>
+      <c r="G850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2023/01013, NF 1010, SABRA ENEAS DE SOUZA</t>
+        </is>
+      </c>
+      <c r="H850" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Produtos de Limpeza e Lavanderia</t>
         </is>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROSIVALDO DANTAS DE ARAUJO JUNIOR</t>
+          <t xml:space="preserve">SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.273.374-**</t>
+          <t xml:space="preserve">24.958.749/0001-04</t>
         </is>
       </c>
       <c r="C851">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D851">
-        <v>370.63</v>
+        <v>104094.16</v>
       </c>
       <c r="E851" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07834, PBS-PRC-2026/00005</t>
+        </is>
+      </c>
+      <c r="G851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07834, NF 8320, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00005, NF 334, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI, Valor ref. proc. PBS-PRC-2026/00005, NF 383, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H851" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
-          <t xml:space="preserve">NILBERLANDIO DA SILVA LUCENA</t>
+          <t xml:space="preserve">SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.013.564-**</t>
+          <t xml:space="preserve">24.958.749/0001-04</t>
         </is>
       </c>
       <c r="C852">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D852">
-        <v>370.23</v>
+        <v>52656.5</v>
       </c>
       <c r="E852" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01158, PBS-PRC-2026/05236</t>
+        </is>
+      </c>
+      <c r="G852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01158, NF 535, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI, Valor ref. proc. PBS-PRC-2026/05236, NF 1186, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H852" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALTER CUNHA DO NASCIMENTO</t>
+          <t xml:space="preserve">SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.456.994-**</t>
+          <t xml:space="preserve">24.958.749/0001-04</t>
         </is>
       </c>
       <c r="C853">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D853">
-        <v>370.21</v>
+        <v>20608.36</v>
       </c>
       <c r="E853" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/01803, PBS-PRC-2026/05236</t>
+        </is>
+      </c>
+      <c r="G853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/01803, NF 7286, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI, Valor ref. proc. PBS-PRC-2026/05236, NF 1187, SABRINA MARTHA RAMALHO MENDES COMERCIO DE ARTIGOS MEDICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H853" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+          <t xml:space="preserve">SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.004.901/0001-26</t>
+          <t xml:space="preserve">14.183.614/0001-60</t>
         </is>
       </c>
       <c r="C854">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D854">
-        <v>362</v>
+        <v>2539</v>
       </c>
       <c r="E854" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08325, PBS-PRC-2026/02595</t>
+        </is>
+      </c>
+      <c r="G854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08325, NF 1899, SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02595, NF 2006,SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/02595, NF 2007, SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H854" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAVACHE COMERCIAL MEDICA E HOSPITALAR LTDA</t>
+          <t xml:space="preserve">SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
-          <t xml:space="preserve">43.388.441/0001-15</t>
+          <t xml:space="preserve">14.183.614/0001-60</t>
         </is>
       </c>
       <c r="C855">
         <v>1</v>
       </c>
       <c r="D855">
-        <v>336</v>
+        <v>1150.6</v>
       </c>
       <c r="E855" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08584</t>
+        </is>
+      </c>
+      <c r="G855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08584, NF 1892, SAFE - SUPPLY &amp; IT SUPRIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H855" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAYENNA RODRIGUES DE CARVALHO</t>
+          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.502.234-**</t>
+          <t xml:space="preserve">43.376.690/0001-90</t>
         </is>
       </c>
       <c r="C856">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D856">
-        <v>296.18</v>
+        <v>227034.92</v>
       </c>
       <c r="E856" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02690, PBS-PRC-2026/04974</t>
+        </is>
+      </c>
+      <c r="G856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02690, NF 24079,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04974, NF 28871,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H856" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARY JESSICA FELIPE DOS SANTOS</t>
+          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603535</t>
+          <t xml:space="preserve">43.376.690/0001-90</t>
         </is>
       </c>
       <c r="C857">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D857">
-        <v>296.18</v>
+        <v>168140.16</v>
       </c>
       <c r="E857" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00006, PBS-PRC-2026/02482, PBS-PRC-2026/05033</t>
+        </is>
+      </c>
+      <c r="G857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00006, NF 16283,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00006, NF 16738,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00006, NF 16900,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02482, NF 23179,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05033, NF 26589,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05033, NF 27075,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H857" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
-          <t xml:space="preserve">RONIELLISON COELHO PEREIRA CORREIA</t>
+          <t xml:space="preserve">SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.642.424-**</t>
+          <t xml:space="preserve">43.376.690/0001-90</t>
         </is>
       </c>
       <c r="C858">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D858">
-        <v>296.18</v>
+        <v>24150</v>
       </c>
       <c r="E858" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08623</t>
+        </is>
+      </c>
+      <c r="G858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08623, NF 15390,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08623, NF 15401,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08623, NF 15546,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08623, NF 16093,SAFETY CIRURGICA COMERCIO DE MATERIAIS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H858" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
-          <t xml:space="preserve">IVANIA SORAIA DA SILVA GOMES</t>
+          <t xml:space="preserve">SAMED - MANUTENCAO DE EQUIPAMENTOS MEDICO-HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.552.634-**</t>
+          <t xml:space="preserve">23.648.203/0001-94</t>
         </is>
       </c>
       <c r="C859">
         <v>1</v>
       </c>
       <c r="D859">
-        <v>296.18</v>
+        <v>14250</v>
       </c>
       <c r="E859" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05294</t>
+        </is>
+      </c>
+      <c r="G859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05294, NF 1537, SAMED - MANUTENCAO DE EQUIPAMENTOS MEDICO-HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H859" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="inlineStr">
         <is>
-          <t xml:space="preserve">EDUARDO TOMASI</t>
+          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B860" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.878.134-**</t>
+          <t xml:space="preserve">58.426.628/0001-33</t>
         </is>
       </c>
       <c r="C860">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D860">
-        <v>296.18</v>
+        <v>1253580</v>
       </c>
       <c r="E860" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06952, PBS-PRC-2025/08084, PBS-PRC-2025/08363, PBS-PRC-2025/08364, PBS-PRC-2025/10511, PBS-PRC-2026/02438, PBS-PRC-2026/02492, PBS-PRC-2026/02740</t>
+        </is>
+      </c>
+      <c r="G860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06952, NF 4676, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08084, NF 4840, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08363, NF 4827, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/08364, NF 4861, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2025/10511, NF 4992, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02438, NF 5649, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02492, NF 5667, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02740, NF 385632, SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H860" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="inlineStr">
         <is>
-          <t xml:space="preserve">PETRUCIO GONÇALO PEREIRA</t>
+          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.957.844-**</t>
+          <t xml:space="preserve">58.426.628/0001-33</t>
         </is>
       </c>
       <c r="C861">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="D861">
-        <v>277.67</v>
+        <v>499631</v>
       </c>
       <c r="E861" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04791, PBS-PRC-2026/05543</t>
+        </is>
+      </c>
+      <c r="G861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04791, NF 5677, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/05543, NF 5666, SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H861" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
-          <t xml:space="preserve">GALLI E LIOTTO COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
-          <t xml:space="preserve">42.092.374/0001-24</t>
+          <t xml:space="preserve">58.426.628/0001-33</t>
         </is>
       </c>
       <c r="C862">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D862">
-        <v>273.9</v>
+        <v>209000</v>
       </c>
       <c r="E862" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07779, PBS-PRC-2026/02492</t>
+        </is>
+      </c>
+      <c r="G862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07779, NF 4756, SAMTRONIC INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/02492, NF 5644, SAMTRONIC INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H862" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t xml:space="preserve">SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
+          <t xml:space="preserve">SANDRA MARIA NOGUEIRA LIMA DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t xml:space="preserve">14.172.202/0001-25</t>
+          <t xml:space="preserve">27.672.644/0001-82</t>
         </is>
       </c>
       <c r="C863">
         <v>1</v>
       </c>
       <c r="D863">
-        <v>248</v>
+        <v>1040</v>
       </c>
       <c r="E863" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02507</t>
+        </is>
+      </c>
+      <c r="G863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02507, NF 2547, SANDRA MARIA NOGUEIRA LIMA DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H863" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROMEFARMA MEDICAMENTOS E PRODUTOS HOSPITALARES LTDA</t>
+          <t xml:space="preserve">SANTENGE ENGENHARIA E SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t xml:space="preserve">81.706.251/0001-98</t>
+          <t xml:space="preserve">15.776.046/0001-74</t>
         </is>
       </c>
       <c r="C864">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D864">
-        <v>232</v>
+        <v>829852.47</v>
       </c>
       <c r="E864" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07709, PBS-PRC-2026/00585</t>
+        </is>
+      </c>
+      <c r="G864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07709, NF 202500000000098, SANTENGE ENGENHARIA E SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00585, NF 202600000000003, SANTENGE ENGENHARIA E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H864" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIRO PAGAMENTOS E TECNOLOGIA LTDA</t>
+          <t xml:space="preserve">SANTISA LABORATORIO FARMACEUTICO S.A</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.041.219/0001-34</t>
+          <t xml:space="preserve">04.099.395/0001-82</t>
         </is>
       </c>
       <c r="C865">
         <v>2</v>
       </c>
       <c r="D865">
-        <v>222.9</v>
+        <v>47010</v>
       </c>
       <c r="E865" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02170, PBS-PRC-2026/04383</t>
+        </is>
+      </c>
+      <c r="G865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02170, NF 28069,SANTISA LABORATORIO FARMACEUTICO S.A, Valor ref. proc. PBS-PRC-2026/04383, NF 29172,SANTISA LABORATORIO FARMACEUTICO S.A</t>
+        </is>
+      </c>
+      <c r="H865" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAELLA KEYLA DE MEDEIROS MARINHO CEZARIO</t>
+          <t xml:space="preserve">SANTISA LABORATORIO FARMACEUTICO S.A</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.079.924-**</t>
+          <t xml:space="preserve">04.099.395/0001-82</t>
         </is>
       </c>
       <c r="C866">
         <v>2</v>
       </c>
       <c r="D866">
-        <v>222.14</v>
+        <v>20800</v>
       </c>
       <c r="E866" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02503, PBS-PRC-2026/04383</t>
+        </is>
+      </c>
+      <c r="G866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02503, NF 27347,SANTISA LABORATORIO FARMACEUTICO S.A, Valor ref. proc. PBS-PRC-2026/04383, NF 29171,SANTISA LABORATORIO FARMACEUTICO S.A</t>
+        </is>
+      </c>
+      <c r="H866" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t xml:space="preserve">ILARA DA NOBREGA COSTA</t>
+          <t xml:space="preserve">SANVAR MEDICINA E SAUDE LTDA</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.448.244-**</t>
+          <t xml:space="preserve">50.675.538/0001-74</t>
         </is>
       </c>
       <c r="C867">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D867">
-        <v>222.13</v>
+        <v>28132.44</v>
       </c>
       <c r="E867" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10455, PBS-PRC-2025/10853, PBS-PRC-2026/01396, PBS-PRC-2026/01400, PBS-PRC-2026/01952, PBS-PRC-2026/01972, PBS-PRC-2026/02916, PBS-PRC-2026/03709, PBS-PRC-2026/04682</t>
+        </is>
+      </c>
+      <c r="G867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10455, NF 1000219, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/10853, NF 1000228, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01396, NF 1000240, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01400, NF 1000252, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01952, NF 1000258, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/01972, NF 1000259, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/02916, NF 1000268, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/03709, NF 1000279, SANVAR MEDICINA E SAUDE LTDA, Valor ref. proc. PBS-PRC-2026/04682, NF 1000292, SANVAR MEDICINA E SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H867" t="inlineStr">
+        <is>
+          <t xml:space="preserve">exames admissionais, Exames admissionais, Exames Admissionais, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
-          <t xml:space="preserve">FALBER DE SOUZA CRUZ</t>
+          <t xml:space="preserve">SAO JUDAS MATERIAIS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
-          <t xml:space="preserve">202600497</t>
+          <t xml:space="preserve">05.492.372/0001-04</t>
         </is>
       </c>
       <c r="C868">
-        <v>1</v>
+        <v>49</v>
       </c>
       <c r="D868">
-        <v>222.13</v>
+        <v>3576529.16</v>
       </c>
       <c r="E868" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05397, PBS-PRC-2025/07648, PBS-PRC-2025/07659, PBS-PRC-2025/08786, PBS-PRC-2025/08840, PBS-PRC-2025/08869, PBS-PRC-2025/10107, PBS-PRC-2025/10108, PBS-PRC-2025/10109, PBS-PRC-2025/10199, PBS-PRC-2025/10221, PBS-PRC-2025/10242, PBS-PRC-2025/10275, PBS-PRC-2025/10302, PBS-PRC-2025/10359, PBS-PRC-2025/10360, PBS-PRC-2025/10740, PBS-PRC-2025/10964, PBS-PRC-2025/11138, PBS-PRC-2025/11164, PBS-PRC-2025/11295, PBS-PRC-2025/11305, PBS-PRC-2025/11340, PBS-PRC-2025/11342, PBS-PRC-2025/11352, PBS-PRC-2026/00105, PBS-PRC-2026/00233, PBS-PRC-2026/00304, PBS-PRC-2026/00639, PBS-PRC-2026/01300, PBS-PRC-2026/01542, PBS-PRC-2026/01776, PBS-PRC-2026/01798, PBS-PRC-2026/01818, PBS-PRC-2026/01956, PBS-PRC-2026/02107, PBS-PRC-2026/02274, PBS-PRC-2026/02523, PBS-PRC-2026/02859, PBS-PRC-2026/03103, PBS-PRC-2026/03247, PBS-PRC-2026/03732, PBS-PRC-2026/04396, PBS-PRC-2026/04678, PBS-PRC-2026/04701, PBS-PRC-2026/04883, PBS-PRC-2026/05291, PBS-PRC-2026/05336, PBS-PRC-2026/06020</t>
+        </is>
+      </c>
+      <c r="G868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05397, NF 30219,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07648, NF 31453,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07659, NF 31456,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08786, NF 1094, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08840, NF 32054,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08869, NF 32056,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10107, NF 32527,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10108, NF 32529,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10109, NF 32525,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10199, NF 963, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10221, NF 32071,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10242, NF 1429, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10275, NF 1456, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10302, NF 1457, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10359, NF 1301, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10360, NF 1373, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10740, NF 1521, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10964, NF 1549, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11138, NF 33119,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11164, NF 33120,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11295, NF 1626, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11305, NF 33118,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11340, NF 33280,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11342, NF 33281,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11352, NF 1627, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00105, NF 1696, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00233, NF 1694, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00304, NF 33374,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00639, NF 1758, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01300, NF 33999,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01542, NF 1860, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01776, NF 1844, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01798, NF 1870, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01818, NF 1871, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01956, NF 1869, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02107, NF 34403,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02274, NF 1904, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02523, NF 1886, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02859, NF 1956, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03103, NF 34969,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03247, NF 2003, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03732, NF 2075, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04396, NF 2147, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04678, NF 35867,SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04701, NF 2210, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04883, NF 2253, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05291, NF 2304, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05336, NF 2309, SAO JUDAS MATERIAIS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06020, NF 36526,SAO JUDAS MATERIAIS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H868" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRIFOLS BRASIL LTDA</t>
+          <t xml:space="preserve">SAO PAULO ARTIGOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.513.899/0001-71</t>
+          <t xml:space="preserve">23.524.957/0001-32</t>
         </is>
       </c>
       <c r="C869">
         <v>1</v>
       </c>
       <c r="D869">
-        <v>200</v>
+        <v>4686</v>
       </c>
       <c r="E869" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07270</t>
+        </is>
+      </c>
+      <c r="G869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07270, NF 1757, SAO PAULO ARTIGOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H869" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EPI</t>
         </is>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUCELENE CARDOSO DANTAS</t>
+          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
         </is>
       </c>
       <c r="B870" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603480</t>
+          <t xml:space="preserve">50.429.810/0001-36</t>
         </is>
       </c>
       <c r="C870">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D870">
-        <v>194.38</v>
+        <v>13839.48</v>
       </c>
       <c r="E870" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08177, PBS-PRC-2025/08328, PBS-PRC-2025/08865, PBS-PRC-2025/10467</t>
+        </is>
+      </c>
+      <c r="G870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08177, NF 186085, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA., Valor ref. proc. PBS-PRC-2025/08328, NF 188893, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA., Valor ref. proc. PBS-PRC-2025/08865, NF 195106, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA., Valor ref. proc. PBS-PRC-2025/10467, NF 204193, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+        </is>
+      </c>
+      <c r="H870" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Dosimetria</t>
         </is>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEXANDRE BENTO DE FARIAS</t>
+          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604565</t>
+          <t xml:space="preserve">50.429.810/0001-36</t>
         </is>
       </c>
       <c r="C871">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D871">
-        <v>185.12</v>
+        <v>2487.1</v>
       </c>
       <c r="E871" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09745</t>
+        </is>
+      </c>
+      <c r="G871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09745, NF 200680, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+        </is>
+      </c>
+      <c r="H871" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Dosimetria</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAEL DE MENDONCA ARRUDA</t>
+          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.094.354-**</t>
+          <t xml:space="preserve">50.429.810/0001-36</t>
         </is>
       </c>
       <c r="C872">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D872">
-        <v>185.11</v>
+        <v>103.9</v>
       </c>
       <c r="E872" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07153</t>
+        </is>
+      </c>
+      <c r="G872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07153, NF 188892, SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+        </is>
+      </c>
+      <c r="H872" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Dosimetria</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t xml:space="preserve">AGNALDO VENANCIO DE SOUZA</t>
+          <t xml:space="preserve">SARA VIVIA NASCIMENTO CAETANO GUERRA</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.267.914-**</t>
+          <t xml:space="preserve">***.542.314-**</t>
         </is>
       </c>
       <c r="C873">
         <v>1</v>
       </c>
       <c r="D873">
-        <v>185.1</v>
+        <v>74.05</v>
       </c>
       <c r="E873" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02412</t>
+        </is>
+      </c>
+      <c r="G873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02412, RECIBO 24/03/2026, SARA VIVIA NASCIMENTO CAETANO GUERRA</t>
+        </is>
+      </c>
+      <c r="H873" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.411.391 EDER FERNANDO DE SOUSA</t>
+          <t xml:space="preserve">SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t xml:space="preserve">40.411.391/0001-51</t>
+          <t xml:space="preserve">31.586.684/0001-89</t>
         </is>
       </c>
       <c r="C874">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D874">
-        <v>176</v>
+        <v>229887.23</v>
       </c>
       <c r="E874" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09419, PBS-PRC-2025/10076, PBS-PRC-2025/11173, PBS-PRC-2026/01005, PBS-PRC-2026/01566, PBS-PRC-2026/01772, PBS-PRC-2026/03184, PBS-PRC-2026/03735, PBS-PRC-2026/04709, PBS-PRC-2026/05293</t>
+        </is>
+      </c>
+      <c r="G874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09419, FAT 33, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10076, FAT 52, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11173, FAT 64, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01005, FT 4, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01566, NF 18, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01772, FAT 24, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03184, FT 34, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03735, FAT 40, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04709, NF 2600000000009, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05293, NF 2600000000014, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H874" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, serviços de esterilização</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
-          <t xml:space="preserve">TERRA SUL COMERCIO DE MEDICAMENTOS LTDA</t>
+          <t xml:space="preserve">SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
-          <t xml:space="preserve">32.364.822/0001-48</t>
+          <t xml:space="preserve">31.586.684/0001-89</t>
         </is>
       </c>
       <c r="C875">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D875">
-        <v>153</v>
+        <v>66000</v>
       </c>
       <c r="E875" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02944, PBS-PRC-2026/02948, PBS-PRC-2026/02954</t>
+        </is>
+      </c>
+      <c r="G875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02944, NF 2600000000003, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02948, NF 2600000000004, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02954, NF 2600000000006, SAUTEC EQUIPAMENTOS MEDICO HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H875" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, Serviços de Esterilização</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELETRONICA BACKUP LTDA</t>
+          <t xml:space="preserve">SC COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t xml:space="preserve">202600562</t>
+          <t xml:space="preserve">34.396.122/0001-60</t>
         </is>
       </c>
       <c r="C876">
         <v>1</v>
       </c>
       <c r="D876">
-        <v>150</v>
+        <v>14396</v>
       </c>
       <c r="E876" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/00978</t>
+        </is>
+      </c>
+      <c r="G876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/00978, NF 5047, SC COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H876" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t xml:space="preserve">JENIFFER VIVIANY DOS SANTOS FONSECA</t>
+          <t xml:space="preserve">SCITECH PRODUTOS MEDICOS SA</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.661.144-**</t>
+          <t xml:space="preserve">01.437.707/0001-22</t>
         </is>
       </c>
       <c r="C877">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D877">
-        <v>148.1</v>
+        <v>37250</v>
       </c>
       <c r="E877" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01167</t>
+        </is>
+      </c>
+      <c r="G877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01167, NF 574311, SCITECH PRODUTOS MEDICOS SA</t>
+        </is>
+      </c>
+      <c r="H877" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARIA JAQUELINE FERREIRA COSTA</t>
+          <t xml:space="preserve">SELENIUM MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604621</t>
+          <t xml:space="preserve">46.762.527/0001-54</t>
         </is>
       </c>
       <c r="C878">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D878">
-        <v>148.1</v>
+        <v>8191.8</v>
       </c>
       <c r="E878" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10611</t>
+        </is>
+      </c>
+      <c r="G878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10611, NF 1085, SELENIUM MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H878" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
-          <t xml:space="preserve">BARBARA MARIA MARTINS CARVALHO</t>
+          <t xml:space="preserve">SELENIUM MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.423.523-**</t>
+          <t xml:space="preserve">46.762.527/0001-54</t>
         </is>
       </c>
       <c r="C879">
         <v>1</v>
       </c>
       <c r="D879">
-        <v>148.09</v>
+        <v>999</v>
       </c>
       <c r="E879" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00267</t>
+        </is>
+      </c>
+      <c r="G879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00267, NF 1107, SELENIUM MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H879" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="inlineStr">
         <is>
-          <t xml:space="preserve">MATHEUS DA COSTA SOUTO</t>
+          <t xml:space="preserve">SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B880" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.402.964-**</t>
+          <t xml:space="preserve">37.438.274/0001-77</t>
         </is>
       </c>
       <c r="C880">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="D880">
-        <v>148.09</v>
+        <v>240130.61</v>
       </c>
       <c r="E880" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03965, PBS-PRC-2025/06778, PBS-PRC-2025/07185, PBS-PRC-2025/09111, PBS-PRC-2025/09255, PBS-PRC-2025/09261, PBS-PRC-2025/09952, PBS-PRC-2025/09958, PBS-PRC-2025/10804, PBS-PRC-2025/10877, PBS-PRC-2026/00014, PBS-PRC-2026/00016, PBS-PRC-2026/01573, PBS-PRC-2026/01903, PBS-PRC-2026/02301, PBS-PRC-2026/02752, PBS-PRC-2026/03848, PBS-PRC-2026/04345, PBS-PRC-2026/04409, PBS-PRC-2026/04410, PBS-PRC-2026/04416, PBS-PRC-2026/04417, PBS-PRC-2026/05849</t>
+        </is>
+      </c>
+      <c r="G880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03965, NF 36504,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07185, NF 40170,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09111, NF 42426,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09255, NF 42441,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09261, NF 42723,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09952, NF 42528,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09958, NF 42725,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10804, NF 44928,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10804, NF 45058,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10877, NF 44935,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10877, NF 45052,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/6778, NF 35875, SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00014, NF 46447,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00014, NF 46614,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00016, NF 46446,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01573, NF 46473,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01903, NF 50130,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01903, NF 50175,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01903, NF 50765,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01903, NF 51599,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02301, NF 50103,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02301, NF 50171,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02752, NF 51600,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03848, NF 54064,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04345, NF 54070,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04409, NF 54065,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04410, NF 54063,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04416, NF 54067,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04417, NF 54062,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05849, NF 55640,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H880" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="inlineStr">
         <is>
-          <t xml:space="preserve">VANESSA SARMENTO SANTOS GUIMARAES</t>
+          <t xml:space="preserve">SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.020.254-**</t>
+          <t xml:space="preserve">37.438.274/0001-77</t>
         </is>
       </c>
       <c r="C881">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="D881">
-        <v>148.09</v>
+        <v>204726.17</v>
       </c>
       <c r="E881" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/01462, PBS-PRC-2025/06013, PBS-PRC-2025/08386, PBS-PRC-2025/08557, PBS-PRC-2025/09880, PBS-PRC-2025/10441, PBS-PRC-2025/10600, PBS-PRC-2025/10701, PBS-PRC-2026/00099, PBS-PRC-2026/00103, PBS-PRC-2026/00108, PBS-PRC-2026/00154, PBS-PRC-2026/00276, PBS-PRC-2026/00289, PBS-PRC-2026/01000, PBS-PRC-2026/01921, PBS-PRC-2026/01954, PBS-PRC-2026/01970, PBS-PRC-2026/01989, PBS-PRC-2026/02006, PBS-PRC-2026/02020, PBS-PRC-2026/03049, PBS-PRC-2026/03058, PBS-PRC-2026/03063, PBS-PRC-2026/03104, PBS-PRC-2026/03406, PBS-PRC-2026/03422, PBS-PRC-2026/03424, PBS-PRC--2026/03660, PBS-PRC-2026/03680, PBS-PRC-2026/03860, PBS-PRC-2026/03890, PBS-PRC-2026/03917, PBS-PRC-2026/03929</t>
+        </is>
+      </c>
+      <c r="G881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/01462, NF 9279-18977, SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06013, NF 37343,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06013, NF 37347,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08386, NF 41858,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/08557, NF 42200,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09880, NF 43910,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10441, NF 45033,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10441, NF 45075,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10600, NF 45049,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10701, NF 45073,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00099, NF 46524,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00103, NF 46493,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00108, NF 46494,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00154, NF 46495,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00276, NF 46532,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00289, NF 47758,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01000, NF 48905,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01921, NF 50172,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01954, NF 50281,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01970, NF 50176,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01989, NF 50280,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02006, NF 50178,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02020, NF 50182,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03049, NF 52398 , SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03058, NF 52399,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03063, NF 52397,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03104, NF 52400,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03406, NF 52412,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03422, NF 52737,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03424, NF 52453,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC--2026/03660, NF 53316, SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03680, NF 53317,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03680, NF 53319,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03860, NF 53314,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03890, NF 53438,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03917, NF 53318,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03929, NF 53640,SELLMED PRODUTOS MEDICOS E HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H881" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALBER ALVES FRAZAO JUNIOR</t>
+          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.608.214-**</t>
+          <t xml:space="preserve">40.948.968/0001-69</t>
         </is>
       </c>
       <c r="C882">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D882">
-        <v>148.09</v>
+        <v>15482</v>
       </c>
       <c r="E882" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00630, PBS-PRC-2026/00632</t>
+        </is>
+      </c>
+      <c r="G882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00630, NF 78016,SENSORIAL SAUDE DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/00632, NF 78030,SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H882" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t xml:space="preserve">JUCELENE CARDOSO DANTAS</t>
+          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.966.164-**</t>
+          <t xml:space="preserve">40.948.968/0001-69</t>
         </is>
       </c>
       <c r="C883">
         <v>1</v>
       </c>
       <c r="D883">
-        <v>148.09</v>
+        <v>3141</v>
       </c>
       <c r="E883" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10640</t>
+        </is>
+      </c>
+      <c r="G883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10640, NF 78029,SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H883" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t xml:space="preserve">LILIANE ABRANTES DE SENA</t>
+          <t xml:space="preserve">SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.779.274-**</t>
+          <t xml:space="preserve">40.948.968/0001-69</t>
         </is>
       </c>
       <c r="C884">
         <v>1</v>
       </c>
       <c r="D884">
-        <v>148.09</v>
+        <v>1150</v>
       </c>
       <c r="E884" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00712</t>
+        </is>
+      </c>
+      <c r="G884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00712, NF 78018,SENSORIAL SAUDE DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H884" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
-          <t xml:space="preserve">EDMARA DA NOBREGA XAVIER MARTINS</t>
+          <t xml:space="preserve">SENSYMED EQUIPAMENTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.274.424-**</t>
+          <t xml:space="preserve">09.300.725/0001-70</t>
         </is>
       </c>
       <c r="C885">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D885">
-        <v>148.09</v>
+        <v>13477.5</v>
       </c>
       <c r="E885" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05618, PBS-PRC-2025/07879</t>
+        </is>
+      </c>
+      <c r="G885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05618, NF 4560, SENSYMED EQUIPAMENTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07879, NF 4885, SENSYMED EQUIPAMENTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H885" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t xml:space="preserve">UP DISTRIBUIDORA LTDA</t>
+          <t xml:space="preserve">SERGIO HOLANDA SA DE MIRANDA</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t xml:space="preserve">44.152.616/0001-53</t>
+          <t xml:space="preserve">***.961.624-**</t>
         </is>
       </c>
       <c r="C886">
         <v>1</v>
       </c>
       <c r="D886">
-        <v>145</v>
+        <v>444.26</v>
       </c>
       <c r="E886" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03839</t>
+        </is>
+      </c>
+      <c r="G886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03839, RECIBO 13A 14/05/2026, SERGIO HOLANDA SA DE MIRANDA</t>
+        </is>
+      </c>
+      <c r="H886" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAEL BENTO DE SOUSA</t>
+          <t xml:space="preserve">SERGIO RICARDO LESSA REPRESENTACOES</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604380</t>
+          <t xml:space="preserve">44.051.581/0002-47</t>
         </is>
       </c>
       <c r="C887">
         <v>1</v>
       </c>
       <c r="D887">
-        <v>138.83</v>
+        <v>5760</v>
       </c>
       <c r="E887" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06720</t>
+        </is>
+      </c>
+      <c r="G887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06720, NF 571, SERGIO RICARDO LESSA REPRESENTACOES</t>
+        </is>
+      </c>
+      <c r="H887" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAEL BENTO DE SOUSA</t>
+          <t xml:space="preserve">SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604747</t>
+          <t xml:space="preserve">23.596.733/0001-36</t>
         </is>
       </c>
       <c r="C888">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D888">
-        <v>138.83</v>
+        <v>29091</v>
       </c>
       <c r="E888" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02199, PBS-PRC-2026/03415</t>
+        </is>
+      </c>
+      <c r="G888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02199, NF 14711,SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03415, NF 15353,SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H888" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
+          <t xml:space="preserve">SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604697</t>
+          <t xml:space="preserve">23.596.733/0001-36</t>
         </is>
       </c>
       <c r="C889">
         <v>1</v>
       </c>
       <c r="D889">
-        <v>138.83</v>
+        <v>12600</v>
       </c>
       <c r="E889" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05056</t>
+        </is>
+      </c>
+      <c r="G889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05056, NF 14298,SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H889" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="inlineStr">
         <is>
-          <t xml:space="preserve">WALTER CUNHA DO NASCIMENTO</t>
+          <t xml:space="preserve">SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
         </is>
       </c>
       <c r="B890" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604292</t>
+          <t xml:space="preserve">23.596.733/0001-36</t>
         </is>
       </c>
       <c r="C890">
         <v>1</v>
       </c>
       <c r="D890">
-        <v>138.83</v>
+        <v>12600</v>
       </c>
       <c r="E890" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05855</t>
+        </is>
+      </c>
+      <c r="G890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05855, NF 13168,SEROPLAST INDUSTRIA E COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H890" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="inlineStr">
         <is>
-          <t xml:space="preserve">CIRURGICA MONTEBELLO LTDA</t>
+          <t xml:space="preserve">SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
-          <t xml:space="preserve">08.674.752/0001-40</t>
+          <t xml:space="preserve">20.546.182/0003-70</t>
         </is>
       </c>
       <c r="C891">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D891">
-        <v>119.25</v>
+        <v>1383746.37</v>
       </c>
       <c r="E891" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00732, PBS-PRC-2026/01387, PBS-PRC-2026/02315, PBS-PRC-2026/03177, PBS-PRC-2026/03446, PBS-PRC-2026/05312</t>
+        </is>
+      </c>
+      <c r="G891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00732, NF 202600000000001, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA, Valor ref. proc. PBS-PRC-2026/01387, NF 202600000000005, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA, Valor ref. proc. PBS-PRC-2026/02315, NF 202600000000008, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA, Valor ref. proc. PBS-PRC-2026/03177, NF 202600000000010, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA, Valor ref.proc. PBS-PRC-2026/03446, NF 2026000000011, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA, Valor ref. proc. PBS-PRC-2026/05312, NF 2026000000012, SERVBRASIL SOLUCOES EM ALIMENTACAO, LIMPEZA E LAVANDERIA LTDA</t>
+        </is>
+      </c>
+      <c r="H891" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
-          <t xml:space="preserve">ODONTOMED COMERCIO DE PRODUTOS MEDICO HOSPITALARES LTDA</t>
+          <t xml:space="preserve">SERVBRASIL SOLUCOES EM LAVANDERIA LTDA</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
-          <t xml:space="preserve">09.478.023/0001-80</t>
+          <t xml:space="preserve">20.546.182/0019-37</t>
         </is>
       </c>
       <c r="C892">
         <v>1</v>
       </c>
       <c r="D892">
-        <v>114</v>
+        <v>282810.22</v>
       </c>
       <c r="E892" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05407</t>
+        </is>
+      </c>
+      <c r="G892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05407, NF 2026000000015, SERVBRASIL SOLUCOES EM LAVANDERIA LTDA</t>
+        </is>
+      </c>
+      <c r="H892" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t xml:space="preserve">AGNALDO CIRINO JUNIOR</t>
+          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.244.864-**</t>
+          <t xml:space="preserve">51.304.013/0001-95</t>
         </is>
       </c>
       <c r="C893">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="D893">
-        <v>111.07</v>
+        <v>10621005.26</v>
       </c>
       <c r="E893" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02002, PBS-PRC-2025/09059, PBS-PRC-2025/09065, PBS-PRC-2025/10274, PBS-PRC-2025/10278, PBS-PRC-2025/10282, PBS-PRC-2025/10363, PBS-PRC-2025/10365, PBS-PRC-2025/11028, PBS-PRC-2025/11139, PBS-PRC-2025/13/02, PBS-PRC-2026/00652, PBS-PRC-2026/00653, PBS-PRC-2026/01916, PBS-PRC-2026/01920, PBS-PRC-2026/03286, PBS-PRC-2026/03289, PBS-PRC-2026/04488, PBS-PRC-2026/04489, PBS-PRC-2026/05653, PBS-PRC-2026/05654, PBS-PRC-2026/06329</t>
+        </is>
+      </c>
+      <c r="G893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02002, NF 1000152, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/09059, NF 1000203, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/09065, NF 1000206, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10274, NF 1000216, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10278, NF 1000215, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10282, NF 1000217, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10363, NF 1000218, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10365, NF 1000224, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/11028, NF 1000219, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/11139, NF 1000225, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/13/02, NF 0000000, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/00652, NF 1000237, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/00653, NF 1000240, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01916, NF 1000249, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01920, NF 1000259, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03286, NF 1000265, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03289, NF 1000264, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/04488, NF 1000273, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/04489, NF 1000271, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/05653, NF 1000277, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/05654, NF 1000281, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/06329, NF 1000287, SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+        </is>
+      </c>
+      <c r="H893" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t xml:space="preserve">SAPRA LANDAUER SERVICO DE ASSESSORIA E PROTECAO RADIOLOGICA LTDA.</t>
+          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t xml:space="preserve">50.429.810/0001-36</t>
+          <t xml:space="preserve">51.304.013/0001-95</t>
         </is>
       </c>
       <c r="C894">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D894">
-        <v>103.9</v>
+        <v>4041275.37</v>
       </c>
       <c r="E894" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10001, PBS-PRC-2025/10103, PBS-PRC-2025/11029, PBS-PRC-2026/00502, PBS-PRC-2026/00560, PBS-PRC-2026/01731, PBS-PRC-2026/01735, PBS-PRC-2026/01901, PBS-PRC-2026/02311, PBS-PRC-2026/03017, PBS-PRC-2026/03646, PBS-PRC-2026/03648, PBS-PRC-2026/04459, PBS-PRC-2026/04460, PBS-PRC-2026/05584</t>
+        </is>
+      </c>
+      <c r="G894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10001, NF 1000226, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10103, NF 1000210, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/11029, NF 1000228, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/00502, NF 1000229, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/00560, NF 1000233, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01731, NF 1000241, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01735, NF 1000242, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01901, NF 1000244, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/02311, NF 1000246, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03017, NF 1000250, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03646, NF 1000266, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03648, NF 1000274, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/04459, NF 1000276, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/04460, NF 1000282, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/05584, NF 1000284, SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+        </is>
+      </c>
+      <c r="H894" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
+          <t xml:space="preserve">SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.746.948/0001-12</t>
+          <t xml:space="preserve">51.304.013/0001-95</t>
         </is>
       </c>
       <c r="C895">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="D895">
-        <v>99.18</v>
+        <v>2184000</v>
       </c>
       <c r="E895" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09008, PBS-PRC-2025/10459, PBS-PRC-2025/11172, PBS-PRC-2026/00207, PBS-PRC-2026/01489, PBS-PRC-2026/02913, PBS-PRC-2026/02917, PBS-PRC-2026/03964, PBS-PRC-2026/05088</t>
+        </is>
+      </c>
+      <c r="G895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09008, NF 1000200, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/10459, NF 1000209, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2025/11172, NF 1000223, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/00207, NF 1000227, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/01489, NF 1000234, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/02913, NF 1000257, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/02917, NF 1000261, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/03964, NF 1000272, SERVICO DE ANESTESIOLOGIA E DOR LTDA, Valor ref. proc. PBS-PRC-2026/05088, NF 1000285, SERVICO DE ANESTESIOLOGIA E DOR LTDA</t>
+        </is>
+      </c>
+      <c r="H895" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
+          <t xml:space="preserve">SERVICO NACIONAL DE APRENDIZAGEM INDUSTRIAL SENAI</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.347.584-**</t>
+          <t xml:space="preserve">03.775.588/0016-20</t>
         </is>
       </c>
       <c r="C896">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D896">
-        <v>92.56</v>
+        <v>5589.24</v>
       </c>
       <c r="E896" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08348</t>
+        </is>
+      </c>
+      <c r="G896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08348, NF 202500000000270, SERVICO NACIONAL DE APRENDIZAGEM INDUSTRIAL SENAI</t>
+        </is>
+      </c>
+      <c r="H896" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAFAEL DE MENDONCA ARRUDA</t>
+          <t xml:space="preserve">SERVIZE LTDA</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604441</t>
+          <t xml:space="preserve">45.840.595/0001-21</t>
         </is>
       </c>
       <c r="C897">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D897">
-        <v>92.55</v>
+        <v>70381.35</v>
       </c>
       <c r="E897" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06189, PBS-PRC-2025/07449, PBS-PRC-2025/07519, PBS-PRC-2025/08579, PBS-PRC-2025/09671, PBS-PRC-2025/10959, PBS-PRC-2026/00355, PBS-PRC-2026/01012</t>
+        </is>
+      </c>
+      <c r="G897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06189, NF 1000480, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2025/07449, NF 1000491, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2025/07519, NF 1000488, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2025/08579, NF 1000498, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2025/09671, NF 1000615, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2025/10959, NF 1000688, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2026/00355, NF 1000716, SERVIZE LTDA, Valor ref. proc. PBS-PRC-2026/01012, NF 1000718, SERVIZE LTDA</t>
+        </is>
+      </c>
+      <c r="H897" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
-          <t xml:space="preserve">JACKSON BATISTA DINIZ</t>
+          <t xml:space="preserve">SERVIZE LTDA</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.291.444-**</t>
+          <t xml:space="preserve">45.840.595/0001-21</t>
         </is>
       </c>
       <c r="C898">
         <v>1</v>
       </c>
       <c r="D898">
-        <v>92.55</v>
+        <v>3007.92</v>
       </c>
       <c r="E898" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03567</t>
+        </is>
+      </c>
+      <c r="G898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03567, NF 1000369, SERVIZE LTDA</t>
+        </is>
+      </c>
+      <c r="H898" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
-          <t xml:space="preserve">FARMACIA DE MANIPULACAO IDEAL FORMULAS LTDA</t>
+          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
-          <t xml:space="preserve">04.522.343/0001-77</t>
+          <t xml:space="preserve">12.929.519/0001-38</t>
         </is>
       </c>
       <c r="C899">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D899">
-        <v>81.6</v>
+        <v>141669</v>
       </c>
       <c r="E899" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07090, PBS-PRC-2025/08319, PBS-PRC-2025/09104, PBS-PRC-2025/09953, PBS-PRC-2026/01037, PBS-PRC-2026/01045, PBS-PRC-2026/01110, PBS-PRC-202601112</t>
+        </is>
+      </c>
+      <c r="G899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dev. Valor ref. PBS-PRC-2025/09104, NF 1007690, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Dev. Valor ref. PBS-PRC-2025/09953, NF 1007723, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/07090, NF 1007603, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08319, NF 1007653, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09104, NF 1007690, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/09953, NF 1007723, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01037, NF 1007832, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01045, NF 1007831, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01110, NF 1007810, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01112, NF 1007830, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H899" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS</t>
+          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B900" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603976</t>
+          <t xml:space="preserve">12.929.519/0001-38</t>
         </is>
       </c>
       <c r="C900">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D900">
-        <v>78.93</v>
+        <v>69000</v>
       </c>
       <c r="E900" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10830, PBS-PRC-2025/10876, PBS-PRC-2026/00526, PBS-PRC-2026/01165, PBS-PRC-2026/03439</t>
+        </is>
+      </c>
+      <c r="G900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10830, NF 1007717, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10876, NF 1007759, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00526, NF 1007812, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01165, NF 1007840, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03439, NF 1007874, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03439, NF 1007925, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H900" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
+          <t xml:space="preserve">SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.746.948/0001-12</t>
+          <t xml:space="preserve">12.929.519/0001-38</t>
         </is>
       </c>
       <c r="C901">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D901">
-        <v>78.4</v>
+        <v>59779.92</v>
       </c>
       <c r="E901" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06203, PBS-PRC-2026/03035, PBS-PRC-2026/03717, PBS-PRC-2026/04732, PBS-PRC-2026/05611</t>
+        </is>
+      </c>
+      <c r="G901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06203, NF 1007604, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03035, NF 1007921, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03717, NF 1008061, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04732, NF 1007984, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05611, NF 1008047, SERVPROL SERVICOS E COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H901" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
-          <t xml:space="preserve">ANA CARINA GUEDES</t>
+          <t xml:space="preserve">SEVEN MEDICAL LTDA</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.278.344-**</t>
+          <t xml:space="preserve">31.001.462/0001-57</t>
         </is>
       </c>
       <c r="C902">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D902">
-        <v>74.05</v>
+        <v>38000</v>
       </c>
       <c r="E902" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08546, PBS-PRC-2025/10072</t>
+        </is>
+      </c>
+      <c r="G902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08546, NF 2853, SEVEN MEDICAL LTDA, Valor ref. proc. PBS-PRC-2025/10072, NF 2941, SEVEN MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H902" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t xml:space="preserve">THAIS GOMES GALVAO TEIXEIRA GRASSI</t>
+          <t xml:space="preserve">SHIGEMOTO COMERCIAL LTDA</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.626.454-**</t>
+          <t xml:space="preserve">28.787.127/0001-11</t>
         </is>
       </c>
       <c r="C903">
         <v>1</v>
       </c>
       <c r="D903">
-        <v>74.05</v>
+        <v>3708.6</v>
       </c>
       <c r="E903" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08281</t>
+        </is>
+      </c>
+      <c r="G903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08281, NF 5809, SHIGEMOTO COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H903" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t xml:space="preserve">ERIKA WALESKA DA COSTA DEVILART</t>
+          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.651.414-**</t>
+          <t xml:space="preserve">31.097.573/0001-09</t>
         </is>
       </c>
       <c r="C904">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D904">
-        <v>74.05</v>
+        <v>12855</v>
       </c>
       <c r="E904" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08160, PBS-PRC-2025/08919, PBS-PRC-2025/08965, PBS-PRC-2026/00030</t>
+        </is>
+      </c>
+      <c r="G904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08160, NF 3344, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/08919, NF 3421, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/08965, NF 3948, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00030, NF 4059, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H904" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
-          <t xml:space="preserve">IVANILTON JACINTO DA SILVA</t>
+          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.099.644-**</t>
+          <t xml:space="preserve">31.097.573/0001-09</t>
         </is>
       </c>
       <c r="C905">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D905">
-        <v>74.05</v>
+        <v>3454.8</v>
       </c>
       <c r="E905" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05732, PBS-PRC-2025/06971, PBS-PRC-2025/10192, PBS-PRC-2025/10232, PBS-PRC-2025/10244</t>
+        </is>
+      </c>
+      <c r="G905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05732, NF 3148, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/06971, NF 3592, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10192, NF 4127, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10232, NF 4129, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10244, NF 3949, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H905" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t xml:space="preserve">EDNA SAMARA RIBEIRO CÉSAR</t>
+          <t xml:space="preserve">SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.822.074-**</t>
+          <t xml:space="preserve">31.097.573/0001-09</t>
         </is>
       </c>
       <c r="C906">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D906">
-        <v>74.05</v>
+        <v>2421</v>
       </c>
       <c r="E906" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09517, PBS-PRC-2026/00441</t>
+        </is>
+      </c>
+      <c r="G906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09517, NF 3951, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA, Valor ref. proc. PBS-PRC-2026/00441, NF 4439, SHOPMED BRASIL COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H906" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t xml:space="preserve">DEBORA SUELLE DE MIRANDA LIMA</t>
+          <t xml:space="preserve">SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.653.624-**</t>
+          <t xml:space="preserve">07.206.647/0001-13</t>
         </is>
       </c>
       <c r="C907">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D907">
-        <v>74.05</v>
+        <v>16753.8</v>
       </c>
       <c r="E907" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09291, PBS-PRC-2025/09347, PBS-PRC-2025/11132, PBS-PRC-2025/11146, PBS-PRC-2026/01265, PBS-PRC-2026/01267, PBS-PRC-2026/02326, PBS-PRC-2026/04084, PBS-PRC-2026/04100</t>
+        </is>
+      </c>
+      <c r="G907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09291, NF 2595, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2025/09347, NF 2608, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2025/11132, NF 2623, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2025/11146, NF 2638, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2026/01265, NF 2652, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2026/01267, NF 2668, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2026/02326, NF 2684, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2026/04084, NF 2699, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA, Valor ref. proc. PBS-PRC-2026/04100, NF 2714, SIAPPA COMERCIO, LOCACAO E MANUTENCAO DE SOFTWARE E EQUIPAMENTOS DE INFORMATICA</t>
+        </is>
+      </c>
+      <c r="H907" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOSÉ RAIMUNDO MACIEL SILVA</t>
+          <t xml:space="preserve">SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.275.304-**</t>
+          <t xml:space="preserve">11.383.621/0001-18</t>
         </is>
       </c>
       <c r="C908">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D908">
-        <v>74.05</v>
+        <v>58750</v>
       </c>
       <c r="E908" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05683, PBS-PRC-2025/06672, PBS-PRC-2025/07715, PBS-PRC-2025/09458</t>
+        </is>
+      </c>
+      <c r="G908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05683, NF 5042, SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA, Valor ref. proc. PBS-PRC-2025/06672, NF 5070, SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA, Valor ref. proc. PBS-PRC-2025/07715, NF 5077, SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA, Valor ref. proc. PBS-PRC-2025/09458, NF 5109, SIE SERVICOS, CURSOS E COMERCIO DE PECAS INDUSTRIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H908" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Instalação, Manutenção e Reparo, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
-          <t xml:space="preserve">FERNANDA LIMA DE CARVALHO</t>
+          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.134.054-**</t>
+          <t xml:space="preserve">07.575.881/0001-18</t>
         </is>
       </c>
       <c r="C909">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D909">
-        <v>74.05</v>
+        <v>366733.12</v>
       </c>
       <c r="E909" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00056, PBS-PRC-2026/00974, PBS-PRC-2026/01993, PBS-PRC-2026/03085, PBS-PRC-2026/04078, PBS-PRC-2026/04839, PBS-PRC-2026/05443, PBS-PRC-2026/06735</t>
+        </is>
+      </c>
+      <c r="G909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00056, NF 202600000000815, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/00974, NF 202600000001959, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01993, NF 202600000003158, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03085, NF 202600000004415, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04078, NF 2026000005614, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04839, NF 2026000006802, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05443, NF 2026000007821, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/06735, NF 2026000009138, SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H909" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Coleta e Destinação de Residuos</t>
         </is>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="inlineStr">
         <is>
-          <t xml:space="preserve">SARA VIVIA NASCIMENTO CAETANO GUERRA</t>
+          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B910" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.542.314-**</t>
+          <t xml:space="preserve">07.575.881/0001-18</t>
         </is>
       </c>
       <c r="C910">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="D910">
-        <v>74.05</v>
+        <v>306108.83</v>
       </c>
       <c r="E910" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05782, PBS-PRC-2025/07349, PBS-PRC-2025/07911, PBS-PRC-2025/08970, PBS-PRC-2026/01833, PBS-PRC-2026/01845, PBS-PRC-2026/02731, PBS-PRC-2026/02732, PBS-PRC-2026/02836, PBS-PRC-2026/03191, PBS-PRC-2026/04600, PBS-PRC-2026/04892, PBS-PRC-2026/05449</t>
+        </is>
+      </c>
+      <c r="G910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05782, NF 202500000008669, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/07349, NF 202500000008469, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/07911, NF 202500000007343, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2025/08970, NF 202500000007470 , SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01833, NF 202500000008590, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01845, NF 202600000002015, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01845, NF 202600000002016, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02731, NF 202600000002018, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02732, NF 202600000002017, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02836, NF 202600000003159, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03191, NF 202600000004412, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04600, NF 2026000005616, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04892, NF 6724, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05449, NF 2026000007820, SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H910" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Coleta e Destinação de Residuos</t>
         </is>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="inlineStr">
         <is>
-          <t xml:space="preserve">KARLA ROSSANA FRANCELINO RIBEIRO NORONHA</t>
+          <t xml:space="preserve">SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.688.303-**</t>
+          <t xml:space="preserve">07.575.881/0001-18</t>
         </is>
       </c>
       <c r="C911">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D911">
-        <v>74.05</v>
+        <v>998.41</v>
       </c>
       <c r="E911" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01256, PBS-PRC-2026/01381, PBS-PRC-2026/02464, PBS-PRC-2026/03249, PBS-PRC-2026/03772, PBS-PRC-2026/04983, PBS-PRC-2026/05438, PBS-PRC-2026/07132</t>
+        </is>
+      </c>
+      <c r="G911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01256, NF 202600000002002, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/01381, NF 2004, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/02464, NF 202600000003209, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03249, NF 202600000004414, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/03772, NF 5615, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/04983, NF 2026000006722, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/05438, NF 2026000007819, SIM GESTAO AMBIENTAL SERVICOS LTDA, Valor ref. proc. PBS-PRC-2026/07132, NF 2026000009136, SIM GESTAO AMBIENTAL SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H911" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Coleta e Destinação de Residuos</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
-          <t xml:space="preserve">KIMBERLY MAYARA GOUVEIA BEZERRA</t>
+          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.746.664-**</t>
+          <t xml:space="preserve">70.116.132/0001-69</t>
         </is>
       </c>
       <c r="C912">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D912">
-        <v>74.05</v>
+        <v>114187.04</v>
       </c>
       <c r="E912" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2025/06748, PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01418, PBS-OFN-2026/01838</t>
+        </is>
+      </c>
+      <c r="G912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2025/06748, DOC 29905, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/00266, DOC 42190, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/00843, DOC 46922, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01418, DOC 51003, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01838, DOC 54559, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+        </is>
+      </c>
+      <c r="H912" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vale transporte, Vale transporte</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t xml:space="preserve">KALIANE MEDEIROS NOGUEIRA CAVALCANTE</t>
+          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.369.624-**</t>
+          <t xml:space="preserve">70.116.132/0001-69</t>
         </is>
       </c>
       <c r="C913">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D913">
-        <v>74.05</v>
+        <v>13895.02</v>
       </c>
       <c r="E913" t="inlineStr">
         <is>
           <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01418, PBS-OFN-2026/01838</t>
+        </is>
+      </c>
+      <c r="G913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2026/00266, DOC 41835, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/00843, DOC 47031, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01418, DOC 50712, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01838, DOC 54389, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+        </is>
+      </c>
+      <c r="H913" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vale transporte, Vale transporte</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAYARA DRIELE DIAS DOS SANTOS LINO</t>
+          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.794.234-**</t>
+          <t xml:space="preserve">70.116.132/0001-69</t>
         </is>
       </c>
       <c r="C914">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D914">
-        <v>74.05</v>
+        <v>13229.12</v>
       </c>
       <c r="E914" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01838</t>
+        </is>
+      </c>
+      <c r="G914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2026/00266, DOC 41961, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/00843, DOC 46405, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01838, DOC 54515, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+        </is>
+      </c>
+      <c r="H914" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vale transporte</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARA PATRICCIA DOS ANJOS</t>
+          <t xml:space="preserve">SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.302.764-**</t>
+          <t xml:space="preserve">70.116.132/0001-69</t>
         </is>
       </c>
       <c r="C915">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D915">
-        <v>74.05</v>
+        <v>3621.24</v>
       </c>
       <c r="E915" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01418, PBS-OFN-2026/01838</t>
+        </is>
+      </c>
+      <c r="G915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2026/00266, DOC 42035, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/00843, DOC 46437, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01418, DOC 50251, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP, Valor ref. proc. PBS-OFN-2026/01838, DOC 54502, SIND DAS EMP DE TRANSP COL URBAN DE PASS NO MUNIC DE JP</t>
+        </is>
+      </c>
+      <c r="H915" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade, vale transporte, Vale transporte</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t xml:space="preserve">KAYNARA TORRES RODRIGUES</t>
+          <t xml:space="preserve">SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.060.884-**</t>
+          <t xml:space="preserve">09.244.401/0001-61</t>
         </is>
       </c>
       <c r="C916">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D916">
-        <v>74.05</v>
+        <v>3399.21</v>
       </c>
       <c r="E916" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01418, PBS-OFN-2026/01838</t>
+        </is>
+      </c>
+      <c r="G916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2026/00266, DOC 14379, SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE, Valor ref. proc. PBS-OFN-2026/00843, DOC 15789, SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE, Valor ref. proc. PBS-OFN-2026/01418, DOC 17196, SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE, Valor ref. proc. PBS-OFN-2026/01838, DOC 18434, SINDICATO DAS EMPRESAS DE TRANSPORTES DE PASSAGEIROS DE CAMPINA GRANDE</t>
+        </is>
+      </c>
+      <c r="H916" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vale transporte, Vale transporte</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRISCILLA ARAÚJO ALMEIDA</t>
+          <t xml:space="preserve">SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.691.497-**</t>
+          <t xml:space="preserve">51.773.105/0001-14</t>
         </is>
       </c>
       <c r="C917">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="D917">
-        <v>74.05</v>
+        <v>369098.08</v>
       </c>
       <c r="E917" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09556, PBS-PRC-2025/09724, PBS-PRC-2025/10688, PBS-PRC-2025/11130, PBS-PRC-2026/00125, PBS-PRC-2026/00662, PBS-PRC-2026/00665, PBS-PRC-2026/00668, PBS-PRC-2026/00883, PBS-PRC-2026/01665, PBS-PRC-2026/01674, PBS-PRC-2026/02299, PBS-PRC-2026/03002, PBS-PRC-2026/03283, PBS-PRC-2026/04351, PBS-PRC-2026/04979, PBS-PRC-2026/05389</t>
+        </is>
+      </c>
+      <c r="G917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09556, NF 1000061, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09724, NF 1000062, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10688, NF 1000063, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11130, NF 1000064, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00125, NF 1000065, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00662, NF 1000074, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00665, NF 1000070, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00668, NF 1000071, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00883, NF 1000068, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01665, NF 1000069, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01674, NF 1000072, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02299, NF 1000073, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03002, NF 1000078, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03283, NF 1000079, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04351, NF 1000081, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04979, NF 1000087, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05389, NF 1000086, SINUSTOP SERVICOS MEDICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H917" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAYSIO SIDNEY ALVES MARTINS</t>
+          <t xml:space="preserve">SIS COMERCIO DE MATERIAIS E EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.882.794-**</t>
+          <t xml:space="preserve">29.926.189/0001-20</t>
         </is>
       </c>
       <c r="C918">
         <v>1</v>
       </c>
       <c r="D918">
-        <v>74.05</v>
+        <v>7600</v>
       </c>
       <c r="E918" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03925</t>
+        </is>
+      </c>
+      <c r="G918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03925, NF 5611, SIS COMERCIO DE MATERIAIS E EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H918" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
-          <t xml:space="preserve">LUIZ CARLOS ALVES</t>
+          <t xml:space="preserve">SITECNET INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.019.104-**</t>
+          <t xml:space="preserve">06.346.446/0001-59</t>
         </is>
       </c>
       <c r="C919">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D919">
-        <v>74.05</v>
+        <v>53923.2</v>
       </c>
       <c r="E919" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02598, PBS-PRC-2026/02668, PBS-PRC-2026/03013, PBS-PRC-2026/03018, PBS-PRC-2026/2598</t>
+        </is>
+      </c>
+      <c r="G919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02598, NF 1067, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 109930, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 109934, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 511, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 53311,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 586, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 587, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02598, NF 589, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02668, NF 38453,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03013, NF 114645, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/03018, NF 180673, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/2598, NF 588, SITECNET INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H919" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Outros Serviços de Terceiros Pessoa Jurídica, serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="inlineStr">
         <is>
-          <t xml:space="preserve">GENESIS DA SILVA SANTOS FORTALEZA</t>
+          <t xml:space="preserve">SITECNET INFORMATICA LTDA</t>
         </is>
       </c>
       <c r="B920" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.190.464-**</t>
+          <t xml:space="preserve">06.346.446/0001-59</t>
         </is>
       </c>
       <c r="C920">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D920">
-        <v>74.05</v>
+        <v>13490</v>
       </c>
       <c r="E920" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10965, PBS-PRC-2025/10970, PBS-PRC-2025/10977, PBS-PRC-2025/11016, PBS-PRC-2025/11336, PBS-PRC-2026/01074, PBS-PRC-2026/01081, PBS-PRC-2026/02812, PBS-PRC-2026/02817, PBS-PRC-2026/02874</t>
+        </is>
+      </c>
+      <c r="G920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10965, NF 951, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10970, NF 12223,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10977, NF 15973,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11016, NF 10183,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11336, NF 10477,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01074, FT 81017,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01081, NF 114708, SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02812, NF 30797,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02817, NF 10398,SITECNET INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02874, NF 109401, SITECNET INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H920" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de internet, Serviços de Internet</t>
         </is>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="inlineStr">
         <is>
-          <t xml:space="preserve">KAROLINE PEREIRA ARAUJO FRANÇA</t>
+          <t xml:space="preserve">SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.620.894-**</t>
+          <t xml:space="preserve">32.958.432/0001-04</t>
         </is>
       </c>
       <c r="C921">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D921">
-        <v>74.05</v>
+        <v>1752994.98</v>
       </c>
       <c r="E921" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09943, PBS-PRC-2026/00377, PBS-PRC-2026/03856, PBS-PRC-2026/06041</t>
+        </is>
+      </c>
+      <c r="G921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dev. Valor ref. PBS-PRC-2026/00377, NF 1001598, SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA, Valor ref. proc. PBS-PRC-2025/09943, NF 1001571, SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA, Valor ref. proc. PBS-PRC-2026/00377, NF 1001598, SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA, Valor ref. proc. PBS-PRC-2026/03856, NF 1001662, SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA, Valor ref. proc. PBS-PRC-2026/06041, NF 1001692, SLE SERVICO DE LABORATORIO ESPECIALIZADO LTDA</t>
+        </is>
+      </c>
+      <c r="H921" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços laboratoriais, Serviços Laboratoriais</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROBERTA ALVES DE AQUINO</t>
+          <t xml:space="preserve">SM CONSTRUCAO E ENGENHARIA LTDA</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.276.984-**</t>
+          <t xml:space="preserve">33.526.389/0001-62</t>
         </is>
       </c>
       <c r="C922">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D922">
-        <v>74.05</v>
+        <v>18600</v>
       </c>
       <c r="E922" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08966, PBS-PRC-2025/09005, PBS-PRC-2025/10294</t>
+        </is>
+      </c>
+      <c r="G922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08966, NF 200, SM CONSTRUCAO E ENGENHARIA LTDA, Valor ref. proc. PBS-PRC-2025/09005, NF 227, SM CONSTRUCAO E ENGENHARIA LTDA, Valor ref. proc. PBS-PRC-2025/10294, NF 248, SM CONSTRUCAO E ENGENHARIA LTDA</t>
+        </is>
+      </c>
+      <c r="H922" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Instalação, Manutenção e Reparo</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t xml:space="preserve">DAMARES VIEIRA DE LIMA</t>
+          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.580.984-**</t>
+          <t xml:space="preserve">34.387.726/0001-40</t>
         </is>
       </c>
       <c r="C923">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="D923">
-        <v>46.28</v>
+        <v>213576.6</v>
       </c>
       <c r="E923" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05986, PBS-PRC-2025/06115, PBS-PRC-2025/07031, PBS-PRC-2025/07061, PBS-PRC-2025/07080, PBS-PRC-2025/07186, PBS-PRC-2025/08998, PBS-PRC-2025/09416, PBS-PRC-2025/09422, PBS-PRC-2025/09423, PBS-PRC-2025/10095, PBS-PRC-2025/10101, PBS-PRC-2025/10115, PBS-PRC-2025/10119, PBS-PRC-2026/01822, PBS-PRC-2026/01869, PBS-PRC-2026/01976, PBS-PRC-2026/02054, PBS-PRC-2026/02578, PBS-PRC-2026/02585, PBS-PRC-2026/03497, PBS-PRC-2026/04366, PBS-PRC-2026/04956</t>
+        </is>
+      </c>
+      <c r="G923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05986, NF 2282, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/06115, NF 2292, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/06115, NF 2295, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07031, NF 2315, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07061, NF 2314, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07061, NF 2336, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07080, NF 2320, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07186, NF 2318, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07186, NF 2324, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08998, NF 2416, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09416, NF 2491, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09422, NF 2490, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09423, NF 2492, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10095, NF 2523, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10101, NF 2507, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10115, NF 2530, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10119, NF 2509, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01822, NF 2685, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01822, NF 2687, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01822, NF 2692, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01869, NF 2693, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01869, NF 2710, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01976, NF 2684, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02054, NF 2688, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02578, NF 2745, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/02585, NF 2744, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/03497, NF 2791, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/04366, NF 2792, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/04956, NF 2907, SMART COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H923" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Materiais diversos, Materiais Diversos, material de expediente, Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALICE PEREIRA MELO</t>
+          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.895.014-**</t>
+          <t xml:space="preserve">34.387.726/0001-40</t>
         </is>
       </c>
       <c r="C924">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D924">
-        <v>46.28</v>
+        <v>143568.26</v>
       </c>
       <c r="E924" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07305, PBS-PRC-2025/08026, PBS-PRC-2025/08238, PBS-PRC-2025/09287, PBS-PRC-2026/01415, PBS-PRC-2026/01610, PBS-PRC-2026/01869, PBS-PRC-2026/01894, PBS-PRC-2026/04960</t>
+        </is>
+      </c>
+      <c r="G924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07305, NF 2343, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08026, NF 2342, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08238, NF 2367, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/09287, NF 2413, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01415, NF 2682, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01610, NF 2683, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01869, NF 2694, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01869, NF 2723, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01894, NF 2707, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/04960, NF 2905, SMART COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H924" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais Diversos, material de expediente, Material de expediente</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
-          <t xml:space="preserve">PETRUCIO GONÇALO PEREIRA</t>
+          <t xml:space="preserve">SMART COMERCIO E SERVICOS EIRELI</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
-          <t xml:space="preserve">202603479</t>
+          <t xml:space="preserve">34.387.726/0001-40</t>
         </is>
       </c>
       <c r="C925">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D925">
-        <v>46.28</v>
+        <v>118485.16</v>
       </c>
       <c r="E925" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06303, PBS-PRC-2025/06574, PBS-PRC-2025/07999, PBS-PRC-2025/08135, PBS-PRC-2025/08249, PBS-PRC-2025/08489, PBS-PRC-2025/08819, PBS-PRC-2025/08959, PBS-PRC-2025/10061, PBS-PRC-2025/10632, PBS-PRC-2026/01275, PBS-PRC-2026/04405, PBS-PRC-2026/05436, PBS-PRC-2026/05487, PBS-PRC-2026/05540</t>
+        </is>
+      </c>
+      <c r="G925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06303, NF 2276, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/06574, NF 2288, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/07999, NF 2396, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08135, NF 2382, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08249, NF 2397, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. pbs-prc-2025/08489, NF 2395, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08819, NF 2456 ,SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/08959, NF 2394, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10061, NF 2508, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2025/10632, NF 2506, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/01275, NF 2646, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/04405, NF 2820, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/05436, NF 2899, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/05487, NF 2900, SMART COMERCIO E SERVICOS EIRELI, Valor ref. proc. PBS-PRC-2026/05540, NF 2930, SMART COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H925" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos, materiais médicos, material de expediente, Material de expediente, Móveis e Utensílios</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t xml:space="preserve">DURVAL EDUARDO PEREIRA DE OLIVEIRA</t>
+          <t xml:space="preserve">SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.707.454-**</t>
+          <t xml:space="preserve">08.862.233/0001-05</t>
         </is>
       </c>
       <c r="C926">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="D926">
-        <v>46.28</v>
+        <v>266293.7</v>
       </c>
       <c r="E926" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06409, PBS-PRC-2025/06712, PBS-PRC-2025/07200, PBS-PRC-2025/07224, PBS-PRC-2025/08415, PBS-PRC-2025/09219, PBS-PRC-2025/09606, PBS-PRC-2025/09608, PBS-PRC-2025/10346, PBS-PRC-2025/10358, PBS-PRC-2025/11006, PBS-PRC-2026/00211, PBS-PRC-2026/00715, PBS-PRC-2026/00716, PBS-PRC-2026/00718, PBS-PRC-2026/00719, PBS-PRC-2026/01277, PBS-PRC-2026/01413, PBS-PRC-2026/01445, PBS-PRC-2026/01529, PBS-PRC-2026/01556, PBS-PRC-2026/01557, PBS-PRC-2026/01653, PBS-PRC-2026/02697, PBS-PRC-2026/03102, PBS-PRC-2026/03404, PBS-PRC-2026/03984, PBS-PRC-2026/04318, PBS-PRC-2026/05223, PBS-PRC-2026/05306, PBS-PRC-2026/05826</t>
+        </is>
+      </c>
+      <c r="G926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06409, NF 234211, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/06409, NF 237873, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/06712, NF 237853, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/07200, NF 240858, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/07224, NF 240530, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/08415, NF 246059, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09219, NF 249142, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09606, NF 248329, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09608, NF 252791, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10346, NF 255165, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10358, NF 255552, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/11006, NF 254788, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00211, NF 260076, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00211, NF 262914, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00715, NF 260331, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00716, NF 263524, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00718, NF 259834, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00719, NF 260015, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01277, NF 268229, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01413, NF 271090, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01445, NF 271709, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01529, NF 273001, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01556, NF 271746, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01557, NF 272548, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01653, NF 273753, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/02697, NF 280317, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03102, NF 283179, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03102, NF 290265, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03404, NF 266520, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03984, NF 290466, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/04318, NF 292517, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/05223, NF 292979, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/05306, NF 295206, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/05826, NF 297147, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H926" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOAO VITHOR GOUVEIA DE LIMA</t>
+          <t xml:space="preserve">SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.472.604-**</t>
+          <t xml:space="preserve">08.862.233/0001-05</t>
         </is>
       </c>
       <c r="C927">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="D927">
-        <v>46.28</v>
+        <v>197641.63</v>
       </c>
       <c r="E927" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07420, PBS-PRC-2025/07936, PBS-PRC-2025/08574, PBS-PRC-2025/08576, PBS-PRC-2025/09771, PBS-PRC-2025/10222, PBS-PRC-2025/10279, PBS-PRC-2025/10942, PBS-PRC-2026/00020, PBS-PRC-2026/00053, PBS-PRC-2026/00535, PBS-PRC-2026/00613, PBS-PRC-2026/01849, PBS-PRC-2026/03606</t>
+        </is>
+      </c>
+      <c r="G927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07420, NF 233570, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/07420, NF 233980, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/07936, NF 243465, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/08574, NF 245220, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/08576, NF 245623, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/09771, NF 250602, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10222, NF 254896, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10279, NF 254887, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2025/10942, NF 258003, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00020, NF 259820, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00053, NF 260994, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00535, NF 261382, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/00613, NF 267530, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/01849, NF 272535, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA., Valor ref. proc. PBS-PRC-2026/03606, NF 287711, SMT IMPORTADORA E DISTRIBUIDORA DE PRODUTOS HOSPITALARES LTDA.</t>
+        </is>
+      </c>
+      <c r="H927" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROSANIA DE LUCENA VIANA</t>
+          <t xml:space="preserve">SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.093.794-**</t>
+          <t xml:space="preserve">14.172.202/0001-25</t>
         </is>
       </c>
       <c r="C928">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D928">
-        <v>46.28</v>
+        <v>18352</v>
       </c>
       <c r="E928" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10075, PBS-PRC-2025/11043</t>
+        </is>
+      </c>
+      <c r="G928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10075, NF 7920, SO REFIL COMERCIO DE EMBALAGENS LTDA, Valor ref. proc. PBS-PRC-2025/11043, NF 7943, SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="H928" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRISCYLA HILMAN SILVA DINIZ</t>
+          <t xml:space="preserve">SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.173.214-**</t>
+          <t xml:space="preserve">14.172.202/0001-25</t>
         </is>
       </c>
       <c r="C929">
         <v>1</v>
       </c>
       <c r="D929">
-        <v>46.28</v>
+        <v>248</v>
       </c>
       <c r="E929" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03267</t>
+        </is>
+      </c>
+      <c r="G929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03267, NF 7433, SO REFIL COMERCIO DE EMBALAGENS LTDA</t>
+        </is>
+      </c>
+      <c r="H929" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
         </is>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANILDO DE LIMA CUNHA</t>
+          <t xml:space="preserve">SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B930" t="inlineStr">
         <is>
-          <t xml:space="preserve">202604303</t>
+          <t xml:space="preserve">29.775.313/0001-01</t>
         </is>
       </c>
       <c r="C930">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D930">
-        <v>46.28</v>
+        <v>26530.1</v>
       </c>
       <c r="E930" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05333, PBS-PRC-2025/06037, PBS-PRC-2025/06124, PBS-PRC-2025/06733</t>
+        </is>
+      </c>
+      <c r="G930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05333, NF 18246,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06037, NF 18532,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06124, NF 18655,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/06733, NF 18581,SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H930" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELISABETE CRISTINA DA SILVA C DOS SANTOS</t>
+          <t xml:space="preserve">SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.524.474-**</t>
+          <t xml:space="preserve">29.775.313/0001-01</t>
         </is>
       </c>
       <c r="C931">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D931">
-        <v>46.28</v>
+        <v>11711.1</v>
       </c>
       <c r="E931" t="inlineStr">
         <is>
-          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05072, PBS-PRC-2025/07098, PBS-PRC-2025/07222, PBS-PRC-2025/08351</t>
+        </is>
+      </c>
+      <c r="G931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05072, NF 18417,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07098, NF 19022,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07222, NF 19124,SO SAUDE PRODUTOS HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/08351, NF 19330,SO SAUDE PRODUTOS HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H931" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
+          <t xml:space="preserve">SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.746.948/0001-12</t>
+          <t xml:space="preserve">07.759.174/0001-81</t>
         </is>
       </c>
       <c r="C932">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D932">
-        <v>29.4</v>
+        <v>62506.29</v>
       </c>
       <c r="E932" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10156, PBS-PRC-2025/10203, PBS-PRC-2025/10206, PBS-PRC-2026/01014, PBS-PRC-2026/01439, PBS-PRC-2026/02159</t>
+        </is>
+      </c>
+      <c r="G932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10156, FT 2590, SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2025/10203, FAT 2591,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2025/10206, FAT 2672,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2026/01014, FAT 2810,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2026/01439, FAT 2883,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2026/02159, FAT 2942,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H932" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Computadores e Periféricos, Locação de Equipamentos de Expediente</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANCO BRADESCO S.A.</t>
+          <t xml:space="preserve">SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t xml:space="preserve">60.746.948/0001-12</t>
+          <t xml:space="preserve">07.759.174/0001-81</t>
         </is>
       </c>
       <c r="C933">
         <v>3</v>
       </c>
       <c r="D933">
-        <v>19.84</v>
+        <v>15234.6</v>
       </c>
       <c r="E933" t="inlineStr">
         <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01014, PBS-PRC-2026/01439, PBS-PRC-2026/02159</t>
+        </is>
+      </c>
+      <c r="G933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01014, FAT 2809,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2026/01439, FAT 2884,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA, Valor ref. proc. PBS-PRC-2026/02159, FAT 2943,SOLUCOES SERVICOS DE LOCACAO DE MAQUINAS E EQUIPAMENTOS PARA ESCRITORIO LTDA</t>
+        </is>
+      </c>
+      <c r="H933" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos de Expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="934">
+      <c r="A934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOLUTEC SOLUCOES TECNOLOGICAS LTDA</t>
+        </is>
+      </c>
+      <c r="B934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.556.927/0001-39</t>
+        </is>
+      </c>
+      <c r="C934">
+        <v>1</v>
+      </c>
+      <c r="D934">
+        <v>1910</v>
+      </c>
+      <c r="E934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09864</t>
+        </is>
+      </c>
+      <c r="G934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09864, NF 584, SOLUTEC SOLUCOES TECNOLOGICAS LTDA</t>
+        </is>
+      </c>
+      <c r="H934" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Equipamentos de TI</t>
+        </is>
+      </c>
+    </row>
+    <row r="935">
+      <c r="A935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SONIA REGINA GOMES BARBOSA</t>
+        </is>
+      </c>
+      <c r="B935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">96.594.106/0001-30</t>
+        </is>
+      </c>
+      <c r="C935">
+        <v>1</v>
+      </c>
+      <c r="D935">
+        <v>13064.1</v>
+      </c>
+      <c r="E935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07687</t>
+        </is>
+      </c>
+      <c r="G935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07687, NF 11230,SONIA REGINA GOMES BARBOSA</t>
+        </is>
+      </c>
+      <c r="H935" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Equipamentos de TI</t>
+        </is>
+      </c>
+    </row>
+    <row r="936">
+      <c r="A936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.167.665/0001-03</t>
+        </is>
+      </c>
+      <c r="C936">
+        <v>4</v>
+      </c>
+      <c r="D936">
+        <v>109206.13</v>
+      </c>
+      <c r="E936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07471, PBS-PRC-2026/05085, PBS-PRC-2026/05105, PBS-PRC-2026/05181</t>
+        </is>
+      </c>
+      <c r="G936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07471, NF 4261, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05085, NF 2600000000035, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/05105, NF 4541, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05181, NF 4606, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H936" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C, materiais médicos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="937">
+      <c r="A937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.167.665/0001-03</t>
+        </is>
+      </c>
+      <c r="C937">
+        <v>2</v>
+      </c>
+      <c r="D937">
+        <v>43998.3</v>
+      </c>
+      <c r="E937" t="inlineStr">
+        <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07091, PBS-PRC-2026/02319</t>
+        </is>
+      </c>
+      <c r="G937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07091, NF 4264, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02319, NF 4514, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H937" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="938">
+      <c r="A938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.167.665/0001-03</t>
+        </is>
+      </c>
+      <c r="C938">
+        <v>1</v>
+      </c>
+      <c r="D938">
+        <v>15145.65</v>
+      </c>
+      <c r="E938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05181</t>
+        </is>
+      </c>
+      <c r="G938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05181, NF 4607, SOS COMERCIO DE MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H938" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="939">
+      <c r="A939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="B939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">38.714.702/0001-00</t>
+        </is>
+      </c>
+      <c r="C939">
+        <v>31</v>
+      </c>
+      <c r="D939">
+        <v>2463551.88</v>
+      </c>
+      <c r="E939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08932, PBS-PRC-2025/09067, PBS-PRC-2025/11014, PBS-PRC-2025/11015, PBS-PRC-2025/11017, PBS-PRC-2025/11066, PBS-PRC-2025/11067, PBS-PRC-2025/11505, PBS-PRC-2025/11508, PBS-PRC-2026/00423, PBS-PRC-2026/00424, PBS-PRC-2026/00428, PBS-PRC-2026/01615, PBS-PRC-2026/01879, PBS-PRC-2026/01926, PBS-PRC-2026/02804, PBS-PRC-2026/02811, PBS-PRC-2026/02862, PBS-PRC-2026/03659, PBS-PRC-2026/03664, PBS-PRC-2026/03671, PBS-PRC-2026/04656, PBS-PRC-2026/04673, PBS-PRC-2026/04679, PBS-PRC-2026/04964, PBS-PRC-2026/05081, PBS-PRC-2026/07043, PBS-PRC-2026/07049, PBS-PRC-2026/07061, PBS-PRC-2026/07152, PBS-PRC-2026/07153</t>
+        </is>
+      </c>
+      <c r="G939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08932, NF 60, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/09067, NF 61, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11014, NF 90, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11015, NF 92, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11017, NF 88, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11066, NF 91, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11067, NF 93, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11505, NF 94, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11508, NF 95, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00423, NF 2600000000003, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00424, NF 7, SOSSOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00428, NF 2600000000009, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/01615, NF 2600000000047, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/01879, NF 2600000000050, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/01926, NF 2600000000048, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02804, NF 2600000000010, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02811, NF 2600000000015, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02862, NF 202600000000016, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/03659, NF 2600000000020, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/03664, NF 2600000000021, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/03671, NF 2600000000024, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04656, NF 2600000000026, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04673, NF 2600000000027, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04679, NF 2600000000028, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04964, NF 2600000000032, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/05081, NF 2600000000033, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/07043, NF 2600000000039, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/07049, NF 2600000000040, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/07061, NF 2600000000041, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/07152, NF 2600000000051, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/07153, 202600000000053, SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="H939" t="inlineStr">
+        <is>
+          <t xml:space="preserve">gases medicinais, Locação de Equipamentos de Expediente, Locação de Equipamentos Médicos e Hospitalares, Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
+        </is>
+      </c>
+    </row>
+    <row r="940">
+      <c r="A940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="B940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">38.714.702/0001-00</t>
+        </is>
+      </c>
+      <c r="C940">
+        <v>12</v>
+      </c>
+      <c r="D940">
+        <v>290112.32</v>
+      </c>
+      <c r="E940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07724, PBS-PRC-2025/09107, PBS-PRC-2025/09110, PBS-PRC-2025/10508, PBS-PRC-2025/11014, PBS-PRC-2025/11074, PBS-PRC-2025/11510, PBS-PRC-2026/00429, PBS-PRC-2026/01633, PBS-PRC-2026/02621, PBS-PRC-2026/02624, PBS-PRC-2026/04094</t>
+        </is>
+      </c>
+      <c r="G940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07724, NF 52, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/09107, NF 54, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/09110, NF 63, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/10508, NF 79, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11014, NF 90, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11074, NF 84, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2025/11510, NF 96, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00429, NF 2600000000011, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/01633, NF 2600000000028, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02621, NF 2600000000029, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02624, NF 2600000000041, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04094, NF 2600000000057, SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="H940" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
+        </is>
+      </c>
+    </row>
+    <row r="941">
+      <c r="A941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="B941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">38.714.702/0001-00</t>
+        </is>
+      </c>
+      <c r="C941">
+        <v>10</v>
+      </c>
+      <c r="D941">
+        <v>71070.95</v>
+      </c>
+      <c r="E941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00568, PBS-PRC-2026/00576, PBS-PRC-2026/00590, PBS-PRC-2026/02639, PBS-PRC-2026/02866, PBS-PRC-2026/03124, PBS-PRC-2026/03383, PBS-PRC-2026/04049, PBS-PRC-2026/04925, PBS-PRC-2026/05499</t>
+        </is>
+      </c>
+      <c r="G941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00568, NF 2600000000032, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00576, NF 2600000000026, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/00590, NF 2600000000031, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02639, NF 2600000000042, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/02866, NF 2600000000043, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/03124, NF 2600000000044, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/03383, NF 2600000000055, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04049, NF 58, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/04925, NF 2600000000062, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/05499, NF 2600000000075, SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="H941" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
+        </is>
+      </c>
+    </row>
+    <row r="942">
+      <c r="A942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="B942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">38.714.702/0001-00</t>
+        </is>
+      </c>
+      <c r="C942">
+        <v>2</v>
+      </c>
+      <c r="D942">
+        <v>40005</v>
+      </c>
+      <c r="E942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/06034, PBS-PRC-2026/06157</t>
+        </is>
+      </c>
+      <c r="G942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/06034, NF 2600000000045, SOS SOLUCOES INTEGRADAS LTDA, Valor ref. proc. PBS-PRC-2026/06157, NF 2600000000047, SOS SOLUCOES INTEGRADAS LTDA</t>
+        </is>
+      </c>
+      <c r="H942" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Gerador Ar Comprimido Medicinal e Vacuo C</t>
+        </is>
+      </c>
+    </row>
+    <row r="943">
+      <c r="A943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SR EQUIPAMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="B943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.757.876/0001-30</t>
+        </is>
+      </c>
+      <c r="C943">
+        <v>18</v>
+      </c>
+      <c r="D943">
+        <v>185577.86</v>
+      </c>
+      <c r="E943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08452, PBS-PRC-2025/08657, PBS-PRC-2025/08669, PBS-PRC-2025/08765, PBS-PRC-2025/09016, PBS-PRC-2025/10027, PBS-PRC-2025/10055, PBS-PRC-2025/10859, PBS-PRC-2026/00736, PBS-PRC-2026/00749, PBS-PRC-2026/01203, PBS-PRC-2026/01257, PBS-PRC-2026/02042, PBS-PRC-2026/02193, PBS-PRC-2026/02288, PBS-PRC-2026/02682, PBS-PRC-2026/02893, PBS-PRC-2026/04730</t>
+        </is>
+      </c>
+      <c r="G943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08452, NF 1003254, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/08657, NF 1003281, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2025/08669, NF 1003282, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/08765, NF 1003283, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/09016, NF 1003298, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10027, NF 1003325, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10055, NF 1003326, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10859, NF 1003367, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/00736, NF 1003405, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/00749, NF 1003406, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/01203, NF 1003439, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/01257, NF 1003430, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/02042, NF 1003474, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/02193, NF 1003481, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/02288, NF 3091, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/02682, NF 1003498, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/02893, NF 1003499, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/04730, NF 1003577, SR EQUIPAMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="H943" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="944">
+      <c r="A944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SR EQUIPAMENTOS E SERVIÇOS LTDA</t>
+        </is>
+      </c>
+      <c r="B944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.757.876/0001-30</t>
+        </is>
+      </c>
+      <c r="C944">
+        <v>8</v>
+      </c>
+      <c r="D944">
+        <v>32160</v>
+      </c>
+      <c r="E944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10256, PBS-PRC-2025/10873, PBS-PRC-2026/00607, PBS-PRC-2026/01553, PBS-PRC-2026/02163, PBS-PRC-2026/03637, PBS-PRC-2026/04917, PBS-PRC-2026/09550</t>
+        </is>
+      </c>
+      <c r="G944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10256, NF 1003343, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2025/10873, NF 1003364, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/00607, NF 1003407, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/01553, NF 1003449, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/02163, NF 1003468, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/03637, NF 1003530, SR EQUIPAMENTOS E SERVIÇOS LTDA, Valor ref. proc. PBS-PRC-2026/04917, NF 1003571, SR EQUIPAMENTOS E SERVI OS LTDA, Valor ref. proc. PBS-PRC-2026/09550, NF 1003292, SR EQUIPAMENTOS E SERVI OS LTDA</t>
+        </is>
+      </c>
+      <c r="H944" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="945">
+      <c r="A945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SSVR COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="B945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">58.326.522/0001-68</t>
+        </is>
+      </c>
+      <c r="C945">
+        <v>1</v>
+      </c>
+      <c r="D945">
+        <v>2500</v>
+      </c>
+      <c r="E945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01150</t>
+        </is>
+      </c>
+      <c r="G945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01150, NF 257, SSVR COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H945" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Produtos de Limpeza e Lavanderia</t>
+        </is>
+      </c>
+    </row>
+    <row r="946">
+      <c r="A946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAR MIX COMERCIO DE PAPELARIA E VARIEDADES LTDA</t>
+        </is>
+      </c>
+      <c r="B946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">56.385.366/0001-80</t>
+        </is>
+      </c>
+      <c r="C946">
+        <v>1</v>
+      </c>
+      <c r="D946">
+        <v>342</v>
+      </c>
+      <c r="E946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10631</t>
+        </is>
+      </c>
+      <c r="G946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10631, NF 822, STAR MIX COMERCIO DE PAPELARIA E VARIEDADES LTDA</t>
+        </is>
+      </c>
+      <c r="H946" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="947">
+      <c r="A947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STOCK MED S.A</t>
+        </is>
+      </c>
+      <c r="B947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.106.005/0001-80</t>
+        </is>
+      </c>
+      <c r="C947">
+        <v>1</v>
+      </c>
+      <c r="D947">
+        <v>3598.02</v>
+      </c>
+      <c r="E947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00300</t>
+        </is>
+      </c>
+      <c r="G947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00300, NF 236318, STOCK MED S.A</t>
+        </is>
+      </c>
+      <c r="H947" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="948">
+      <c r="A948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUL AGUA EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="B948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">46.344.050/0001-97</t>
+        </is>
+      </c>
+      <c r="C948">
+        <v>2</v>
+      </c>
+      <c r="D948">
+        <v>7076.7</v>
+      </c>
+      <c r="E948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04985, PBS-PRC-2025/05479</t>
+        </is>
+      </c>
+      <c r="G948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04985, NF 1731, SUL AGUA EQUIPAMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/05479, NF 9087, SUL AGUA EQUIPAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H948" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="949">
+      <c r="A949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="B949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.065.614/0001-38</t>
+        </is>
+      </c>
+      <c r="C949">
+        <v>4</v>
+      </c>
+      <c r="D949">
+        <v>30557.6</v>
+      </c>
+      <c r="E949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06546, PBS-PRC-2026/03510, PBS-PRC-2026/03791, PBS-PRC-2026/04795</t>
+        </is>
+      </c>
+      <c r="G949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06546, NF 343710, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03510, NF 393494, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03791, NF 395636, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/04795, NF 407953, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="H949" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, soro</t>
+        </is>
+      </c>
+    </row>
+    <row r="950">
+      <c r="A950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="B950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.065.614/0001-38</t>
+        </is>
+      </c>
+      <c r="C950">
+        <v>4</v>
+      </c>
+      <c r="D950">
+        <v>16656</v>
+      </c>
+      <c r="E950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02949, PBS-PRC-2026/03057, PBS-PRC-2026/03219</t>
+        </is>
+      </c>
+      <c r="G950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02949, NF 393836, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03057, NF 393495, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03219, NF 396324, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI, Valor ref. proc. PBS-PRC-2026/03219, NF 396551, SUPERMEDICA DISTRIBUIDORA HOSPITALAR EIRELI</t>
+        </is>
+      </c>
+      <c r="H950" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="951">
+      <c r="A951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRA LTDA</t>
+        </is>
+      </c>
+      <c r="B951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">53.741.290/0001-90</t>
+        </is>
+      </c>
+      <c r="C951">
+        <v>1</v>
+      </c>
+      <c r="D951">
+        <v>7200</v>
+      </c>
+      <c r="E951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10425</t>
+        </is>
+      </c>
+      <c r="G951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10425, NF 508, SUPRA LTDA</t>
+        </is>
+      </c>
+      <c r="H951" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="952">
+      <c r="A952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="B952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09.004.901/0001-26</t>
+        </is>
+      </c>
+      <c r="C952">
+        <v>2</v>
+      </c>
+      <c r="D952">
+        <v>4758</v>
+      </c>
+      <c r="E952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09560, PBS-PRC-2026/05884</t>
+        </is>
+      </c>
+      <c r="G952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09560, NF 15898,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05884, NF 16538,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H952" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="953">
+      <c r="A953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="B953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09.004.901/0001-26</t>
+        </is>
+      </c>
+      <c r="C953">
+        <v>10</v>
+      </c>
+      <c r="D953">
+        <v>3141.41</v>
+      </c>
+      <c r="E953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06743, PBS-PRC-2025/06744, PBS-PRC-2025/06746, PBS-PRC-2025/07884, PBS-PRC-2025/09108, PBS-PRC-2025/10247, PBS-PRC-2025/10250, PBS-PRC-2026/01192, PBS-PRC-2026/01193, PBS-PRC-2026/01194</t>
+        </is>
+      </c>
+      <c r="G953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06743, NF 15729,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/06744, NF 15730,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/06746, NF 15731,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07884, NF 15821,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/09108, NF 15899,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10247, NF 16013,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10250, NF 16014,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01192, NF 16171,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01193, NF 16172,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01194, NF 16177,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H953" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="954">
+      <c r="A954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="B954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09.004.901/0001-26</t>
+        </is>
+      </c>
+      <c r="C954">
+        <v>2</v>
+      </c>
+      <c r="D954">
+        <v>768.79</v>
+      </c>
+      <c r="E954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10140, PBS-PRC-2025/11404</t>
+        </is>
+      </c>
+      <c r="G954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10140, NF 15954,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11404, NF 15838,SUPRIMAIS COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H954" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="955">
+      <c r="A955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUPRIMEDICE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.567.214/0001-06</t>
+        </is>
+      </c>
+      <c r="C955">
+        <v>1</v>
+      </c>
+      <c r="D955">
+        <v>12400</v>
+      </c>
+      <c r="E955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04561</t>
+        </is>
+      </c>
+      <c r="G955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04561, NF 1005, SUPRIMEDICE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H955" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="956">
+      <c r="A956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.816.265/0001-19</t>
+        </is>
+      </c>
+      <c r="C956">
+        <v>12</v>
+      </c>
+      <c r="D956">
+        <v>189252.78</v>
+      </c>
+      <c r="E956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2023/01473, PBS-PRC-2024/03209, PBS-PRC-2025/04913, PBS-PRC-2025/04915, PBS-PRC-2025/05645, PBS-PRC-2025/05667, PBS-PRC-2025/06737, PBS-PRC-2025/06802, PBS-PRC-2025/07844, PBS-PRC-2025/10682, PBS-PRC-2026/04016, PBS-PRC-2026/04023</t>
+        </is>
+      </c>
+      <c r="G956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2023/01473, NFS 21581A 21585, SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2024/03209, NF 26083,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/04913, NF 32134,SURGICALMED COMERCIO DE PRODUTOS M DICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/04915, NF 32229,SURGICALMED COMERCIO DE PRODUTOS M DICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05645, NF 29192,SURGICALMED COMERCIO DE PRODUTOS M DICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05667, NF 29188,SURGICALMED COMERCIO DE PRODUTOS M DICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06737, NF 32734,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06802, NF 33209,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07844, NF 33599,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10682, NF 34898,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04016, NF 36878,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04023, NF 36879,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H956" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="957">
+      <c r="A957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.816.265/0001-19</t>
+        </is>
+      </c>
+      <c r="C957">
+        <v>2</v>
+      </c>
+      <c r="D957">
+        <v>7790</v>
+      </c>
+      <c r="E957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04021, PBS-PRC-2025/06282</t>
+        </is>
+      </c>
+      <c r="G957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04021, NF 32219,SURGICALMED COMERCIO DE PRODUTOS MÉDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06282, NF 32868,SURGICALMED COMERCIO DE PRODUTOS M DICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H957" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="958">
+      <c r="A958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SURGICALMEDI - IMPORTADORA E DISTRIBUIDORA DE MATERIAIS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29.057.136/0001-10</t>
+        </is>
+      </c>
+      <c r="C958">
+        <v>1</v>
+      </c>
+      <c r="D958">
+        <v>3664.15</v>
+      </c>
+      <c r="E958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09052</t>
+        </is>
+      </c>
+      <c r="G958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09052, NF 16105,SURGICALMEDI - IMPORTADORA E DISTRIBUIDORA DE MATERIAIS CIRURGICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H958" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="959">
+      <c r="A959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">T K DOS SANTOS BEZERRA COMERCIO E SERVICOS</t>
+        </is>
+      </c>
+      <c r="B959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.525.290/0001-92</t>
+        </is>
+      </c>
+      <c r="C959">
+        <v>7</v>
+      </c>
+      <c r="D959">
+        <v>139750</v>
+      </c>
+      <c r="E959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00442, PBS-PRC-2026/01064, PBS-PRC-2026/01854, PBS-PRC-2026/02773, PBS-PRC-2026/04696, PBS-PRC-2026/05447, PBS-PRC-2026/06751</t>
+        </is>
+      </c>
+      <c r="G959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00442, NF 1000094, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/01064, NF 1000095, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/01854, NF 1000101, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/02773, NF 1000108, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/04696, NF 1000121, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/05447, NF 1000131, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS, Valor ref. proc. PBS-PRC-2026/06751, NF 1000143, T K DOS SANTOS BEZERRA COMERCIO E SERVICOS</t>
+        </is>
+      </c>
+      <c r="H959" t="inlineStr">
+        <is>
+          <t xml:space="preserve">alimentação, Alimentação</t>
+        </is>
+      </c>
+    </row>
+    <row r="960">
+      <c r="A960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TACIEL DA SILVA SANTOS</t>
+        </is>
+      </c>
+      <c r="B960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">37.639.423/0001-66</t>
+        </is>
+      </c>
+      <c r="C960">
+        <v>1</v>
+      </c>
+      <c r="D960">
+        <v>126113.48</v>
+      </c>
+      <c r="E960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02798</t>
+        </is>
+      </c>
+      <c r="G960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02798, NF 2201, TACIEL DA SILVA SANTOS</t>
+        </is>
+      </c>
+      <c r="H960" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="961">
+      <c r="A961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TAMIRES DAYANNA ALVES RESENDE</t>
+        </is>
+      </c>
+      <c r="B961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.629.194-**</t>
+        </is>
+      </c>
+      <c r="C961">
+        <v>1</v>
+      </c>
+      <c r="D961">
+        <v>1332.78</v>
+      </c>
+      <c r="E961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01105</t>
+        </is>
+      </c>
+      <c r="G961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01105, RECIBO 02A 04/02/2026, TAMIRES DAYANNA ALVES RESENDE</t>
+        </is>
+      </c>
+      <c r="H961" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
+        </is>
+      </c>
+    </row>
+    <row r="962">
+      <c r="A962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TAUROVITA COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.661.826/0001-55</t>
+        </is>
+      </c>
+      <c r="C962">
+        <v>1</v>
+      </c>
+      <c r="D962">
+        <v>1880</v>
+      </c>
+      <c r="E962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07925</t>
+        </is>
+      </c>
+      <c r="G962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07925, NF 213, TAUROVITA COMERCIO E IMPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H962" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="963">
+      <c r="A963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.978.801/0001-05</t>
+        </is>
+      </c>
+      <c r="C963">
+        <v>7</v>
+      </c>
+      <c r="D963">
+        <v>230413.89</v>
+      </c>
+      <c r="E963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/02923, PBS-PRC-2025/08006, PBS-PRC-2025/10158, PBS-PRC-2025/10171, PBS-PRC-2025/10774, PBS-PRC-2025/11158, PBS-PRC-2025/11326</t>
+        </is>
+      </c>
+      <c r="G963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/02923, NF 72410,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08006, NF 78108,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10158, NF 80160,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10171, NF 79683,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10774, NF 80586,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11158, NF 81157,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11326, NF 81345,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H963" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="964">
+      <c r="A964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12.978.801/0001-05</t>
+        </is>
+      </c>
+      <c r="C964">
+        <v>7</v>
+      </c>
+      <c r="D964">
+        <v>190400</v>
+      </c>
+      <c r="E964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06992, PBS-PRC-2025/08041, PBS-PRC-2025/11099, PBS-PRC-2026/01978, PBS-PRC-2026/03496, PBS-PRC-2026/03963</t>
+        </is>
+      </c>
+      <c r="G964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06992, NF 77295,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/08041, NF 78211,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/11099, NF 79398,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01978, NF 81315,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/01978, NF 82341,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03496, NF 84999,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03963, NF 85695,TECMEDIC NORDESTE COMERCIO DE PRODUTOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H964" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="965">
+      <c r="A965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.948.769/0001-12</t>
+        </is>
+      </c>
+      <c r="C965">
+        <v>43</v>
+      </c>
+      <c r="D965">
+        <v>1006194.28</v>
+      </c>
+      <c r="E965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05390, PBS-PRC-2025/05792, PBS-PRC-2025/06986, PBS-PRC-2025/07132, PBS-PRC-2025/07211, PBS-PRC-2025/07437, PBS-PRC-2025/09932, PBS-PRC-2025/09954, PBS-PRC-2025/10321, PBS-PRC-2025/10649, PBS-PRC-2025/10758, PBS-PRC-2025/10825, PBS-PRC-2025/10847, PBS-PRC-2025/11039, PBS-PRC-2025/11281, PBS-PRC-2026/00145, PBS-PRC-2026/00254, PBS-PRC-2026/01715, PBS-PRC-2026/02131, PBS-PRC-2026/02364, PBS-PRC-2026/02365, PBS-PRC-2026/02366, PBS-PRC-2026/03329, PBS-PRC-2026/03632, PBS-PRC-2026/03981, PBS-PRC-2026/04043, PBS-PRC-2026/04175, PBS-PRC-2026/04333, PBS-PRC-2026/04334, PBS-PRC-2026/04547</t>
+        </is>
+      </c>
+      <c r="G965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05390, NF 69268,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/05792, NF 69288,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06986, NF 69636,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/06986, NF 69642,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07132, NF 69625,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07211, NF 68227,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07437, NF 69736,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09932, NF 69855,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/09954, NF 70197,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10321, NF 70198,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10649, NF 70557,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70550,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70619,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70620,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70621,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70622,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70623,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10758, NF 70624,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10825, NF 70503,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/10847, NF 70495,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11039, NF 70618,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11281, NF 70714,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11281, NF 70741,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11281, NF 70756,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11281, NF 70757,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/11281, NF 70759,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00145, NF 70787,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00254, NF 71065,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01715, NF 71225,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02131, NF 71690,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02131, NF 71692,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02364, NF 70799,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02365, NF 71188,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02366, NF 71725,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03329, NF 72174,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03632, NF 72250,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03981, NF 72364,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04043, NF 72130,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04175, NF 72037,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04175, NF 72144,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04333, NF 72374,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04334, NF 72371,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/04547, NF 72609,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H965" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="966">
+      <c r="A966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.948.769/0001-12</t>
+        </is>
+      </c>
+      <c r="C966">
+        <v>5</v>
+      </c>
+      <c r="D966">
+        <v>99976.11</v>
+      </c>
+      <c r="E966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10188, PBS-PRC-2026/00402, PBS-PRC-2026/02418, PBS-PRC-2026/03273</t>
+        </is>
+      </c>
+      <c r="G966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10188, NF 70754,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00402, NF 70365,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02418, NF 71721,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03273, NF 71745,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03273, NF 71934,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H966" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="967">
+      <c r="A967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.948.769/0001-12</t>
+        </is>
+      </c>
+      <c r="C967">
+        <v>4</v>
+      </c>
+      <c r="D967">
+        <v>19937.47</v>
+      </c>
+      <c r="E967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05477, PBS-PRC-2025/07210, PBS-PRC-2026/00729, PBS-PRC-2026/05060</t>
+        </is>
+      </c>
+      <c r="G967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05477, NF 69102,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2025/07210, NF 69635,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00729, NF 69760,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/05060, NF 71737,TECNOCENTER MATERIAIS MEDICOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H967" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="968">
+      <c r="A968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECNOPRINT IMPRESSOS TECNICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.516.470/0001-63</t>
+        </is>
+      </c>
+      <c r="C968">
+        <v>1</v>
+      </c>
+      <c r="D968">
+        <v>4257.6</v>
+      </c>
+      <c r="E968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07248</t>
+        </is>
+      </c>
+      <c r="G968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07248, NF 31187,TECNOPRINT IMPRESSOS TECNICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H968" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="969">
+      <c r="A969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="B969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">40.857.922/0001-34</t>
+        </is>
+      </c>
+      <c r="C969">
+        <v>8</v>
+      </c>
+      <c r="D969">
+        <v>42621.4</v>
+      </c>
+      <c r="E969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10617, PBS-PRC-2026/00306, PBS-PRC-2026/01281, PBS-PRC-2026/01299, PBS-PRC-2026/02708, PBS-PRC-2026/03155, PBS-PRC-2026/04139, PBS-PRC-2026/04897</t>
+        </is>
+      </c>
+      <c r="G969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10617, NF 1689, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/00306, NF 14, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/01281, NF 20, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/01299, NF 51, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/02708, NF 77, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/03155, NF 89, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/04139, NF 108, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA, Valor ref. proc. PBS-PRC-2026/04897, NF 124, TECSOLO ANALISES LABORATORIAIS E CONSULTORIA LTDA</t>
+        </is>
+      </c>
+      <c r="H969" t="inlineStr">
+        <is>
+          <t xml:space="preserve">outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Monit. da Estação de Tratamento de Esgoto</t>
+        </is>
+      </c>
+    </row>
+    <row r="970">
+      <c r="A970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEIXEIRA DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="B970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">47.852.784/0001-40</t>
+        </is>
+      </c>
+      <c r="C970">
+        <v>11</v>
+      </c>
+      <c r="D970">
+        <v>28147.68</v>
+      </c>
+      <c r="E970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07451, PBS-PRC-2025/08948, PBS-PRC-2025/08949, PBS-PRC-2025/09136, PBS-PRC-2026/02321, PBS-PRC-2026/02336, PBS-PRC-2026/02380, PBS-PRC-2026/02959, PBS-PRC-2026/02970, PBS-PRC-2026/03818</t>
+        </is>
+      </c>
+      <c r="G970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07451, NF 4755, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/08948, NF 4825, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/08949, NF 4823, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09136, NF 4941, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02321, NF 5500, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02336, NF 5503, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02380, NF 5512, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02959, NF 5545, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02970, NF 5518, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02970, NF 5547, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/03818, NF 5299, TEIXEIRA DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="H970" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="971">
+      <c r="A971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TEIXEIRA DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="B971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">47.852.784/0001-40</t>
+        </is>
+      </c>
+      <c r="C971">
+        <v>2</v>
+      </c>
+      <c r="D971">
+        <v>2184.04</v>
+      </c>
+      <c r="E971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09258, PBS-PRC-2025/11021</t>
+        </is>
+      </c>
+      <c r="G971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09258, NF 4902, TEIXEIRA DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/11021, NF 4963, TEIXEIRA DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="H971" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="972">
+      <c r="A972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TELEFLEX MEDICAL BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="B972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.089.071/0001-99</t>
+        </is>
+      </c>
+      <c r="C972">
+        <v>1</v>
+      </c>
+      <c r="D972">
+        <v>20125</v>
+      </c>
+      <c r="E972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09361</t>
+        </is>
+      </c>
+      <c r="G972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09361, NF 20184,TELEFLEX MEDICAL BRASIL LTDA</t>
+        </is>
+      </c>
+      <c r="H972" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="973">
+      <c r="A973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TERRA SUL COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="B973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">32.364.822/0001-48</t>
+        </is>
+      </c>
+      <c r="C973">
+        <v>1</v>
+      </c>
+      <c r="D973">
+        <v>153</v>
+      </c>
+      <c r="E973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05233</t>
+        </is>
+      </c>
+      <c r="G973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05233, NF 9728, TERRA SUL COMERCIO DE MEDICAMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H973" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="974">
+      <c r="A974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THA &amp; THI FARMACIA DE MANIPULACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06.177.615/0001-74</t>
+        </is>
+      </c>
+      <c r="C974">
+        <v>1</v>
+      </c>
+      <c r="D974">
+        <v>660</v>
+      </c>
+      <c r="E974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05823</t>
+        </is>
+      </c>
+      <c r="G974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05823, NF 40743,THA &amp; THI FARMACIA DE MANIPULACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H974" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="975">
+      <c r="A975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THAIS GOMES GALVAO TEIXEIRA GRASSI</t>
+        </is>
+      </c>
+      <c r="B975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.626.454-**</t>
+        </is>
+      </c>
+      <c r="C975">
+        <v>1</v>
+      </c>
+      <c r="D975">
+        <v>74.05</v>
+      </c>
+      <c r="E975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02412</t>
+        </is>
+      </c>
+      <c r="G975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02412, RECIBO 24/03/2026, THAIS GOMES GALVAO TEIXEIRA GRASSI</t>
+        </is>
+      </c>
+      <c r="H975" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diárias</t>
+        </is>
+      </c>
+    </row>
+    <row r="976">
+      <c r="A976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THAYRINE SILVA FERREIRA</t>
+        </is>
+      </c>
+      <c r="B976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">18.491.735/0001-20</t>
+        </is>
+      </c>
+      <c r="C976">
+        <v>1</v>
+      </c>
+      <c r="D976">
+        <v>24500</v>
+      </c>
+      <c r="E976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02329</t>
+        </is>
+      </c>
+      <c r="G976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02329, NF 73, THAYRINE SILVA FERREIRA</t>
+        </is>
+      </c>
+      <c r="H976" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="977">
+      <c r="A977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">THIAGO ALMEIDA DA SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="B977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">50.541.407/0001-02</t>
+        </is>
+      </c>
+      <c r="C977">
+        <v>2</v>
+      </c>
+      <c r="D977">
+        <v>17111.8</v>
+      </c>
+      <c r="E977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03815, PBS-PRC-2026/03858</t>
+        </is>
+      </c>
+      <c r="G977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03815, NF 1520, THIAGO ALMEIDA DA SILVA LTDA, Valor ref. proc. PBS-PRC-2026/03858, NF 1521, THIAGO ALMEIDA DA SILVA LTDA</t>
+        </is>
+      </c>
+      <c r="H977" t="inlineStr">
+        <is>
+          <t xml:space="preserve">máquinas, equipamentos e utensílios hospitalares, materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="978">
+      <c r="A978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TOP MED IMPORTACAO E DISTRIBUICAO LTDA</t>
+        </is>
+      </c>
+      <c r="B978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11.172.836/0001-90</t>
+        </is>
+      </c>
+      <c r="C978">
+        <v>2</v>
+      </c>
+      <c r="D978">
+        <v>19740</v>
+      </c>
+      <c r="E978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05738, PBS-PRC-2025/08053</t>
+        </is>
+      </c>
+      <c r="G978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05738, NF 19766,TOP MED IMPORTACAO E DISTRIBUICAO LTDA, Valor ref. proc. PBS-PRC-2025/08053, NF 20761,TOP MED IMPORTACAO E DISTRIBUICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H978" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="979">
+      <c r="A979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="B979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30.847.585/0001-40</t>
+        </is>
+      </c>
+      <c r="C979">
+        <v>13</v>
+      </c>
+      <c r="D979">
+        <v>382200</v>
+      </c>
+      <c r="E979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04934, PBS-PRC-2025/06357, PBS-PRC-2025/07507, PBS-PRC-2025/10080, PBS-PRC-2025/10914, PBS-PRC-2025/11031, PBS-PRC-2026/00399, PBS-PRC-2026/01355, PBS-PRC-2026/01676, PBS-PRC-2026/02925, pbs-prc-2026/03587, PBS-PRC-2026/04900, PBS-PRC-2026/05607</t>
+        </is>
+      </c>
+      <c r="G979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04934, NF 836, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/06357, NF 897, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/07507, NF 929, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10080, NF 991, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/10914, NF 1025, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2025/11031, NF 960, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/00399, NF 1061, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01355, NF 1086, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/01676, NF 1120, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/02925, NF 1151, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. pbs-prc-2026/03587, NF 1184, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/04900, NF 1214, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA, Valor ref. proc. PBS-PRC-2026/05607, NF 1245, TRADE TECNOLOGIA E COMERCIO DE EQUIPAMENTOS DE INFORMATICA LTDA</t>
+        </is>
+      </c>
+      <c r="H979" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de computadores e periféricos, Locação de Computadores e Periféricos</t>
+        </is>
+      </c>
+    </row>
+    <row r="980">
+      <c r="A980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRATCZ COMERCIO DE MATERIAIS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">42.183.520/0001-27</t>
+        </is>
+      </c>
+      <c r="C980">
+        <v>1</v>
+      </c>
+      <c r="D980">
+        <v>6931</v>
+      </c>
+      <c r="E980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09530</t>
+        </is>
+      </c>
+      <c r="G980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09530, NF 223, TRATCZ COMERCIO DE MATERIAIS E SERVICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H980" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="981">
+      <c r="A981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TREMED MATERIAIS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">41.391.411/0001-32</t>
+        </is>
+      </c>
+      <c r="C981">
+        <v>1</v>
+      </c>
+      <c r="D981">
+        <v>7980</v>
+      </c>
+      <c r="E981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00879</t>
+        </is>
+      </c>
+      <c r="G981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00879, NF 9846, TREMED MATERIAIS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H981" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Material Medico Hospitalar - OPME Extra SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="982">
+      <c r="A982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TREMED MATERIAIS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">41.391.411/0001-32</t>
+        </is>
+      </c>
+      <c r="C982">
+        <v>1</v>
+      </c>
+      <c r="D982">
+        <v>495</v>
+      </c>
+      <c r="E982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10864</t>
+        </is>
+      </c>
+      <c r="G982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10864, NF 9423, TREMED MATERIAIS E EQUIPAMENTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H982" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="983">
+      <c r="A983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TROIA COMERCIO DE EQUIPAMENTOS DIVERSOS LTDA</t>
+        </is>
+      </c>
+      <c r="B983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30.059.238/0001-53</t>
+        </is>
+      </c>
+      <c r="C983">
+        <v>1</v>
+      </c>
+      <c r="D983">
+        <v>60000</v>
+      </c>
+      <c r="E983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02224</t>
+        </is>
+      </c>
+      <c r="G983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02224, NF 529, TROIA COMERCIO DE EQUIPAMENTOS DIVERSOS LTDA</t>
+        </is>
+      </c>
+      <c r="H983" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas, Equipamentos e Utensílios Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="984">
+      <c r="A984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TS COMERCIAL DE MEDICAMENTOS E REPRESENTAÇÃO LTDA</t>
+        </is>
+      </c>
+      <c r="B984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.077.211/0001-34</t>
+        </is>
+      </c>
+      <c r="C984">
+        <v>1</v>
+      </c>
+      <c r="D984">
+        <v>19404</v>
+      </c>
+      <c r="E984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08426</t>
+        </is>
+      </c>
+      <c r="G984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08426, NF 185984, TS COMERCIAL DE MEDICAMENTOS E REPRESENTA O LTDA</t>
+        </is>
+      </c>
+      <c r="H984" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="985">
+      <c r="A985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TS PLASTICOS E TECIDOS LTDA</t>
+        </is>
+      </c>
+      <c r="B985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.113.568/0001-38</t>
+        </is>
+      </c>
+      <c r="C985">
+        <v>2</v>
+      </c>
+      <c r="D985">
+        <v>23500</v>
+      </c>
+      <c r="E985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01539, PBS-PRC-2026/03186</t>
+        </is>
+      </c>
+      <c r="G985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01539, NF 2079, TS PLASTICOS E TECIDOS LTDA, Valor ref. proc. PBS-PRC-2026/03186, NF 2083, TS PLASTICOS E TECIDOS LTDA</t>
+        </is>
+      </c>
+      <c r="H985" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="986">
+      <c r="A986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TS PLASTICOS E TECIDOS LTDA</t>
+        </is>
+      </c>
+      <c r="B986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.113.568/0001-38</t>
+        </is>
+      </c>
+      <c r="C986">
+        <v>2</v>
+      </c>
+      <c r="D986">
+        <v>6375</v>
+      </c>
+      <c r="E986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06592</t>
+        </is>
+      </c>
+      <c r="G986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06592, NF 2068, TS PLASTICOS E TECIDOS LTDA, Valor ref. proc. PBS-PRC-2025/06592, NF 2073, TS PLASTICOS E TECIDOS LTDA</t>
+        </is>
+      </c>
+      <c r="H986" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="987">
+      <c r="A987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TUTTO LIMP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="B987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05.449.553/0001-40</t>
+        </is>
+      </c>
+      <c r="C987">
+        <v>1</v>
+      </c>
+      <c r="D987">
+        <v>374</v>
+      </c>
+      <c r="E987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05709</t>
+        </is>
+      </c>
+      <c r="G987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05709, NF 19575,TUTTO LIMP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H987" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="988">
+      <c r="A988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UDILIFE COM IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">34.061.908/0001-27</t>
+        </is>
+      </c>
+      <c r="C988">
+        <v>1</v>
+      </c>
+      <c r="D988">
+        <v>1780</v>
+      </c>
+      <c r="E988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09345</t>
+        </is>
+      </c>
+      <c r="G988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09345, NF 8211, UDILIFE COM IMPORTACAO E EXPORTACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H988" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="989">
+      <c r="A989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="B989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.149.505/0001-61</t>
+        </is>
+      </c>
+      <c r="C989">
+        <v>5</v>
+      </c>
+      <c r="D989">
+        <v>174817.6</v>
+      </c>
+      <c r="E989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01472, PBS-PRC-2026/01502, PBS-PRC-2026/01510, PBS-PRC-2026/01512, PBS-PRC-2026/04092</t>
+        </is>
+      </c>
+      <c r="G989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01472, FT 17162,ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA., Valor ref. proc. PBS-PRC-2026/01502, FT 18062,ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA., Valor ref. proc. PBS-PRC-2026/01510, FT 18450,ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA., Valor ref. proc. PBS-PRC-2026/01512, FT 18913,ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA., Valor ref. proc. PBS-PRC-2026/04092, NF 20062,ULTRA-SOM EQUIPAMENTOS MEDICOS LTDA.</t>
+        </is>
+      </c>
+      <c r="H989" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="990">
+      <c r="A990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNI HOSPITALAR CEARA LTDA</t>
+        </is>
+      </c>
+      <c r="B990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">21.595.464/0001-68</t>
+        </is>
+      </c>
+      <c r="C990">
+        <v>1</v>
+      </c>
+      <c r="D990">
+        <v>364888.8</v>
+      </c>
+      <c r="E990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10499</t>
+        </is>
+      </c>
+      <c r="G990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10499, NF 32921,UNI HOSPITALAR CEARA LTDA</t>
+        </is>
+      </c>
+      <c r="H990" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="991">
+      <c r="A991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="B991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.484.373/0001-24</t>
+        </is>
+      </c>
+      <c r="C991">
+        <v>15</v>
+      </c>
+      <c r="D991">
+        <v>872886.8</v>
+      </c>
+      <c r="E991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05720, PBS-PRC-2025/07639, PBS-PRC-2026/03552, PBS-PRC-2026/03944, PBS-PRC-2026/04020, PBS-PRC-2026/04127, PBS-PRC-2026/04210, PBS-PRC-2026/04636, PBS-PRC-2026/05591, PBS-PRC-2026/05617, PBS-PRC-2026/05627, PBS-PRC-2026/06168</t>
+        </is>
+      </c>
+      <c r="G991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05720, NF 232974, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07639, NF 238692, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03552, NF 255796, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03944, NF 255802, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04020, NF 255760, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04020, NF 256133, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04020, NF 256216, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04020, NF 256841, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04127, NF 257609, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04210, NF 255774, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04636, NF 257624, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05591, NF 259105, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05617, NF 262113, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05627, NF 262768, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/06168, NF 260641, UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H991" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="992">
+      <c r="A992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="B992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.484.373/0001-24</t>
+        </is>
+      </c>
+      <c r="C992">
+        <v>9</v>
+      </c>
+      <c r="D992">
+        <v>200139.8</v>
+      </c>
+      <c r="E992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03551, PBS-PRC-2026/03560, PBS-PRC-2026/03561, PBS-PRC-2026/04135, PBS-PRC-2026/04631, PBS-PRC-2026/05585, PBS-PRC-2026/05696, PBS-PRC-2026/05703, PBS-PRC-2026/06110</t>
+        </is>
+      </c>
+      <c r="G992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03551, NF 255771, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03560, NF 255803, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03561, NF 255804, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04135, NF 255762, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04631, NF 256888, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05585, NF 258684, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05696, NF 261239, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05703, NF 259366, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/06110, NF 260146, UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H992" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="993">
+      <c r="A993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="B993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.484.373/0001-24</t>
+        </is>
+      </c>
+      <c r="C993">
+        <v>5</v>
+      </c>
+      <c r="D993">
+        <v>76584</v>
+      </c>
+      <c r="E993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06360, PBS-PRC-2025/07230, PBS-PRC-2026/03944, PBS-PRC-2026/04014, PBS-PRC-2026/05698</t>
+        </is>
+      </c>
+      <c r="G993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06360, NF 232548, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2025/07230, NF 237948, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/03944, NF 255776, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/04014, NF 255805, UNI HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05698, NF 261237, UNI HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H993" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="994">
+      <c r="A994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIAO FARMA COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="B994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">29.910.022/0001-70</t>
+        </is>
+      </c>
+      <c r="C994">
+        <v>1</v>
+      </c>
+      <c r="D994">
+        <v>2000</v>
+      </c>
+      <c r="E994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10471</t>
+        </is>
+      </c>
+      <c r="G994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10471, NF 3209, UNIAO FARMA COMERCIAL LTDA</t>
+        </is>
+      </c>
+      <c r="H994" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="995">
+      <c r="A995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIAO MED LTDA</t>
+        </is>
+      </c>
+      <c r="B995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">47.259.102/0001-90</t>
+        </is>
+      </c>
+      <c r="C995">
+        <v>5</v>
+      </c>
+      <c r="D995">
+        <v>296077.55</v>
+      </c>
+      <c r="E995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02579, PBS-PRC-2026/03756</t>
+        </is>
+      </c>
+      <c r="G995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02579, NF 1111, UNIAO MED LTDA, Valor ref. proc. PBS-PRC-2026/02579, NF 1130, UNIAO MED LTDA, Valor ref. proc. PBS-PRC-2026/02579, NF 1197, UNIAO MED LTDA, Valor ref. proc. PBS-PRC-2026/02579, NF 1212, UNIAO MED LTDA, Valor ref. proc. PBS-PRC-2026/03756, NF 1633, UNIAO MED LTDA</t>
+        </is>
+      </c>
+      <c r="H995" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="996">
+      <c r="A996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIAO MED LTDA</t>
+        </is>
+      </c>
+      <c r="B996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">47.259.102/0001-90</t>
+        </is>
+      </c>
+      <c r="C996">
+        <v>1</v>
+      </c>
+      <c r="D996">
+        <v>3075</v>
+      </c>
+      <c r="E996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07945</t>
+        </is>
+      </c>
+      <c r="G996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07945, NF 604, UNIAO MED LTDA</t>
+        </is>
+      </c>
+      <c r="H996" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="997">
+      <c r="A997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIAO SOLUCOES AMBIENTAIS E SANITARIAS LTDA</t>
+        </is>
+      </c>
+      <c r="B997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">53.372.958/0001-70</t>
+        </is>
+      </c>
+      <c r="C997">
+        <v>2</v>
+      </c>
+      <c r="D997">
+        <v>10200</v>
+      </c>
+      <c r="E997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03765, PBS-PRC-2026/03784</t>
+        </is>
+      </c>
+      <c r="G997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03765, NF 1004077, UNIAO SOLUCOES AMBIENTAIS E SANITARIAS LTDA, Valor ref. proc. PBS-PRC-2026/03784, NF 1004270, UNIAO SOLUCOES AMBIENTAIS E SANITARIAS LTDA</t>
+        </is>
+      </c>
+      <c r="H997" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Detetização, Sanitização e Controle de Prag</t>
+        </is>
+      </c>
+    </row>
+    <row r="998">
+      <c r="A998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIMIXX COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="B998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.393.076/0001-50</t>
+        </is>
+      </c>
+      <c r="C998">
+        <v>1</v>
+      </c>
+      <c r="D998">
+        <v>7560</v>
+      </c>
+      <c r="E998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11380</t>
+        </is>
+      </c>
+      <c r="G998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11380, NF 482, UNIMIXX COMERCIO E SERVICOS EIRELI</t>
+        </is>
+      </c>
+      <c r="H998" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tecidos, Aviamentos e Rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="999">
+      <c r="A999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNITY INSTRUMENTOS DE TESTE E MEDICAO LTDA</t>
+        </is>
+      </c>
+      <c r="B999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.808.192/0001-20</t>
+        </is>
+      </c>
+      <c r="C999">
+        <v>1</v>
+      </c>
+      <c r="D999">
+        <v>260</v>
+      </c>
+      <c r="E999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03967</t>
+        </is>
+      </c>
+      <c r="G999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03967, NF 9266, UNITY INSTRUMENTOS DE TESTE E MEDICAO LTDA</t>
+        </is>
+      </c>
+      <c r="H999" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1000">
+      <c r="A1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="B1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44.152.616/0001-53</t>
+        </is>
+      </c>
+      <c r="C1000">
+        <v>2</v>
+      </c>
+      <c r="D1000">
+        <v>2082.2</v>
+      </c>
+      <c r="E1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06626, PBS-PRC-2026/00240</t>
+        </is>
+      </c>
+      <c r="G1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06626, NF 19070,UP DISTRIBUIDORA LTDA, Valor ref. proc. PBS-PRC-2026/00240, NF 20294,UP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H1000" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1001">
+      <c r="A1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="B1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44.152.616/0001-53</t>
+        </is>
+      </c>
+      <c r="C1001">
+        <v>1</v>
+      </c>
+      <c r="D1001">
+        <v>145</v>
+      </c>
+      <c r="E1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08509</t>
+        </is>
+      </c>
+      <c r="G1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08509, NF 20392,UP DISTRIBUIDORA LTDA</t>
+        </is>
+      </c>
+      <c r="H1001" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1002">
+      <c r="A1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VANESSA SARMENTO SANTOS GUIMARAES</t>
+        </is>
+      </c>
+      <c r="B1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.020.254-**</t>
+        </is>
+      </c>
+      <c r="C1002">
+        <v>2</v>
+      </c>
+      <c r="D1002">
+        <v>222.14</v>
+      </c>
+      <c r="E1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03425, PBS-PRC-2026/04559</t>
+        </is>
+      </c>
+      <c r="G1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03425, RECIBO 27/04/2026, VANESSA SARMENTO SANTOS GUIMARAES, Valor ref. proc. PBS-PRC-2026/04559, RECIBO 29/05/2026, VANESSA SARMENTO SANTOS GUIMARAES</t>
+        </is>
+      </c>
+      <c r="H1002" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1003">
+      <c r="A1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VANGUARDA INFORMATICA E ELETRONICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">48.812.791/0001-80</t>
+        </is>
+      </c>
+      <c r="C1003">
+        <v>1</v>
+      </c>
+      <c r="D1003">
+        <v>43135</v>
+      </c>
+      <c r="E1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04233</t>
+        </is>
+      </c>
+      <c r="G1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04233, NF 3399, VANGUARDA INFORMATICA E ELETRONICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1003" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Máquinas e equipamentos eletrônicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1004">
+      <c r="A1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VELOSO GUERRA SERVICOS MEDICOS</t>
+        </is>
+      </c>
+      <c r="B1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">30.468.099/0001-11</t>
+        </is>
+      </c>
+      <c r="C1004">
+        <v>11</v>
+      </c>
+      <c r="D1004">
+        <v>469000</v>
+      </c>
+      <c r="E1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05126, PBS-PRC-2025/06773, PBS-PRC-2025/07758, PBS-PRC-2025/08886, PBS-PRC-2025/10164, PBS-PRC-2025/10995, PBS-PRC-2026/00752, PBS-PRC-2026/03302, PBS-PRC-2026/03304, PBS-PRC-2026/03518, PBS-PRC-2026/05974</t>
+        </is>
+      </c>
+      <c r="G1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05126, NF 1001003, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2025/06773, NF 1001027, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2025/07758, NF 1001050, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2025/08886, NF 1001089, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2025/10164, NF 1001101, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2025/10995, NF 1001118, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2026/00752, NF 1001147, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2026/03302, NF 1001198, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2026/03304, NF 1001199, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2026/03518, NF 1001200, VELOSO GUERRA SERVICOS MEDICOS, Valor ref. proc. PBS-PRC-2026/05974, NF 1001282, VELOSO GUERRA SERVICOS MEDICOS</t>
+        </is>
+      </c>
+      <c r="H1004" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviço de Monitorização - OPME, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
+        </is>
+      </c>
+    </row>
+    <row r="1005">
+      <c r="A1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERTICAL NORDESTE SOLUCOES PARA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="B1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.456.298/0001-00</t>
+        </is>
+      </c>
+      <c r="C1005">
+        <v>3</v>
+      </c>
+      <c r="D1005">
+        <v>10164</v>
+      </c>
+      <c r="E1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07069, PBS-PRC-2025/07750, PBS-PRC-2025/09752</t>
+        </is>
+      </c>
+      <c r="G1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07069, NF 123460, VERTICAL NORDESTE SOLUCOES PARA SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/07750, NF 125230, VERTICAL NORDESTE SOLUCOES PARA SAUDE LTDA, Valor ref. proc. PBS-PRC-2025/09752, NF 126995, VERTICAL NORDESTE SOLUCOES PARA SAUDE LTDA</t>
+        </is>
+      </c>
+      <c r="H1005" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="1006">
+      <c r="A1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.348.687/0001-62</t>
+        </is>
+      </c>
+      <c r="C1006">
+        <v>56</v>
+      </c>
+      <c r="D1006">
+        <v>493546.04</v>
+      </c>
+      <c r="E1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06457, PBS-PRC-2025/07859, PBS-PRC-2025/07863, PBS-PRC-2025/08096, PBS-PRC-2025/08098, PBS-PRC-2025/08875, PBS-PRC-2025/09417, PBS-PRC-2025/09494, PBS-PRC-2025/09533, PBS-PRC-2025/09760, PBS-PRC-2025/10596, PBS-PRC-2025/10609, PBS-PRC-2025/10718, PBS-PRC-2025/11113, PBS-PRC-2025/11320, PBS-PRC-2025/11343, PBS-PRC-2025/11348, PBS-PRC-2025/11361, PBS-PRC-2026/00383, PBS-PRC-2026/00472, PBS-PRC-2026/00480, PBS-PRC-2026/00487, PBS-PRC-2026/00492, PBS-PRC-2026/00513, PBS-PRC-2026/00536, PBS-PRC-2026/01122, PBS-PRC-2026/01127, PBS-PRC-2026/01283, PBS-PRC-2026/01286, PBS-PRC-2026/02344, PBS-PRC-2026/02354, PBS-PRC-2026/02378, PBS-PRC-2026/02387, PBS-PRC-2026/02408, PBS-PRC-2026/02424, PBS-PRC-2026/02429, PBS-PRC-2026/02434, PBS-PRC-2026/03736, PBS-PRC-2026/03754, PBS-PRC-2026/03796, PBS-PRC-2026/03797, PBS-PRC-2026/03821, PBS-PRC-2026/04402, PBS-PRC-2026/04413, PBS-PRC-2026/04648, PBS-PRC-2026/04702, PBS-PRC-2026/04726, PBS-PRC-2026/04913, PBS-PRC-2026/05264, PBS-PRC-2026/05277, PBS-PRC-2026/05923, PBS-PRC-2026/05924, PBS-PRC-2026/05926, PBS-PRC-2026/06048, PBS-PRC-2026/06075</t>
+        </is>
+      </c>
+      <c r="G1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06457, NF 1000334, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/07859, NF 1000363, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/07863, NF 1000365, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/08096, NF 1000367, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/08098, NF 1000368, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/08875, NF 1000386, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09417, NF 2000388, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09494, NF 1000392, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09533, NF 1000390, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09760, NF 1000394, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10596, NF 1000424, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10609, NF 1000416, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10718, NF 1000421, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11113, NF 1000464, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11320, NF 1000469, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11343, NF 1000455, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11348, NF 1000456, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11361, NF 1000470, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00383, NF 1000460, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00472, NF 1000467, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00480, NF 1000479, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00487, NF 1000494, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00492, NF 1000493, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00513, NF 1000495, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00536, NF 1000496, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01122, NF 1000515, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01127, NF 1000512, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01283, NF 1000528, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01286, NF 1000516, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02344, NF 1000523, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02354, NF 1000552, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02378, NF 1000553, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02387, NF 1000554, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02408, NF 1000517, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02424, NF 1000555, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02429, NF 1000556, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02434, NF 1000558, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03736, NF 1000583, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03754, NF 1000578, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03796, NF 1000579, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03797, NF 1000580, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03821, NF 1000577, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04402, NF 1000581, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04413, NF 1000628, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04648, NF 1000629, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04702, NF 1000674, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04726, NF 1000613, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04913, NF 1000677, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05264, NF 1000646, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05277, NF 1000675, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05923, NF 1000729, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05924, NF 1000724, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05926, NF 1000678, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/06048, NF 1000722, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/06075, NF 1000723, VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1006" t="inlineStr">
+        <is>
+          <t xml:space="preserve">locação de equipamentos médicos e hospitalares, Locação de Equipamentos Médicos e Hospitalares, outros serviços de terceiros pessoa jurídica, Outros Serviços de Terceiros Pessoa Jurídica, Serviços de Manut. e Reparo de Equip. Hospitalares, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
+        </is>
+      </c>
+    </row>
+    <row r="1007">
+      <c r="A1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.348.687/0001-62</t>
+        </is>
+      </c>
+      <c r="C1007">
+        <v>23</v>
+      </c>
+      <c r="D1007">
+        <v>462654.14</v>
+      </c>
+      <c r="E1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05369, PBS-PRC-2025/09117, PBS-PRC-2025/09154, PBS-PRC-2025/09185, PBS-PRC-2025/09188, PBS-PRC-2025/09189, PBS-PRC-2025/09205, PBS-PRC-2025/09331, PBS-PRC-2025/10170, PBS-PRC-2025/10301, PBS-PRC-2025/10437, PBS-PRC-2025/11000, PBS-PRC-2025/11097, PBS-PRC-2025/11192, PBS-PRC-2026/00312, PBS-PRC-2026/00344, PBS-PRC-2026/00346, PBS-PRC-2026/01827, PBS-PRC-2026/02213, PBS-PRC-2026/02228, PBS-PRC-2026/02553, PBS-PRC-2026/03850, PBS-PRC-2026/05848</t>
+        </is>
+      </c>
+      <c r="G1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05369, NF 1000269, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09117, NF 1000375, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09154, NF 1000353, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09185, NF 1000311, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09188, NF 1000335, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09189, NF 1000369, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09205, NF 1000395, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09331, NF 1000383, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10170, NF 1000420, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10301, NF 1000409, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10437, NF 1000408, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11000, NF 1000449, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11097, NF 1000448, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11192, NF 1000450, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00312, NF 1000477, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00344, NF 1000488, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00346, NF 1000489, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01827, NF 1000509, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02213, NF 1000545, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02228, NF 1000557, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02553, NF 1000544, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03850, NF 1000618, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05848, NF 1000697, VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1007" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Manut. e Reparo de Equip. Hospitalares, serviços laboratoriais</t>
+        </is>
+      </c>
+    </row>
+    <row r="1008">
+      <c r="A1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.348.687/0001-62</t>
+        </is>
+      </c>
+      <c r="C1008">
+        <v>25</v>
+      </c>
+      <c r="D1008">
+        <v>430950</v>
+      </c>
+      <c r="E1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/03753, PBS-PRC-2025/08058, PBS-PRC-2025/09183, PBS-PRC-2025/09426, PBS-PRC-2025/09427, PBS-PRC-2025/10507, PBS-PRC-2025/10761, PBS-PRC-2025/11198, PBS-PRC-2025/11199, PBS-PRC-2026/00389, PBS-PRC-2026/00403, PBS-PRC-2026/00405, PBS-PRC-2026/00406, PBS-PRC-2026/00407, PBS-PRC-2026/00408, PBS-PRC-2026/01900, PBS-PRC-2026/01928, PBS-PRC-2026/01932, PBS-PRC-2026/01963, PBS-PRC-2026/02183, PBS-PRC-2026/02196, PBS-PRC-2026/03030, PBS-PRC-2026/03188, PBS-PRC-2026/04830, PBS-PRC-2026/04872</t>
+        </is>
+      </c>
+      <c r="G1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/03753, NF 1000211, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/08058, NF 1000332, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09183, NF 1000381, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09426, NF 1000351, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09427, NF 1000382, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10507, NF 1000412, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10761, NF 1000411, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11198, NF 1000446, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11199, NF 1000447, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00389, NF 1000483, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00403, NF 1000484, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00405, NF 1000471, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00406, NF 1000472, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00407, NF 1000473, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00408, NF 1000485, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01900, NF 1000519, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01928, NF 1000518, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01932, NF 1000520, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01963, NF 1000526, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02183, NF 1000551, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02196, NF 1000547, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03030, NF 1000586, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03188, NF 1000587, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04830, NF 1000622, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04872, NF 1000658, VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1008" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, Serviços de Manut. e Reparo de Equip. Hospitalares, serviços laboratoriais</t>
+        </is>
+      </c>
+    </row>
+    <row r="1009">
+      <c r="A1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.348.687/0001-62</t>
+        </is>
+      </c>
+      <c r="C1009">
+        <v>23</v>
+      </c>
+      <c r="D1009">
+        <v>228358.66</v>
+      </c>
+      <c r="E1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07348, PBS-PRC-2025/07380, PBS-PRC-2025/09406, PBS-PRC-2025/10614, PBS-PRC-2025/10785, PBS-PRC-2025/11376, PBS-PRC-2025/11383, PBS-PRC-2026/00901, PBS-PRC-2026/01803, PBS-PRC-2026/01807, PBS-PRC-2026/01912, PBS-PRC-2026/02094, PBS-PRC-2026/02335, PBS-PRC-2026/02744, PBS-PRC-2026/02800, PBS-PRC-2026/03011, PBS-PRC-2026/04192, PBS-PRC-2026/04567, PBS-PRC-2026/04655, PBS-PRC-2026/05169, PBS-PRC-2026/05315, PBS-PRC-2026/05694, PBS-PRC-2026/06013</t>
+        </is>
+      </c>
+      <c r="G1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07348, NF 1000336, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/07380, NF 1000328, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/09406, NF 1000398, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10614, NF 1000370, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/10785, NF 1000393, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11376, NF 1000427, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2025/11383, NF 1000461, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/00901, NF 1000426, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01803, NF 1000513, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01807, NF 1000478, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/01912, NF 1000559, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02094, NF 1000445, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02335, NF 1000476, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02744, NF 1000514, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/02800, NF 1000560, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03011, NF 1000585, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04192, NF 1000621, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04567, NF 1000620, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/04655, NF 1000584, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05169, NF 1000653, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05315, NF 1000652, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05694, NF 1000699, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/06013, NF 1000700, VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1009" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="1010">
+      <c r="A1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.348.687/0001-62</t>
+        </is>
+      </c>
+      <c r="C1010">
+        <v>5</v>
+      </c>
+      <c r="D1010">
+        <v>40000</v>
+      </c>
+      <c r="E1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02191, PBS-PRC-2026/03916, PBS-PRC-2026/03988, PBS-PRC-2026/05892, PBS-PRC-2026/05904</t>
+        </is>
+      </c>
+      <c r="G1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02191, NF 1000550, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03916, NF 1000588, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/03988, NF 1000624, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05892, NF 1000726, VIA SERVICOS ESPECIALIZADOS LTDA, Valor ref. proc. PBS-PRC-2026/05904, NF 1000725, VIA SERVICOS ESPECIALIZADOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1010" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Equipamentos Médicos e Hospitalares, Serviços de Manut. e Reparo de Equip. Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="1011">
+      <c r="A1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIACAO SONHO DOURADO LTDA</t>
+        </is>
+      </c>
+      <c r="B1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35.583.152/0001-49</t>
+        </is>
+      </c>
+      <c r="C1011">
+        <v>5</v>
+      </c>
+      <c r="D1011">
+        <v>2090</v>
+      </c>
+      <c r="E1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-OFN-2026/00266, PBS-OFN-2026/00843, PBS-OFN-2026/01418, PBS-OFN-2026/01838, PBS-OFN-2026/02764</t>
+        </is>
+      </c>
+      <c r="G1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-OFN-2026/00266, PED12506-27, VIACAO SONHO DOURADO LTDA, Valor ref. proc. PBS-OFN-2026/00843, PED 12506-28, VIACAO SONHO DOURADO LTDA, Valor ref. proc. PBS-OFN-2026/01418, PED 12506-29, VIACAO SONHO DOURADO LTDA, Valor ref. proc. PBS-OFN-2026/01838, PED 12506-30, VIACAO SONHO DOURADO LTDA, Valor ref. proc. PBS-OFN-2026/02764, PED 12506-32, VIACAO SONHO DOURADO LTDA</t>
+        </is>
+      </c>
+      <c r="H1011" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vale transporte, Vale transporte</t>
+        </is>
+      </c>
+    </row>
+    <row r="1012">
+      <c r="A1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIC PHARMA INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="B1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">39.032.974/0001-92</t>
+        </is>
+      </c>
+      <c r="C1012">
+        <v>4</v>
+      </c>
+      <c r="D1012">
+        <v>231489</v>
+      </c>
+      <c r="E1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/03343, PBS-PRC-2026/05014</t>
+        </is>
+      </c>
+      <c r="G1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/03343, NF 85820,VIC PHARMA INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03343, NF 85821,VIC PHARMA INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/03343, NF 85822,VIC PHARMA INDUSTRIA E COMERCIO LTDA, Valor ref. proc. PBS-PRC-2026/05014, NF 86746,VIC PHARMA INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H1012" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1013">
+      <c r="A1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIC PHARMA INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="B1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">39.032.974/0001-92</t>
+        </is>
+      </c>
+      <c r="C1013">
+        <v>1</v>
+      </c>
+      <c r="D1013">
+        <v>49921.6</v>
+      </c>
+      <c r="E1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/05001</t>
+        </is>
+      </c>
+      <c r="G1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/05001, NF 86748,VIC PHARMA INDUSTRIA E COMERCIO LTDA</t>
+        </is>
+      </c>
+      <c r="H1013" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1014">
+      <c r="A1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIDOR &amp; HEINECKE REPRESENTACOES COMERCIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="B1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">37.201.772/0001-00</t>
+        </is>
+      </c>
+      <c r="C1014">
+        <v>1</v>
+      </c>
+      <c r="D1014">
+        <v>27540</v>
+      </c>
+      <c r="E1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04089</t>
+        </is>
+      </c>
+      <c r="G1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04089, NF 1302, VIDOR &amp; HEINECKE REPRESENTACOES COMERCIAIS LTDA</t>
+        </is>
+      </c>
+      <c r="H1014" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1015">
+      <c r="A1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.790.382/0001-67</t>
+        </is>
+      </c>
+      <c r="C1015">
+        <v>11</v>
+      </c>
+      <c r="D1015">
+        <v>128590</v>
+      </c>
+      <c r="E1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10772, PBS-PRC-2026/02080</t>
+        </is>
+      </c>
+      <c r="G1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000786, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000787, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000788, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000789, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000790, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000791, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10772, NF 202500000000792, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2026/02080, NF 283, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2026/02080, NF 284, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2026/02080, NF 285, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2026/02080, NF 286, VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H1015" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Sistema de Gestão Adm. e Hospitalares, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
+        </is>
+      </c>
+    </row>
+    <row r="1016">
+      <c r="A1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.790.382/0001-67</t>
+        </is>
+      </c>
+      <c r="C1016">
+        <v>5</v>
+      </c>
+      <c r="D1016">
+        <v>39200</v>
+      </c>
+      <c r="E1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07741, PBS-PRC-2025/10090, PBS-PRC-2025/10122, PBS-PRC-2025/10166, PBS-PRC-2026/01091</t>
+        </is>
+      </c>
+      <c r="G1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07741, NF 202500000000725, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10090, NF 202500000000931, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10122, NF 202500000001005, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2025/10166, NF 29, VITAI INOVACAO LTDA, Valor ref. proc. PBS-PRC-2026/01091, NF 196, VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H1016" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Sistema de Gestão Adm. e Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="1017">
+      <c r="A1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="B1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.790.382/0001-67</t>
+        </is>
+      </c>
+      <c r="C1017">
+        <v>1</v>
+      </c>
+      <c r="D1017">
+        <v>11584</v>
+      </c>
+      <c r="E1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11458</t>
+        </is>
+      </c>
+      <c r="G1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11458, NF 1072, VITAI INOVACAO LTDA</t>
+        </is>
+      </c>
+      <c r="H1017" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Sistema de Gestão Adm. e Hospitalares</t>
+        </is>
+      </c>
+    </row>
+    <row r="1018">
+      <c r="A1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="B1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.160.019/0001-44</t>
+        </is>
+      </c>
+      <c r="C1018">
+        <v>39</v>
+      </c>
+      <c r="D1018">
+        <v>2338388.99</v>
+      </c>
+      <c r="E1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2024/02212, PBS-PRC-2025/05456, PBS-PRC-2025/06156, PBS-PRC-2025/07237, PBS-PRC-2025/07319, PBS-PRC-2025/07673, PBS-PRC-2025/07852, PBS-PRC-2025/08213, PBS-PRC-2025/08237, PBS-PRC-2025/08366, PBS-PRC-2025/08514, PBS-PRC-2025/08888, PBS-PRC-2025/09232, PBS-PRC-2025/09616, PBS-PRC-2025/09617, PBS-PRC-2025/10322, PBS-PRC-2025/10568, PBS-PRC-2025/10752, PBS-PRC-2025/10773, PBS-PRC-2026/01992, PBS-PRC-2026/02287, PBS-PRC-2026/02291, PBS-PRC-2026/02296, PBS-PRC-2026/02458, PBS-PRC-2026/02847, PBS-PRC-2026/03222, PBS-PRC-2026/03326, PBS-PRC-2026/03629, PBS-PRC-2026/03770, PBS-PRC-2026/04153, PBS-PRC-2026/04338, PBS-PRC-2026/04373, PBS-PRC-2026/04578, PBS-PRC-2026/05593, PBS-PRC-2026/05615</t>
+        </is>
+      </c>
+      <c r="G1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2024/02212, NF 160134, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/05456, NF 176914, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/06156, NF 176973, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/07237, NF 169248, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/07319, NF 168579A 168735, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/07673, NF 181303, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/07852, NF 181314, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08213, NF 181928, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08237, NF 181931, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08366, NF 182071, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08514, NF 101912, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08888, NF 182698, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/09232, NF 182611, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/09616, NF 183568, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/09617, NF 183567, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/10322, NF 183625, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/10568, NF 184148, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/10752, NF 184150, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/10773, NF 184708, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/01992, NF 187841, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02287, NF 187993, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02291, NF 187990, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02296, NF 187974, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02458, NF 187914, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02847, NF 188434, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/03222, NF 181551, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/03326, NF 189030, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/03629, NF 189033, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/03770, NF 189611, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/03770, NF 189615, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04153, NF 189060, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04338, NF 190572, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04373, NF 190559, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04578, NF 190788, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04578, NF 190789, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/05593, NF 190430, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/05615, NF 191675, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/05615, NF 191679, VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="H1018" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS, medicamentos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="1019">
+      <c r="A1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="B1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.160.019/0001-44</t>
+        </is>
+      </c>
+      <c r="C1019">
+        <v>8</v>
+      </c>
+      <c r="D1019">
+        <v>145702.1</v>
+      </c>
+      <c r="E1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00563, PBS-PRC-2026/00586, PBS-PRC-2026/01222, PBS-PRC-2026/02458, PBS-PRC-2026/04153, PBS-PRC-2026/05138, PBS-PRC-2026/05139</t>
+        </is>
+      </c>
+      <c r="G1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00563, NF 184534, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/00586, NF 183614, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/01222, NF 185794, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/02458, NF 187922, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04153, NF 188837, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/04153, NF 189062, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/05138, NF 190561, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2026/05139, NF 188544, VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="H1019" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="1020">
+      <c r="A1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="B1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.160.019/0001-44</t>
+        </is>
+      </c>
+      <c r="C1020">
+        <v>1</v>
+      </c>
+      <c r="D1020">
+        <v>11376.66</v>
+      </c>
+      <c r="E1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01246</t>
+        </is>
+      </c>
+      <c r="G1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01246, NF 186444, VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="H1020" t="inlineStr">
+        <is>
+          <t xml:space="preserve">nutrição enteral</t>
+        </is>
+      </c>
+    </row>
+    <row r="1021">
+      <c r="A1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="B1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07.160.019/0001-44</t>
+        </is>
+      </c>
+      <c r="C1021">
+        <v>2</v>
+      </c>
+      <c r="D1021">
+        <v>2370</v>
+      </c>
+      <c r="E1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07146, PBS-PRC-2025/08552</t>
+        </is>
+      </c>
+      <c r="G1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07146, NF 180601, VITALE COMERCIO S.A., Valor ref. proc. PBS-PRC-2025/08552, NF 182375, VITALE COMERCIO S.A.</t>
+        </is>
+      </c>
+      <c r="H1021" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME Extra SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="1022">
+      <c r="A1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITECH MEDICAL DEVICES LTDA</t>
+        </is>
+      </c>
+      <c r="B1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.902.014/0001-04</t>
+        </is>
+      </c>
+      <c r="C1022">
+        <v>19</v>
+      </c>
+      <c r="D1022">
+        <v>539720</v>
+      </c>
+      <c r="E1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07083, PBS-PRC-2025/07095, PBS-PRC-2025/07880, PBS-PRC-2025/07885, PBS-PRC-2025/08936, PBS-PRC-2025/09166, PBS-PRC-2025/09522, PBS-PRC-2025/10071, PBS-PRC-2025/10431, PBS-PRC-2025/10667, PBS-PRC-2025/11112, PBS-PRC-2026/00872, PBS-PRC-2026/01252, PBS-PRC-2026/04056, PBS-PRC-2026/04228, PBS-PRC-2026/04235, PBS-PRC-2026/05211</t>
+        </is>
+      </c>
+      <c r="G1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07083, NF 2449, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/07095, NF 2450, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/07880, NF 2575, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/07885, NF 2576, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/08936, NF 2784, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/09166, NF 2307, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/09522, NF 2732, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/10071, NF 2939, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/10431, NF 2980, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/10667, NF 2981, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/11112, NF 3199, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/11112, NF 3200, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/00872, NF 3328, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/00872, NF 3329, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/01252, NF 3471, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/04056, NF 4007, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/04228, NF 3702, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/04235, NF 3707, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/05211, NF 4146, VITECH MEDICAL DEVICES LTDA</t>
+        </is>
+      </c>
+      <c r="H1022" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="1023">
+      <c r="A1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VITECH MEDICAL DEVICES LTDA</t>
+        </is>
+      </c>
+      <c r="B1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.902.014/0001-04</t>
+        </is>
+      </c>
+      <c r="C1023">
+        <v>10</v>
+      </c>
+      <c r="D1023">
+        <v>146880</v>
+      </c>
+      <c r="E1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05078, PBS-PRC-2025/05272, PBS-PRC-2025/07964, PBS-PRC-2025/08422, PBS-PRC-2025/11315, PBS-PRC-2026/03180</t>
+        </is>
+      </c>
+      <c r="G1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05078, NF 2833, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/05272, NF 2434, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/05272, NF 2628, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/05272, NF 2834, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/05272, NF 3063, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/05272, NF 3217, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/07964, NF 2802, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/08422, NF 2848, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2025/11315, NF 3368, VITECH MEDICAL DEVICES LTDA, Valor ref. proc. PBS-PRC-2026/03180, NF 3352, VITECH MEDICAL DEVICES LTDA</t>
+        </is>
+      </c>
+      <c r="H1023" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, Material Medico Hospitalar - OPME extra SUS, Material Medico Hospitalar - OPME Extra SUS, Material Medico Hospitalar - OPME SUS</t>
+        </is>
+      </c>
+    </row>
+    <row r="1024">
+      <c r="A1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIVA FARMACEUTICA SA</t>
+        </is>
+      </c>
+      <c r="B1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.447.355/0001-87</t>
+        </is>
+      </c>
+      <c r="C1024">
+        <v>1</v>
+      </c>
+      <c r="D1024">
+        <v>174656</v>
+      </c>
+      <c r="E1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06452</t>
+        </is>
+      </c>
+      <c r="G1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06452, NF 35994,VIVA FARMACEUTICA SA</t>
+        </is>
+      </c>
+      <c r="H1024" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1025">
+      <c r="A1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.229.287/0001-01</t>
+        </is>
+      </c>
+      <c r="C1025">
+        <v>5</v>
+      </c>
+      <c r="D1025">
+        <v>534258.16</v>
+      </c>
+      <c r="E1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00394, PBS-PRC-2026/00410, PBS-PRC-2026/03175</t>
+        </is>
+      </c>
+      <c r="G1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00394, NF 85604,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/00410, NF 85605,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03175, NF 90627,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03175, NF 90695,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/03175, NF 90696,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H1025" t="inlineStr">
+        <is>
+          <t xml:space="preserve">soro</t>
+        </is>
+      </c>
+    </row>
+    <row r="1026">
+      <c r="A1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.229.287/0001-01</t>
+        </is>
+      </c>
+      <c r="C1026">
+        <v>4</v>
+      </c>
+      <c r="D1026">
+        <v>328838.4</v>
+      </c>
+      <c r="E1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10391, PBS-PRC-2026/01537, PBS-PRC-2026/01580, PBS-PRC-2026/01888</t>
+        </is>
+      </c>
+      <c r="G1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10391, NF 85610,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01537, NF 86717,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01580, NF 88571,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/01888, NF 88932,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H1026" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos, soro</t>
+        </is>
+      </c>
+    </row>
+    <row r="1027">
+      <c r="A1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="B1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">15.229.287/0001-01</t>
+        </is>
+      </c>
+      <c r="C1027">
+        <v>2</v>
+      </c>
+      <c r="D1027">
+        <v>78744</v>
+      </c>
+      <c r="E1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11151, PBS-PRC-2026/02926</t>
+        </is>
+      </c>
+      <c r="G1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11151, NF 85603,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA, Valor ref. proc. PBS-PRC-2026/02926, NF 88570,VIVRE COMERCIO DE PRODUTOS HOSPITALARES LTDA</t>
+        </is>
+      </c>
+      <c r="H1027" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, soro</t>
+        </is>
+      </c>
+    </row>
+    <row r="1028">
+      <c r="A1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="B1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.667.433/0001-35</t>
+        </is>
+      </c>
+      <c r="C1028">
+        <v>23</v>
+      </c>
+      <c r="D1028">
+        <v>45968.93</v>
+      </c>
+      <c r="E1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07386, PBS-PRC-2025/07394, PBS-PRC-2025/08728, PBS-PRC-2025/08737, PBS-PRC-2025/09391, PBS-PRC-2025/09393, PBS-PRC-2025/09830, PBS-PRC-2025/09831, PBS-PRC-2026/02238, PBS-PRC-2026/02272, PBS-PRC-2026/02501, PBS-PRC-2026/02513, PBS-PRC-2026/02871, PBS-PRC-2026/04765, PBS-PRC-2026/04781</t>
+        </is>
+      </c>
+      <c r="G1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07386, NF 13931,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/07394, NF 13930,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/08728, NF 13988,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/08737, NF 13987,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09391, NF 13989,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09391, NF 14123,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09393, NF 14122,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09830, NF 14176,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/09831, NF 14162,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02238, NF 14533,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02272, NF 14535,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02501, NF 14536,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02501, NF 14545,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02513, NF 14546,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/02871, NF 14609,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/04765, NF 14646,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2026/04781, NF 14726,VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="H1028" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos, Materiais diversos, material de expediente, Material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="1029">
+      <c r="A1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="B1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.667.433/0001-35</t>
+        </is>
+      </c>
+      <c r="C1029">
+        <v>2</v>
+      </c>
+      <c r="D1029">
+        <v>3036.44</v>
+      </c>
+      <c r="E1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09889, PBS-PRC-2025/10152</t>
+        </is>
+      </c>
+      <c r="G1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09889, NF 14124,VTA MACHADO DE ARRUDA LTDA, Valor ref. proc. PBS-PRC-2025/10152, NF 14193,VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="H1029" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Materiais diversos, material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="1030">
+      <c r="A1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="B1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">16.667.433/0001-35</t>
+        </is>
+      </c>
+      <c r="C1030">
+        <v>1</v>
+      </c>
+      <c r="D1030">
+        <v>530</v>
+      </c>
+      <c r="E1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10197</t>
+        </is>
+      </c>
+      <c r="G1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10197, NF 14120,VTA MACHADO DE ARRUDA LTDA</t>
+        </is>
+      </c>
+      <c r="H1030" t="inlineStr">
+        <is>
+          <t xml:space="preserve">material de expediente</t>
+        </is>
+      </c>
+    </row>
+    <row r="1031">
+      <c r="A1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VUELO PHARMA LTDA</t>
+        </is>
+      </c>
+      <c r="B1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.159.536/0001-05</t>
+        </is>
+      </c>
+      <c r="C1031">
+        <v>1</v>
+      </c>
+      <c r="D1031">
+        <v>11700</v>
+      </c>
+      <c r="E1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05563</t>
+        </is>
+      </c>
+      <c r="G1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05563, NF 26008,VUELO PHARMA LTDA</t>
+        </is>
+      </c>
+      <c r="H1031" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1032">
+      <c r="A1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">W FELIPE DA SILVA</t>
+        </is>
+      </c>
+      <c r="B1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.099.366/0001-10</t>
+        </is>
+      </c>
+      <c r="C1032">
+        <v>1</v>
+      </c>
+      <c r="D1032">
+        <v>10993.88</v>
+      </c>
+      <c r="E1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/05154</t>
+        </is>
+      </c>
+      <c r="G1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/05154, NF 9334, W FELIPE DA SILVA</t>
+        </is>
+      </c>
+      <c r="H1032" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais diversos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1033">
+      <c r="A1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WALBER ALVES FRAZAO JUNIOR</t>
+        </is>
+      </c>
+      <c r="B1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.608.214-**</t>
+        </is>
+      </c>
+      <c r="C1033">
+        <v>1</v>
+      </c>
+      <c r="D1033">
+        <v>148.09</v>
+      </c>
+      <c r="E1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00941</t>
+        </is>
+      </c>
+      <c r="G1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00941, RECIBO 09A 10/02/2026, WALBER ALVES FRAZAO JUNIOR</t>
+        </is>
+      </c>
+      <c r="H1033" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1034">
+      <c r="A1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WALTER CUNHA DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="B1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.456.994-**</t>
+        </is>
+      </c>
+      <c r="C1034">
+        <v>6</v>
+      </c>
+      <c r="D1034">
+        <v>694.15</v>
+      </c>
+      <c r="E1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00352, PBS-PRC-2026/02724, PBS-PRC-2026/03810, PBS-PRC-2026/04292, PBS-PRC-2026/05036, PBS-PRC-2026/06596</t>
+        </is>
+      </c>
+      <c r="G1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00352, RECIBO 12A 13/01/2026, WALTER CUNHA DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/02724, RECIBO 02/04/2026, WALTER CUNHA DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/03810, RECIBO 30/04/2026, WALTER CUNHA DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/04292, RECIBO 26/05/2026, WALTER CUNHA DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/05036, RECIBO 24/06/2026, WALTER CUNHA DO NASCIMENTO, Valor ref. proc. PBS-PRC-2026/06596, A RECEBER04/08/26, WALTER CUNHA DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="H1034" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Diárias</t>
+        </is>
+      </c>
+    </row>
+    <row r="1035">
+      <c r="A1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.705.015/0001-67</t>
+        </is>
+      </c>
+      <c r="C1035">
+        <v>9</v>
+      </c>
+      <c r="D1035">
+        <v>1754682.59</v>
+      </c>
+      <c r="E1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00221, PBS-PRC-2026/00966, PBS-PRC-2026/00968, PBS-PRC-2026/01842, PBS-PRC-2026/02801, PBS-PRC-2026/03463, PBS-PRC-2026/05498, PBS-PRC-2026/05652, PBS-PRC-2026/06395</t>
+        </is>
+      </c>
+      <c r="G1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00221, NF 202500000000928, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/00966, NF 202500000000956, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/00968, NF 202600000000044, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/01842, NF 202600000000136, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/02801, NF 202600000000220, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/03463, NF 202600000000288, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/05498, NF 2026000000434, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/05652, NF 2026000000374, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/06395, NF 2026000000517, WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1035" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Vigilância e Segurança Patrimonial</t>
+        </is>
+      </c>
+    </row>
+    <row r="1036">
+      <c r="A1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.705.015/0001-67</t>
+        </is>
+      </c>
+      <c r="C1036">
+        <v>9</v>
+      </c>
+      <c r="D1036">
+        <v>1403746.06</v>
+      </c>
+      <c r="E1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11482, PBS-PRC-2026/00354, PBS-PRC-2026/00748, PBS-PRC-2026/01661, PBS-PRC-2026/02628, PBS-PRC-2026/03476, PBS-PRC-2026/04420, PBS-PRC-2026/05220, PBS-PRC-2026/06459</t>
+        </is>
+      </c>
+      <c r="G1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11482, NF 202500000000929, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/00354, NF 202500000000957, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/00748, NF 202600000000045, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/01661, NF 202600000000135, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/02628, NF 202600000000219, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/03476, NF 202600000000287, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/04420, NF 2026000000373, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/05220, NF 2026000000433, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/06459, NF 2026000000516, WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1036" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Vigilância e Segurança Patrimonial</t>
+        </is>
+      </c>
+    </row>
+    <row r="1037">
+      <c r="A1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08.705.015/0001-67</t>
+        </is>
+      </c>
+      <c r="C1037">
+        <v>8</v>
+      </c>
+      <c r="D1037">
+        <v>675608.05</v>
+      </c>
+      <c r="E1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00156, PBS-PRC-2026/00970, PBS-PRC-2026/01758, PBS-PRC-2026/02618, PBS-PRC-2026/03454, PBS-PRC-2026/04500, PBS-PRC-2026/05269, PBS-PRC-2026/06278</t>
+        </is>
+      </c>
+      <c r="G1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00156, NF 202500000000930, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/00970, NF 202600000000078, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/01758, NF 202600000000137, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/02618, NF 202600000000221, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/03454, NF 202600000000289, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/04500, NF 2026000000375, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/05269, NF 2026000000435, WEIDER SEGURANCA PRIVADA EIRELI, Valor ref. proc. PBS-PRC-2026/06278, NF 2026000000519, WEIDER SEGURANCA PRIVADA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1037" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Vigilância e Segurança Patrimonial</t>
+        </is>
+      </c>
+    </row>
+    <row r="1038">
+      <c r="A1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WF TECNOLOGIA CIENTIFICA LTDA</t>
+        </is>
+      </c>
+      <c r="B1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09.524.545/0001-71</t>
+        </is>
+      </c>
+      <c r="C1038">
+        <v>12</v>
+      </c>
+      <c r="D1038">
+        <v>78616.04</v>
+      </c>
+      <c r="E1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/04988, PBS-PRC-2025/05781, PBS-PRC-2025/06321, PBS-PRC-2025/06492, PBS-PRC-2025/07371, PBS-PRC-2025/07377, PBS-PRC-2025/10335, PBS-PRC-2025/10348, PBS-PRC-2025/11382, PBS-PRC-2026/02203, PBS-PRC-2026/02209, PBS-PRC-2026/02778</t>
+        </is>
+      </c>
+      <c r="G1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/04988, NF 2025/727, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/05781, NF 2025/725, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/06321, NF 2025/792, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/06492, NF 2025/809, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/07371, NF 2025/891, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/07377, NF 2025/892, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/10335, NF 2025/1047, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/10348, NF 2025/1196, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2025/11382, NF 42, WFTECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2026/02203, NF 523, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2026/02209, NF 522, WF TECNOLOGIA CIENTIFICA LTDA, Valor ref. proc. PBS-PRC-2026/02778, NF 740, WF TECNOLOGIA CIENTIFICA LTDA</t>
+        </is>
+      </c>
+      <c r="H1038" t="inlineStr">
+        <is>
+          <t xml:space="preserve">serviços de instalação, manutenção e reparo, Serviços de Instalação, Manutenção e Reparo</t>
+        </is>
+      </c>
+    </row>
+    <row r="1039">
+      <c r="A1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+        </is>
+      </c>
+      <c r="B1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.380.578/0001-89</t>
+        </is>
+      </c>
+      <c r="C1039">
+        <v>5</v>
+      </c>
+      <c r="D1039">
+        <v>883977.72</v>
+      </c>
+      <c r="E1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08116, PBS-PRC-2025/09985, PBS-PRC-2026/02742, PBS-PRC-2026/03891, PBS-PRC-2026/04713</t>
+        </is>
+      </c>
+      <c r="G1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08116, NFS 4439 - 145, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2025/09985, NFS 4753 - 4874, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02742, NF 5359 -330, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/03891, NF 198-22448, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/04713, NFS 491-530, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+        </is>
+      </c>
+      <c r="H1039" t="inlineStr">
+        <is>
+          <t xml:space="preserve">gases medicinais</t>
+        </is>
+      </c>
+    </row>
+    <row r="1040">
+      <c r="A1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+        </is>
+      </c>
+      <c r="B1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.380.578/0001-89</t>
+        </is>
+      </c>
+      <c r="C1040">
+        <v>12</v>
+      </c>
+      <c r="D1040">
+        <v>405350.42</v>
+      </c>
+      <c r="E1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/08064, PBS-PRC-2025/08947, PBS-PRC-2025/10999, PBS-PRC-2026/01444, PBS-PRC-2026/01533, PBS-PRC-2026/02304, PBS-PRC-2026/02515, PBS-PRC-2026/03477</t>
+        </is>
+      </c>
+      <c r="G1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/08064, NF 4156 -20005, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2025/08947, NF 4292 -4401, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2025/10999, NFS 4526 - 5020, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/01444, NFS 4625 - 4732, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/01533, NFS 4738 - 4838, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02304, NF 4842, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02304, NF 4855, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02304, NF 4865, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02304, NF 4876, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/02515, NF 4891-4954, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA., Valor ref. proc. PBS-PRC-2026/03477, NF 4961-5042, WHITE MARTINS GASES INDUSTRIAIS DO NORDESTE LTDA.</t>
+        </is>
+      </c>
+      <c r="H1040" t="inlineStr">
+        <is>
+          <t xml:space="preserve">gases medicinais</t>
+        </is>
+      </c>
+    </row>
+    <row r="1041">
+      <c r="A1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WILTON DA COSTA SANTOS</t>
+        </is>
+      </c>
+      <c r="B1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09.319.988/0001-20</t>
+        </is>
+      </c>
+      <c r="C1041">
+        <v>1</v>
+      </c>
+      <c r="D1041">
+        <v>1556</v>
+      </c>
+      <c r="E1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00638</t>
+        </is>
+      </c>
+      <c r="G1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00638, NF 11705,WILTON DA COSTA SANTOS</t>
+        </is>
+      </c>
+      <c r="H1041" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
+        </is>
+      </c>
+    </row>
+    <row r="1042">
+      <c r="A1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WM SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35.454.935/0001-22</t>
+        </is>
+      </c>
+      <c r="C1042">
+        <v>15</v>
+      </c>
+      <c r="D1042">
+        <v>986878.76</v>
+      </c>
+      <c r="E1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11299, PBS-PRC-2026/00453, PBS-PRC-2026/00621, PBS-PRC-2026/02198, PBS-PRC-2026/02256, PBS-PRC-2026/02780, PBS-PRC-2026/02833, PBS-PRC-2026/03622, PBS-PRC-2026/03647, PBS-PRC-2026/04243, PBS-PRC-2026/04251, PBS-PRC-2026/04610, PBS-PRC-2026/04622, PBS-PRC-2026/05166, PBS-PRC-2026/05171</t>
+        </is>
+      </c>
+      <c r="G1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11299, 202600000000009, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00453, NF 202600000000020, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00621, NF 202600000000026, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02198, NF 202600000038, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02256, 202600000039, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02780, NF 202600000000062, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02833, NF 202600000000063, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03622, NF 2026000000073, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03647, NF 202600000000080, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04243, NF 2026000000086, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04251, NF 2026000000095, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04610, NF 2026000000087, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04622, NF 2026000000096, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05166, NF 2026000000099, WM SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/05171, NF 2026000000100, WM SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1042" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
+        </is>
+      </c>
+    </row>
+    <row r="1043">
+      <c r="A1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WM&amp;M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">35.342.311/0001-13</t>
+        </is>
+      </c>
+      <c r="C1043">
+        <v>13</v>
+      </c>
+      <c r="D1043">
+        <v>4882542.93</v>
+      </c>
+      <c r="E1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/10023, PBS-PRC-2025/10118, PBS-PRC-2026/00012, PBS-PRC-2026/00013, PBS-PRC-2026/02384, PBS-PRC-2026/02386, PBS-PRC-2026/03237, PBS-PRC-2026/03519, PBS-PRC-2026/04457, PBS-PRC-2026/04853, PBS-PRC-2026/06129, PBS-PRC-2026/06134, PBS-PRC-2026/06158</t>
+        </is>
+      </c>
+      <c r="G1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/10023, NF 202500000000130, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2025/10118, NF 202500000000129, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00012, NF 202600000000003, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/00013, NF 202600000000002, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02384, NF 202600000000040, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/02386, NF 202600000000041, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03237, NF 2026000000066, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/03519, NF 2026000000054, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04457, NF 2026000000075, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/04853, NF 2026000000073, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06129, NF 2026000000081, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06134, NF 2026000000082, WM&amp;M SERVICOS MEDICOS LTDA, Valor ref. proc. PBS-PRC-2026/06158, NF 2026000000084, WM&amp;M SERVICOS MEDICOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1043" t="inlineStr">
+        <is>
+          <t xml:space="preserve">diárias, Serviços Médicos Pessoa Jurídica - Por Especialidade</t>
+        </is>
+      </c>
+    </row>
+    <row r="1044">
+      <c r="A1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA</t>
+        </is>
+      </c>
+      <c r="B1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.786.517/0001-01</t>
+        </is>
+      </c>
+      <c r="C1044">
+        <v>7</v>
+      </c>
+      <c r="D1044">
+        <v>78750</v>
+      </c>
+      <c r="E1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/01089, PBS-PRC-2026/01544, PBS-PRC-2026/03206, PBS-PRC-2026/04258, PBS-PRC-2026/05535, PBS-PRC-2026/06030, PBS-PRC-2026/06031</t>
+        </is>
+      </c>
+      <c r="G1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/01089, NF 33039,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref. proc. PBS-PRC-2026/01544, NF 33279,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref.proc. PBS-PRC-2026/03206, NF 34300,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref. proc. PBS-PRC-2026/04258, NF 35019,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref.proc. PBS-PRC-2026/05535, NF 35020,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref. proc. PBS-PRC-2026/06030, NF 36069,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA, Valor ref. proc. PBS-PRC-2026/06031, NF 36068,WORKSERV DESENVOLVIMENTO E COMERCIO DE SOFTWARES LTDA</t>
+        </is>
+      </c>
+      <c r="H1044" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Locação de Software</t>
+        </is>
+      </c>
+    </row>
+    <row r="1045">
+      <c r="A1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="B1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44.554.219/0001-08</t>
+        </is>
+      </c>
+      <c r="C1045">
+        <v>2</v>
+      </c>
+      <c r="D1045">
+        <v>8270.4</v>
+      </c>
+      <c r="E1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00681, PBS-PRC-2026/05215</t>
+        </is>
+      </c>
+      <c r="G1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00681, NF 2304, WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA, Valor ref. proc. PBS-PRC-2026/05215, NF 3004, WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H1045" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos, soro</t>
+        </is>
+      </c>
+    </row>
+    <row r="1046">
+      <c r="A1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="B1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">44.554.219/0001-08</t>
+        </is>
+      </c>
+      <c r="C1046">
+        <v>1</v>
+      </c>
+      <c r="D1046">
+        <v>576</v>
+      </c>
+      <c r="E1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/04723</t>
+        </is>
+      </c>
+      <c r="G1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/04723, NF 2762, WORLD COMERCIO DE MEDICAMENTOS E MATERIAL HOSPITALAR LTDA</t>
+        </is>
+      </c>
+      <c r="H1046" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1047">
+      <c r="A1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ww DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="B1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">17.698.441/0001-01</t>
+        </is>
+      </c>
+      <c r="C1047">
+        <v>3</v>
+      </c>
+      <c r="D1047">
+        <v>9880.1</v>
+      </c>
+      <c r="E1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/07515, PBS-PRC-2025/09762, PBS-PRC-2025/10405</t>
+        </is>
+      </c>
+      <c r="G1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/07515, NF 2521, Ww DISTRIBUIDORA DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/09762, NF 2695, Ww DISTRIBUIDORA DE ALIMENTOS LTDA, Valor ref. proc. PBS-PRC-2025/10405, NF 2697, Ww DISTRIBUIDORA DE ALIMENTOS LTDA</t>
+        </is>
+      </c>
+      <c r="H1047" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gêneros Alimentícios - Nutrição - Não Perecíveis</t>
+        </is>
+      </c>
+    </row>
+    <row r="1048">
+      <c r="A1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1048">
+        <v>18</v>
+      </c>
+      <c r="D1048">
+        <v>4540186.02</v>
+      </c>
+      <c r="E1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00102, PBS-PRC-2026/00132, PBS-PRC-2026/01030, PBS-PRC-2026/01950, PBS-PRC-2026/02623, PBS-PRC-2026/03464, PBS-PRC-2026/04354, PBS-PRC-2026/05238, PBS-PRC-2026/06473</t>
+        </is>
+      </c>
+      <c r="G1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00102, NF 202500000001270, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00102, NF 202500000001271, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00132, NF 202500000001035, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00132, NF 202500000001038, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01030, NF 202600000000072, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01030, NF 202600000000073, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01950, NF 202600000000159, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01950, NF 202600000000160, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02623, NF 202600000000275, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02623, NF 202600000000276, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03464, NF 202600000000394, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03464, NF 202600000000395, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04354, NF 2026000000532, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04354, NF 2026000000533, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05238, NF 2026000000660, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05238, NF 2026000000663, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06473, NF 2026000000784, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06473, NF 2026000000785, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1048" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="1049">
+      <c r="A1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1049">
+        <v>8</v>
+      </c>
+      <c r="D1049">
+        <v>3594113.85</v>
+      </c>
+      <c r="E1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00081, PBS-PRC-2026/00951, PBS-PRC-2026/01746, PBS-PRC-2026/02584, PBS-PRC-2026/03462, PBS-PRC-2026/04404, PBS-PRC-2026/05155, PBS-PRC-2026/06587</t>
+        </is>
+      </c>
+      <c r="G1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00081, NF 202500000001280, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00951, NF 202600000000077, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01746, NF 202600000000212, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02584, NF 202600000000282, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03462, NF 202600000000401, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04404, NF 2026000000535, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05155, NF 2026000000666, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06587, NF 2026000000783, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1049" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="1050">
+      <c r="A1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1050">
+        <v>8</v>
+      </c>
+      <c r="D1050">
+        <v>2945232.09</v>
+      </c>
+      <c r="E1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00026, PBS-PRC-2026/00132, PBS-PRC-2026/00993, PBS-PRC-2026/01802, PBS-PRC-2026/02816, PBS-PRC-2026/03468, PBS-PRC-2026/05386, PBS-PRC-2026/06356</t>
+        </is>
+      </c>
+      <c r="G1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00026, NF 202500000001274, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00132, NF 202500000001039, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00993, NF 202600000000076, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01802, NF 202600000000163, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02816, NF 202600000000279, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03468, NF 202600000000398, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05386, NF 2026000000667, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06356, NF 2026000000790, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1050" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1051">
+        <v>18</v>
+      </c>
+      <c r="D1051">
+        <v>714594.48</v>
+      </c>
+      <c r="E1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+        </is>
+      </c>
+      <c r="F1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11481, PBS-PRC-2025/11487, PBS-PRC-2026/00132, PBS-PRC-2026/00809, PBS-PRC-2026/00810, PBS-PRC-2026/01664, PBS-PRC-2026/01691, PBS-PRC-2026/02633, PBS-PRC-2026/02635, PBS-PRC-2026/03455, PBS-PRC-2026/03458, PBS-PRC-2026/04358, PBS-PRC-2026/04361, PBS-PRC-2026/05248, PBS-PRC-2026/05256, PBS-PRC-2026/06462, PBS-PRC-2026/06471</t>
+        </is>
+      </c>
+      <c r="G1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11481, NF 202500000001273, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2025/11487, NF 202500000001272, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00132, NF 202500000001036, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00132, NF 202500000001037, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00809, NF 202600000000075, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00810, NF 202600000000074, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01664, NF 202600000000161, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01691, NF 202600000000162, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02633, NF 202600000000277, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02635, NF 202600000000278, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03455, NF 202600000000397, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03458, NF 202600000000396, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04358, NF 2026000000536, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04361, NF 2026000000534, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05248, NF 2026000000661, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05256, NF 2026000000662, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06462, NF 2026000000786, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06471, NF 2026000000787, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1051" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1052">
+        <v>8</v>
+      </c>
+      <c r="D1052">
+        <v>144262.8</v>
+      </c>
+      <c r="E1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
+        </is>
+      </c>
+      <c r="F1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/00029, PBS-PRC-2026/00920, PBS-PRC-2026/01659, PBS-PRC-2026/02704, PBS-PRC-2026/03511, PBS-PRC-2026/04390, PBS-PRC-2026/05237, PBS-PRC-2026/06483</t>
+        </is>
+      </c>
+      <c r="G1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/00029, NF 202500000001277, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00920, NF 202600000000079, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01659, NF 202600000000166, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02704, NF 202600000000281, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03511, NF 202600000000400, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04390, NF 2026000000537, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05237, NF 2026000000664, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06483, NF 2026000000788, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1052" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia, Serviços de Vigilância e Segurança Patrimonial</t>
+        </is>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10.339.944/0001-41</t>
+        </is>
+      </c>
+      <c r="C1053">
+        <v>8</v>
+      </c>
+      <c r="D1053">
+        <v>142058.57</v>
+      </c>
+      <c r="E1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="F1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/11475, PBS-PRC-2026/00813, PBS-PRC-2026/01671, PBS-PRC-2026/02611, PBS-PRC-2026/03471, PBS-PRC-2026/04367, PBS-PRC-2026/05203, PBS-PRC-2026/06485</t>
+        </is>
+      </c>
+      <c r="G1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/11475, NF 202500000001276, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/00813, NF 202600000000078, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/01671, NF 202600000000165, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/02611, NF 202600000000280, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/03471, NF 202600000000399, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/04367, NF 2026000000538, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/05203, NF 2026000000665, ZELO LOCACAO DE MAO DE OBRA EIRELI, Valor ref. proc. PBS-PRC-2026/06485, NF 2026000000789, ZELO LOCACAO DE MAO DE OBRA EIRELI</t>
+        </is>
+      </c>
+      <c r="H1053" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviços de Higienização Hospitalar e rouparia</t>
+        </is>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZOLTAN MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">36.241.914/0001-91</t>
+        </is>
+      </c>
+      <c r="C1054">
+        <v>1</v>
+      </c>
+      <c r="D1054">
+        <v>18816</v>
+      </c>
+      <c r="E1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2026/02275</t>
+        </is>
+      </c>
+      <c r="G1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2026/02275, NF 216, ZOLTAN MEDICAL LTDA</t>
+        </is>
+      </c>
+      <c r="H1054" t="inlineStr">
+        <is>
+          <t xml:space="preserve">materiais médicos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.232.280/0001-69</t>
+        </is>
+      </c>
+      <c r="C1055">
+        <v>3</v>
+      </c>
+      <c r="D1055">
+        <v>16113.6</v>
+      </c>
+      <c r="E1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="F1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09854, PBS-PRC-2025/11186, PBS-PRC-2026/05801</t>
+        </is>
+      </c>
+      <c r="G1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09854, NF 38132,ZUCK PAPEIS LTDA, Valor ref. proc. PBS-PRC-2025/11186, NF 40588,ZUCK PAPEIS LTDA, Valor ref. proc. PBS-PRC-2026/05801, NF 43462,ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="H1055" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.232.280/0001-69</t>
+        </is>
+      </c>
+      <c r="C1056">
+        <v>2</v>
+      </c>
+      <c r="D1056">
+        <v>11487.6</v>
+      </c>
+      <c r="E1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="F1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/06929, PBS-PRC-2025/08250</t>
+        </is>
+      </c>
+      <c r="G1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/06929, NF 37740,ZUCK PAPEIS LTDA, Valor ref. proc. PBS-PRC-2025/08250, NF 37760,ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="H1056" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
+        </is>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">23.232.280/0001-69</t>
+        </is>
+      </c>
+      <c r="C1057">
+        <v>3</v>
+      </c>
+      <c r="D1057">
+        <v>8438</v>
+      </c>
+      <c r="E1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="F1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PBS-PRC-2025/09861, PBS-PRC-2026/04377, PBS-PRC-2026/06197</t>
+        </is>
+      </c>
+      <c r="G1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Valor ref. proc. PBS-PRC-2025/09861, NF 38496,ZUCK PAPEIS LTDA, Valor ref. proc. PBS-PRC-2026/04377, NF 43351,ZUCK PAPEIS LTDA, Valor ref. proc. PBS-PRC-2026/06197, NF 43426,ZUCK PAPEIS LTDA</t>
+        </is>
+      </c>
+      <c r="H1057" t="inlineStr">
+        <is>
+          <t xml:space="preserve">medicamentos</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>