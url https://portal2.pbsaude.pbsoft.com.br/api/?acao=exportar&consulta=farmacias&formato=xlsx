--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -70,281 +70,825 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Nome Farmácia</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Responsável</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">CPF</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">CRF</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">151</t>
+          <t xml:space="preserve">306</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Central</t>
+          <t xml:space="preserve">OPME CONSIG</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.327.174-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t xml:space="preserve">02803 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">146</t>
+          <t xml:space="preserve">314</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Emergencia</t>
+          <t xml:space="preserve">OPME ESTOQUE</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.327.174-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t xml:space="preserve">02803 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">196</t>
+          <t xml:space="preserve">302</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">UTI</t>
+          <t xml:space="preserve">SATELITE</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.327.174-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t xml:space="preserve">02803 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">253</t>
+          <t xml:space="preserve">306</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Almoxarifado</t>
+          <t xml:space="preserve">CONSIG</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.327.174-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t xml:space="preserve">02803 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">252</t>
+          <t xml:space="preserve">314</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAF Material</t>
+          <t xml:space="preserve">ESTOQUE</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">EUGENIA ABRANTES DE FIGUEIREDO</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.647.104-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t xml:space="preserve">03523 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">252</t>
+          <t xml:space="preserve">302</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAF Material</t>
+          <t xml:space="preserve">SATELITE</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">WENDEL BARBOSA DE ARAUJO SANTOS</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.499.364-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t xml:space="preserve">03881 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">152</t>
+          <t xml:space="preserve">253</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">CAF Medicamentos</t>
+          <t xml:space="preserve">ALMOX</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">***.327.174-**</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t xml:space="preserve">02803 PB</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">151</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CENTRAL</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">195</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CENTRO CIRURGICO</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">146</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMERGENCIA</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">152</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAF</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Semaias Nystron dos Santos Barbosa</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.767.684-**</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">8561</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">151</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Central</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.327.174-**</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">146</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Emergencia</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.327.174-**</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">196</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UTI</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.327.174-**</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">253</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Almoxarifado</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.327.174-**</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">252</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAF Material</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WENDEL BARBOSA DE ARAUJO SANTOS</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.499.364-**</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03881 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">152</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAF Medicamentos</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">***.327.174-**</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">195</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="C19" t="inlineStr">
         <is>
           <t xml:space="preserve">Centro Cirúrgico</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t xml:space="preserve">JOELISIA MENDES DE OLIVEIRA</t>
         </is>
       </c>
-      <c r="E9" t="inlineStr">
+      <c r="E19" t="inlineStr">
         <is>
           <t xml:space="preserve">***.327.174-**</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F19" t="inlineStr">
         <is>
           <t xml:space="preserve">02803 PB</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">151</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CENTRAL</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">152</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAF.MED</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">252</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CAF.MAT</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">253</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ALMOX</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">306</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONSIG</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">314</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UNIDADE</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">302</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SATELITE</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>