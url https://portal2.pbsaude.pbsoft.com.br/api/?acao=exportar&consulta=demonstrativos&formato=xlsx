--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -38,477 +38,3561 @@
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Competência</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Publicado em</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Tipo</t>
         </is>
       </c>
-      <c r="B1" s="1" t="inlineStr">
+      <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Documento</t>
         </is>
       </c>
-      <c r="C1" s="1" t="inlineStr">
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivo (PDF)</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Abrangência</t>
-        </is>
-[...13 lines deleted...]
-          <t xml:space="preserve">Arquivo (PDF)</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Planilha (XLSX)</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidade de cadastro</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Ano</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Observação</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">08 - Agosto</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-08-30</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 082025</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/278/arquivos/68ddc89bd1b73wlla6.pdf</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/278/arquivos/68ddca0dca518osyck.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/278/arquivos/68ddca0dca518osyck.xlsx</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I2">
-        <v>2025</v>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Agosto/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Agosto/2025</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">07 - Julho</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-07-31</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 072025</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/277/arquivos/68ddc8598f6a86i4d4.pdf</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/277/arquivos/68ddcb9267de0glqu6.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/277/arquivos/68ddcb9267de0glqu6.xlsx</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I3">
-        <v>2025</v>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Julho/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Julho/2025</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">06 - Junho</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-06-30</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 062025</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/276/arquivos/68ddc81193a433zj5b.pdf</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/276/arquivos/68ddcbeccf777f6md4.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/276/arquivos/68ddcbeccf777f6md4.xlsx</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I4">
-        <v>2025</v>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Junho/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Junho/2025</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">05 - Maio</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-05-31</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 052025</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr">
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/275/arquivos/68ddc7c1819a4gz2mq.pdf</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/275/arquivos/68ddcc24460e40lqf5.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/275/arquivos/68ddcc24460e40lqf5.xlsx</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I5">
-        <v>2025</v>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Maio/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Maio/2025</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">04 - Abril</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-04-30</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 042025</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr">
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/274/arquivos/68ddc766ec512dxydd.pdf</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D6" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/prestacao-de-contas/274/arquivos/68ddcac89d83fycknx.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/274/arquivos/68ddcac89d83fycknx.xlsx</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I6">
-        <v>2025</v>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Abril/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Abril/2025</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">03 - Março</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-03-31</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 032025</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/273/arquivos/68ddc71397525agqd5.pdf</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/273/arquivos/68ddcc5e03f66wwo1b.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/273/arquivos/68ddcc5e03f66wwo1b.xlsx</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I7">
-        <v>2025</v>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Março/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Março/2025</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">02 - Fevereiro</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-02-28</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 022025</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/272/arquivos/68ddc6ae422f0gsxb6.pdf</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/272/arquivos/68ddccb376fcb29tbv.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/272/arquivos/68ddccb376fcb29tbv.xlsx</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I8">
-        <v>2025</v>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a  Fevereiro/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Fevereiro/2025</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete</t>
+          <t xml:space="preserve">01 - Janeiro</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
+          <t xml:space="preserve">2025-01-31</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
           <t xml:space="preserve">Balancete Contábil Consolidado Provisório - 012025</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/271/arquivos/68ddc5fd0d569mdh0v.pdf</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
         <is>
           <t xml:space="preserve">Consolidado (provisório)</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">/storage/content/legislacao/balancetes/271/arquivos/68ddcccea8db8fscpy.xlsx</t>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/271/arquivos/68ddcccea8db8fscpy.xlsx</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t xml:space="preserve">—</t>
         </is>
       </c>
-      <c r="I9">
-        <v>2025</v>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2025</t>
+        </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Janeiro/2025</t>
+          <t xml:space="preserve">Balancete Contábil Consilidado Provisório referente a Janeiro/2025</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 122023</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/216/arquivos/671fb56028b9beijt7.pdf</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Dezembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 122023</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/215/arquivos/671fb53120c461omj7.pdf</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Dezembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 122023</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/214/arquivos/671fb504298edvyast.pdf</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Dezembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 122023</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/213/arquivos/671fb4bc8f54fg2gug.pdf</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Dezembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE 122023</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/212/arquivos/671fb4d15db07fnglx.pdf</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Dezembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-12-28</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prestação de Contas</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balanço e Demonstrações - 2023</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/211/arquivos/671fb46604537gtwyf.pdf</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balanço e Demonstrações referente ao ano de 2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11 - Novembro</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-11-30</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 112023</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/221/arquivos/671fb81b74b75naadl.pdf</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Novembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11 - Novembro</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-11-30</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 112023</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/220/arquivos/671fb7ee118725bvvx.pdf</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Novembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11 - Novembro</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-11-30</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 112023</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/219/arquivos/671fb7bd19ec7nuzrd.pdf</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Novembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11 - Novembro</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-11-30</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 112023</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/218/arquivos/671fb7897adcfs08dc.pdf</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Novembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">11 - Novembro</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-11-30</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 112023</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/217/arquivos/671fb756c28f5hl1ej.pdf</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Novembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10 - Outubro</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-10-31</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 102023</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/226/arquivos/671fba604853dyvhi1.pdf</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Outubro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10 - Outubro</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-10-31</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 102023</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/225/arquivos/671fba2155b99uipye.pdf</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Outubro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10 - Outubro</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-10-28</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 102023</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/224/arquivos/671fb9c33cfe2k6fdk.pdf</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Outubro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10 - Outubro</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-10-28</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 102023</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/223/arquivos/671fb91578886i8usg.pdf</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Outubro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">10 - Outubro</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-10-28</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 102023</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/222/arquivos/671fb8b986534a6fyp.pdf</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Outubro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-09-30</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 092023</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/234/arquivos/671fe1bb6a798ohbm3.pdf</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente ao mês de Setembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-09-30</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 092023</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/233/arquivos/671fe18ee277fu5j4o.pdf</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente ao mês de Setembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-09-30</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 092023</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/232/arquivos/671fe14de73f0goq8c.pdf</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente ao mês de Setembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-09-30</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 092023</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/231/arquivos/671fe0f364623wocrw.pdf</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente ao mês de Setembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">09 - Setembro</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-09-20</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 092023</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/230/arquivos/671fdf43e00293ae1h.pdf</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Setembro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 082023</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/239/arquivos/6720f1b31cdb0eco2m.pdf</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Agosto/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 082023</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/238/arquivos/6720f16e7cb54nkbx9.pdf</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Agosto/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 082023</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/237/arquivos/6720f148782c1zukas.pdf</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Agosto/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 082023</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/236/arquivos/6720f11b91da8exs9b.pdf</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Agosto/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">08 - Agosto</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 082023</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/235/arquivos/6720ef03621beo8jpu.pdf</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Agosto/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 072023</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/244/arquivos/6720f31e8c474ll9ry.pdf</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Julho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 072023</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/243/arquivos/6720f2f9ad2084cmdn.pdf</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Julho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 072023</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/242/arquivos/6720f2da302721f7o0.pdf</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Julho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-08-31</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 072023</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/241/arquivos/6720f2a59f986pkfxp.pdf</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Julho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">07 - Julho</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-07-31</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 072023</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/240/arquivos/6720f269d5f1blak93.pdf</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Julho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 - Junho</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-06-30</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 062023</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/249/arquivos/6720f645cd012pz7lf.pdf</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Junho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 - Junho</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-06-30</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 062023</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/248/arquivos/6720f60c705d7qxaml.pdf</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Junho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 - Junho</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-06-30</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO - 062023</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/247/arquivos/6720f5ea85ed7shbd7.pdf</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - EDSON RAMALHO referente a Junho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 - Junho</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-06-30</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 062023</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/246/arquivos/6720f5c804504nw32c.pdf</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Junho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">06 - Junho</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-06-30</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 062023</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/245/arquivos/6720f59f38cd0tjqv7.pdf</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Junho/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05 - Maio</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-05-31</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 052023</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/253/arquivos/6720f737e92ebplful.pdf</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Maio/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05 - Maio</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-05-31</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 052023</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/252/arquivos/6720f717aa60apmmp9.pdf</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Maio/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05 - Maio</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-05-31</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 052023</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/251/arquivos/6720f6f590948w5ruz.pdf</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Maio/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">05 - Maio</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-05-31</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 052023</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/250/arquivos/6720f6d5466c1xlvco.pdf</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Maio/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04 - Abril</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-04-30</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 042023</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/257/arquivos/6720f84d0a5dcspena.pdf</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Abril/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04 - Abril</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-04-30</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 042023</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/256/arquivos/6720f8296b28cy2dqs.pdf</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Abril/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04 - Abril</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-04-30</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 042023</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/255/arquivos/6720f809bb2b9hdwui.pdf</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Abril/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04 - Abril</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-04-30</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 042023</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/254/arquivos/6720f7e78856czlf2k.pdf</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Abril/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03 - Março</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-03-31</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 032023</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/261/arquivos/6720f90f1081ajictb.pdf</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Março/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03 - Março</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-03-31</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 032023</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/260/arquivos/6720f8ecda00fh97ko.pdf</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Março/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03 - Março</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-03-31</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 032023</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/259/arquivos/6720f8cf1643dlbff1.pdf</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Março/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">03 - Março</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-03-31</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 032023</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/258/arquivos/6720f8b254120bwteu.pdf</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Março/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02 - Fevereiro</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-03-28</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 022023</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/264/arquivos/6720f9c29cdd8zirr7.pdf</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Fevereiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02 - Fevereiro</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-02-28</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 022023</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/265/arquivos/6720f9e9af92fgfmtw.pdf</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Fevereiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02 - Fevereiro</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-02-28</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 022023</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/263/arquivos/6720f99daaa66fdupt.pdf</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Fevereiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02 - Fevereiro</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-02-28</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 022023</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/262/arquivos/6720f97cc46edgywvg.pdf</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Fevereiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01 - Janeiro</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-01-31</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO - 012023</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/269/arquivos/6720faae0a7cfjpjdc.pdf</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONSOLIDADO referente a Janeiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01 - Janeiro</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-01-31</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 - 012023</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/268/arquivos/6720fa81555a4e6sdz.pdf</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contrato de gestão 043</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - CONTRATO 043 referente a Janeiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01 - Janeiro</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-01-31</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - HMDJMP - 012023</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/267/arquivos/6720fa651a2b82ik8s.pdf</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - Hospital Metropolitano Dom José Maria Pires referente a Janeiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01 - Janeiro</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023-01-31</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE - 012023</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/balancetes/266/arquivos/6720fa464dfd0zyxhh.pdf</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2023</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balancete Contábil - SEDE referente a Janeiro/2023</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2022-12-31</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prestação de Contas</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demonstrações Completas (BP DRE DFC DMPL) - 2022</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/227/arquivos/671fbd3b5d736glflh.pdf</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2022</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demonstrações Completas 2022 (BP DRE DFC DMPL) referente ao ano de 2022</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2021-12-31</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prestação de Contas</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balanço Patrimonial 2021</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/228/arquivos/671fbc262e6a7kscv1.pdf</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2021</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Balanço Patrimonial referente ao ano de 2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">12 - Dezembro</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2021-12-31</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prestação de Contas</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demonstração do Superávit Déficit 2021</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://transparencia.pbsaude.pb.gov.br/storage/content/legislacao/prestacao-de-contas/229/arquivos/671fbc681cd65kau4e.pdf</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Consolidado</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">—</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2021</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demonstração do Superávit Déficit referente ao ano de 2021</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>