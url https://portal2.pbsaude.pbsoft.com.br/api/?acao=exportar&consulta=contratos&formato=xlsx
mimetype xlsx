--- v0 (2026-09-07)
+++ v1 (2026-11-06)
@@ -38,39374 +38,16541 @@
       <patternFill patternType="none"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Contrato</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Licitação</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
           <t xml:space="preserve">Nº Processo</t>
         </is>
       </c>
-      <c r="B1" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Assinatura</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Vigência</t>
+          <t xml:space="preserve">Vigência até</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Valor</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Objeto</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Unidade</t>
+          <t xml:space="preserve">Unidades interessadas</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Unidades atendidas</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arquivos do contrato</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03402</t>
+          <t xml:space="preserve">0680/2026</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03402</t>
+          <t xml:space="preserve">2026/06779</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">0584/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/06779</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-28</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-23</t>
         </is>
       </c>
       <c r="F2">
-        <v>8073</v>
+        <v>150187.5</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE ÁGUA MINERAL</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I2">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2098/1793194449-998285125-6ae1f9d14a9cb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03402</t>
+          <t xml:space="preserve">0697/2026</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03402</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">0584/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F3">
-        <v>8073</v>
+        <v>324</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I3">
         <v>5</v>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2106/1793898714-523023760-6aecb8da641ab.pdf</t>
+        </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03402</t>
+          <t xml:space="preserve">0695/2026</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03402</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">0584/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F4">
-        <v>8073</v>
+        <v>29440</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I4">
         <v>5</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2107/1793898887-179082109-6aecb987b287a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01392</t>
+          <t xml:space="preserve">0696/2026</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01392</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">0576/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F5">
-        <v>31681.75</v>
+        <v>59634</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I5">
         <v>5</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2108/1793899450-579928465-6aecbbba41409.pdf</t>
+        </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03402</t>
+          <t xml:space="preserve">0694/2026</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03402</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">0584/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F6">
-        <v>8073</v>
+        <v>43290</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I6">
         <v>5</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2109/1793899889-833420601-6aecbd7185da0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01392</t>
+          <t xml:space="preserve">0698/2026</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01392</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">0576/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F7">
-        <v>31681.75</v>
+        <v>110078</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I7">
         <v>5</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2105/1793898589-498427425-6aecb85dba94b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01392</t>
+          <t xml:space="preserve">0700/2026</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01392</t>
+          <t xml:space="preserve">2026/05527</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">0576/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/05527</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F8">
-        <v>31681.75</v>
+        <v>211260</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Capas Esterelizadas para Microscópio por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I8">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2104/1793898125-907672353-6aecb68da6f99.pdf</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01392</t>
+          <t xml:space="preserve">0705/2026</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01392</t>
+          <t xml:space="preserve">2026/07053</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">0576/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/07053</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F9">
-        <v>31681.75</v>
+        <v>42740</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE CALÇADOS HOSPITALARES E BOTAS DE SEGURANÇA POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I9">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2103/1793898014-596004280-6aecb61e33e4a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01392</t>
+          <t xml:space="preserve">0707/2026</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01392</t>
+          <t xml:space="preserve">2026/07053</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">0576/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/07053</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F10">
-        <v>31681.75</v>
+        <v>10251.6</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE CALÇADOS HOSPITALARES E BOTAS DE SEGURANÇA POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I10">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2102/1793897833-472880768-6aecb569beaa7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03402</t>
+          <t xml:space="preserve">0708/2026</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03402</t>
+          <t xml:space="preserve">2026/07053</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">0584/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/07053</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-31</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F11">
-        <v>8073</v>
+        <v>208000</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE CALÇADOS HOSPITALARES E BOTAS DE SEGURANÇA POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I11">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2101/1793889061-909912405-6aec9325b8ad3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01640</t>
+          <t xml:space="preserve">0708/2026</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01640</t>
+          <t xml:space="preserve">2026/07053</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">0578/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/07053</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-28</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F12">
-        <v>204066.6</v>
+        <v>208000</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE EQUIPAMENTOS MÉDICO-HOSPITALARES - UROLOGIA&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE CALÇADOS HOSPITALARES E BOTAS DE SEGURANÇA POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I12">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2100/1793888944-328825901-6aec92b08af48.pdf</t>
+        </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0691/2026</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F13">
-        <v>2694.8</v>
+        <v>14720</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I13">
         <v>5</v>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2097/1793194058-252901795-6ae1f84a24710.pdf</t>
+        </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0693/2026</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04045</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04045</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F14">
-        <v>2694.8</v>
+        <v>83824</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS - VITAMINAS E ELETRÓLITOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I14">
         <v>5</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2096/1793193973-804559699-6ae1f7f5e7230.pdf</t>
+        </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0710-2026</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F15">
-        <v>2694.8</v>
+        <v>49226</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais de Escritório por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I15">
         <v>5</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2095/1793193875-352474305-6ae1f793d5612.pdf</t>
+        </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0711/2026</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F16">
-        <v>2694.8</v>
+        <v>24257.8</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais de Escritório por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I16">
         <v>5</v>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2094/1793192930-396329474-6ae1f3e22b426.pdf</t>
+        </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0712/2026</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F17">
-        <v>2694.8</v>
+        <v>10686.3</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais de Escritório por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I17">
         <v>5</v>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2093/1793192739-199427761-6ae1f3237347c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0713/2026</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F18">
-        <v>2694.8</v>
+        <v>54194.4</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais de Escritório por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I18">
         <v>5</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2092/1793192557-112514259-6ae1f26d669da.pdf</t>
+        </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0716/2026</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F19">
-        <v>2694.8</v>
+        <v>3407.8</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE ESCRITÓRIO POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I19">
         <v>5</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2090/1793192068-706582269-6ae1f0848b0b2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0715/2026</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00800</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">0562/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00800</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-19</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-19</t>
         </is>
       </c>
       <c r="F20">
-        <v>751867.2</v>
+        <v>38843.9</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE ESCRITÓRIO POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I20">
         <v>5</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2091/1793192211-449677256-6ae1f11309158.pdf</t>
+        </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0669/2026</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">0562/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F21">
-        <v>751867.2</v>
+        <v>45835</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I21">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2083/1792606183-596185716-6ad8ffe75adea.pdf</t>
+        </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0670/2026</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">0562/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F22">
-        <v>751867.2</v>
+        <v>2090</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I22">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2089/1792760276-717891241-6adb59d4ae2ae.pdf</t>
+        </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0673/2026</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">0562/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F23">
-        <v>751867.2</v>
+        <v>849.6</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I23">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2088/1792679322-442637746-6ada1d9a469a5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0498/2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00942</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">0562/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00942</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F24">
-        <v>751867.2</v>
+        <v>123687</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I24">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2087/1792608858-350289366-6ad90a5a393bb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0499/2026</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00942</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00942</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F25">
-        <v>2694.8</v>
+        <v>119016.49</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I25">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2086/1792608769-521308789-6ad90a01b0990.pdf</t>
+        </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0599/2026</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/02663</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02663</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F26">
-        <v>2694.8</v>
+        <v>323862</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Descartáveis por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I26">
         <v>5</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2085/1792608373-716817409-6ad90875eda5d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0500/2026</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00942</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">0557/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00942</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27</t>
+          <t xml:space="preserve">2026-10-16</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-27</t>
+          <t xml:space="preserve">2027-10-16</t>
         </is>
       </c>
       <c r="F27">
-        <v>2694.8</v>
+        <v>43650</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I27">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2084/1792607804-922223286-6ad9063caabcc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0895/2024</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2023/00775</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">0559/2026</t>
+          <t xml:space="preserve">PBS-PRC-2023/00775</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-10-09</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-10-10</t>
         </is>
       </c>
       <c r="F28">
-        <v>32107</v>
+        <v>343733</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação de Empresa Especializada em Esterilização em Baixa Temperatura (Plasma de Peróxido de Hidrogênio) - CME, para atender as Unidades Hospitalares Gerenciadas pela Fundação PB Saúde.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I28">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2082/1792605938-325763729-6ad8fef2b74be.pdf</t>
+        </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0672/2026</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">0559/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-10-01</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-10-01</t>
         </is>
       </c>
       <c r="F29">
-        <v>32107</v>
+        <v>75115</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I29">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2071/1791481712-532288209-6ac7d770771f4.pdf</t>
+        </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0654/2026</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/02362</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">0559/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02362</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-10-01</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-10-01</t>
         </is>
       </c>
       <c r="F30">
-        <v>32107</v>
+        <v>28130.21</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE MARCENARIA - HMDJMP, HSGER E HRG</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I30">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2068/1791310922-586225123-6ac53c4abbbb8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/03110</t>
+          <t xml:space="preserve">0674/2026</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/03110</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">0654/2025</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-10-01</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-10-01</t>
         </is>
       </c>
       <c r="F31">
-        <v>234990</v>
+        <v>1739.7</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM TERAPIA RENAL SUBSTITUTIVA (HEMODIÁLISE CONVENCIONAL, RENAL E PERITONEAL)&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I31">
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2070/1791481308-749389901-6ac7d5dc6c2c7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0671/2026</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04159</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">0559/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04159</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2026-09-30</t>
         </is>
       </c>
       <c r="F32">
-        <v>32107</v>
+        <v>6638</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Gráficos Personalizados</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I32">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2072/1791482542-980491007-6ac7daae6acae.pdf</t>
+        </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0650/2026</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">0559/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-26</t>
         </is>
       </c>
       <c r="F33">
-        <v>32107</v>
+        <v>69685</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS- REMANESCENTE</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I33">
         <v>5</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2066/1790944404-543036964-6abfa494e7525.pdf</t>
+        </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0663/2026</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2025/11440</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">0563/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11440</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-29</t>
         </is>
       </c>
       <c r="F34">
-        <v>515876.4</v>
+        <v>52841</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de pintura para manutenção predial</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I34">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2069/1791378436-246609404-6ac6440455ffe.pdf</t>
+        </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0650/2026</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">0563/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-26</t>
         </is>
       </c>
       <c r="F35">
-        <v>515876.4</v>
+        <v>69685</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS- REMANESCENTE</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I35">
         <v>5</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2067/1791305773-616040994-6ac5282d5d50e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0633/2026</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/06276</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">0563/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/06276</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-29</t>
         </is>
       </c>
       <c r="F36">
-        <v>515876.4</v>
+        <v>53700</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - SERINGAS POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I36">
         <v>5</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2073/1791997093-366311253-6acfb4a531c1d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0618/2026</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2025/11128</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">0563/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11128</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-29</t>
         </is>
       </c>
       <c r="F37">
-        <v>515876.4</v>
+        <v>357455.38</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Fórmulas Enterais por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I37">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2061/1790943706-426964679-6abfa1dae162d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0650/2026</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">0563/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-26</t>
+          <t xml:space="preserve">2027-09-26</t>
         </is>
       </c>
       <c r="F38">
-        <v>515876.4</v>
+        <v>69685</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS- REMANESCENTE</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I38">
         <v>5</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2065/1790944275-263385267-6abfa413e16d8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0616/2026</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2025/11128</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">0551/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11128</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-29</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-29</t>
         </is>
       </c>
       <c r="F39">
-        <v>621013.4</v>
+        <v>2377142.59</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Fórmulas Enterais por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I39">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2063/1790943921-168491256-6abfa2b1e96c4.pdf</t>
+        </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0617/2026</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2025/11128</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">0533/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11128</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-25</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-25</t>
         </is>
       </c>
       <c r="F40">
-        <v>21843.5</v>
+        <v>48908.62</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">PIUNATURE COMÉRCIO DE COSMÉTICOS E ALIMENTOS LTDA</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I40">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2062/1790943822-833292572-6abfa24ef17f7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0615/2026</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2025/11128</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">0533/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11128</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-25</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-25</t>
         </is>
       </c>
       <c r="F41">
-        <v>21843.5</v>
+        <v>242159</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Fórmulas Enterais por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I41">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2080/1791999711-640935933-6acfbedf85558.pdf</t>
+        </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0614/2026</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2025/11128</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">0533/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11128</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-25</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-25</t>
         </is>
       </c>
       <c r="F42">
-        <v>21843.5</v>
+        <v>489495.7</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Fórmulas Enterais por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I42">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2064/1790944040-668673527-6abfa3282ff02.pdf</t>
+        </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0653/2026</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/02362</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">0533/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02362</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-25</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-25</t>
         </is>
       </c>
       <c r="F43">
-        <v>21843.5</v>
+        <v>1315</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE MARCENARIA - HMDJMP, HSGER E HRG</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I43">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2060/1790943175-394320543-6abf9fc7613d0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0656/2026</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/02362</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">0551/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02362</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-25</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-25</t>
         </is>
       </c>
       <c r="F44">
-        <v>621013.4</v>
+        <v>24854.5</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE MARCENARIA - HMDJMP, HSGER E HRG</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I44">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2058/1790942176-683289243-6abf9be08c564.pdf</t>
+        </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0655/2026</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/02362</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">0551/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02362</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-24</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-24</t>
         </is>
       </c>
       <c r="F45">
-        <v>621013.4</v>
+        <v>15395</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE MARCENARIA - HMDJMP, HSGER E HRG</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I45">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2059/1790942294-366456467-6abf9c5687c38.pdf</t>
+        </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0573/2026</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">0551/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-22</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-22</t>
         </is>
       </c>
       <c r="F46">
-        <v>621013.4</v>
+        <v>95045.25</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I46">
         <v>5</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2075/1791998086-143348775-6acfb886983a6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0641/2026</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03152</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">0551/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03152</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-22</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-22</t>
         </is>
       </c>
       <c r="F47">
-        <v>621013.4</v>
+        <v>180000</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE KIT COMPLETO DE SUPORTE DE CRÂNIO TIPO MAYFIELD E APOIO TIPO FERRADURA PARA NEUROCIRURGIA ADULTO E PEDIÁTRICO, DESTINADO AO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I47">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2053/1790358084-360755091-6ab6b24429b3e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0647/2026</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01168</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">0521/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01168</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-22</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-22</t>
         </is>
       </c>
       <c r="F48">
-        <v>322353</v>
+        <v>68784</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM ABASTECIMENTO, LIMPEZA, HIGIENIZAÇÃO, MANUTENÇÃO DE RESERVATÓRIOS E SISTEMA DE ABASTECIMENTO DE ÁGUA POTÁVEL - HMDJMP; HRG; E HSGER.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I48">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2057/1790618242-566271211-6abaaa82da2e9.pdf</t>
+        </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0558/2026</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">0521/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-20</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-20</t>
         </is>
       </c>
       <c r="F49">
-        <v>322353</v>
+        <v>573180</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I49">
         <v>5</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2054/1790359953-143012872-6ab6b99127f07.pdf</t>
+        </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0425/2026</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">0521/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-17</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-17</t>
         </is>
       </c>
       <c r="F50">
-        <v>322353</v>
+        <v>132678</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I50">
         <v>5</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2078/1791999066-284640779-6acfbc5ab1aa6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0552/2026</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">0521/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-17</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-17</t>
         </is>
       </c>
       <c r="F51">
-        <v>322353</v>
+        <v>183311.1</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I51">
         <v>5</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2055/1790360227-816816835-6ab6baa3f0511.pdf</t>
+        </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0425/2026</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">0521/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-17</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-17</t>
         </is>
       </c>
       <c r="F52">
-        <v>322353</v>
+        <v>132678</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I52">
         <v>5</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2077/1791998734-773093602-6acfbb0e06baf.pdf</t>
+        </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
+          <t xml:space="preserve">0564/2026</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-15</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-15</t>
         </is>
       </c>
       <c r="F53">
-        <v>826619.79</v>
+        <v>6642</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I53">
         <v>5</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2050/1789740651-792463424-6aad466b9cc19.pdf</t>
+        </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0569/2026</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03521</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">0553/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03521</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-15</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-15</t>
         </is>
       </c>
       <c r="F54">
-        <v>826619.79</v>
+        <v>495855.8</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE REAGENTES PARA A AGÊNCIA TRANSFUSIONAL COM COMODATO DE EQUIPAMENTOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I54">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2048/1789739785-883643439-6aad4309d3c26.pdf</t>
+        </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
+          <t xml:space="preserve">0565/2026</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B55" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-15</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-15</t>
         </is>
       </c>
       <c r="F55">
-        <v>826619.79</v>
+        <v>49305.36</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I55">
         <v>5</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2049/1789740157-917267603-6aad447ddb693.pdf</t>
+        </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0574/2026</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">0553/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-10</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-10</t>
         </is>
       </c>
       <c r="F56">
-        <v>826619.79</v>
+        <v>99836.85</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I56">
         <v>5</v>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2045/1789736460-323578562-6aad360c27b1c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0602/2026</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04193</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">0553/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04193</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-08</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-08</t>
         </is>
       </c>
       <c r="F57">
-        <v>826619.79</v>
+        <v>123482.15</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS, Paciente: Francisco Armando Marques Guedes, Flavia Beatriz Gois Santos, João Luis de Sales, Rickyson Alleph Santos da Silva, Vitoria Soares de Araujo. Caráter eletivo.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I57">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2041/1789478476-411361237-6aa9464c6abee.pdf</t>
+        </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0583/2026</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03402</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">0554/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03402</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-03</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-03</t>
         </is>
       </c>
       <c r="F58">
-        <v>243680.82</v>
+        <v>67704</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I58">
         <v>5</v>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2044/1789480266-278810184-6aa94d4a928cd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0593/2026</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/00287</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t xml:space="preserve">0554/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00287</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-03</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-03</t>
         </is>
       </c>
       <c r="F59">
-        <v>243680.82</v>
+        <v>384000</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">SERVIÇOS ESPECIALIZADOS EM OPERAÇÃO E MANUTENÇÃO DE ESTAÇÃO DE TRATAMENTO DE ESGOTOS HOSPITALARES</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I59">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2043/1789479311-898033185-6aa9498f11718.pdf</t>
+        </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0572/2026</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">0554/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-03</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-03</t>
         </is>
       </c>
       <c r="F60">
-        <v>243680.82</v>
+        <v>172986.5</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I60">
         <v>5</v>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2039/1788955819-973167556-6aa14cabcb756.pdf</t>
+        </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0585/2026</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03402</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">0554/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03402</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-03</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-03</t>
         </is>
       </c>
       <c r="F61">
-        <v>243680.82</v>
+        <v>4103.2</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I61">
         <v>5</v>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2047/1789738358-748919816-6aad3d76ea34f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0575/2026</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">0554/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-03</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-03</t>
         </is>
       </c>
       <c r="F62">
-        <v>243680.82</v>
+        <v>42090.6</v>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I62">
         <v>5</v>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2038/1788955281-614773050-6aa14a91ac910.pdf</t>
+        </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0571/2026</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">0555/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-01</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-01</t>
         </is>
       </c>
       <c r="F63">
-        <v>34086.6</v>
+        <v>291268.2</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I63">
         <v>5</v>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2040/1788955931-438160295-6aa14d1b3984e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0586/2026</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03402</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">0555/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03402</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-01</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-01</t>
         </is>
       </c>
       <c r="F64">
-        <v>34086.6</v>
+        <v>22563.9</v>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I64">
         <v>5</v>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2037/1788890414-334176271-6aa04d2e8b6dc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
+          <t xml:space="preserve">0560/2026</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-09-01</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-09-01</t>
         </is>
       </c>
       <c r="F65">
-        <v>34086.6</v>
+        <v>11351.2</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I65">
         <v>5</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2035/1788877495-511508205-6aa01ab736122.pdf</t>
+        </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0576/2026</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01392</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">0555/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01392</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-31</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-31</t>
         </is>
       </c>
       <c r="F66">
-        <v>34086.6</v>
+        <v>31681.75</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICO-HOSPITALARES PARA CURATIVOS, IMOBILIZAÇÃO E PROCEDIMENTOS AMBULATORIAIS</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I66">
         <v>5</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2024/1788370494-324568382-6a985e3e7e46c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0584/2026</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/03402</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">0555/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03402</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-31</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-31</t>
         </is>
       </c>
       <c r="F67">
-        <v>34086.6</v>
+        <v>8073</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SONDAS NASOENTERAIS E NASOGÁSTRICAS POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I67">
         <v>5</v>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2030/1788542261-291763036-6a9afd3571ff4.pdf</t>
+        </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0578/2026</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/01640</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t xml:space="preserve">0561/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01640</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-28</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-28</t>
         </is>
       </c>
       <c r="F68">
-        <v>5013.9</v>
+        <v>204066.6</v>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS MÉDICO-HOSPITALARES - UROLOGIA</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I68">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2031/1788542449-334166108-6a9afdf138cde.pdf</t>
+        </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
+          <t xml:space="preserve">0557/2026</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B69" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-27</t>
         </is>
       </c>
       <c r="F69">
-        <v>5013.9</v>
+        <v>2694.8</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I69">
         <v>5</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2027/1788371185-881388358-6a9860f1d66aa.pdf</t>
+        </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0568/2026</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2026/04206</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t xml:space="preserve">0561/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/04206</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-27</t>
         </is>
       </c>
       <c r="F70">
-        <v>5013.9</v>
+        <v>244380.59</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTOS CARDIOLÓGICOS OPME EXTRA SUS E SUS</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I70">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2033/1788876432-157988410-6aa01690c04d6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
+          <t xml:space="preserve">0557/2026</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-27</t>
         </is>
       </c>
       <c r="F71">
-        <v>5013.9</v>
+        <v>2694.8</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I71">
         <v>5</v>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2026/1788370857-914275705-6a985fa9bfc98.pdf</t>
+        </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
+          <t xml:space="preserve">0562/2026</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-27</t>
         </is>
       </c>
       <c r="F72">
-        <v>5013.9</v>
+        <v>751867.2</v>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I72">
         <v>5</v>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2025/1788370650-566021574-6a985edab4a9f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0567/2026</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">026/02858</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t xml:space="preserve">0556/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02858</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-27</t>
         </is>
       </c>
       <c r="F73">
-        <v>1417096.8</v>
+        <v>259704.27</v>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS, Pacientes: Francisco Ferreira Filho, Denilson de Oliveira Santos, Jose Maria da Silva, Gilssevan de Sousa Fernandes, Joao Marcelo Lopes da Silva, Edith Vitorino dos Santos. Caráter Eletivo.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I73">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2034/1788877231-774176544-6aa019afd6eb2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
+          <t xml:space="preserve">0563/2026</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B74" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-26</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-26</t>
         </is>
       </c>
       <c r="F74">
-        <v>1417096.8</v>
+        <v>515876.4</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I74">
         <v>5</v>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2020/1788179844-571441974-6a95758468e6b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02230</t>
+          <t xml:space="preserve">0654/2025</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02230</t>
+          <t xml:space="preserve">2025/03110</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t xml:space="preserve">0556/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/03110</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-26</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F75">
-        <v>1417096.8</v>
+        <v>234990</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM TERAPIA RENAL SUBSTITUTIVA (HEMODIÁLISE CONVENCIONAL, RENAL E PERITONEAL)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I75">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2019/1788179550-362856059-6a95745ec2f56.pdf</t>
+        </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
+          <t xml:space="preserve">0559/2026</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25</t>
+          <t xml:space="preserve">2026-08-26</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-25</t>
+          <t xml:space="preserve">2027-08-26</t>
         </is>
       </c>
       <c r="F76">
-        <v>1417096.8</v>
+        <v>32107</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I76">
         <v>5</v>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2012/1787918849-134154710-6a917a01e333d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
+          <t xml:space="preserve">0554/2026</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/02230</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
-      <c r="B77" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F77">
-        <v>1417096.8</v>
+        <v>243680.82</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I77">
         <v>5</v>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2015/1787919918-660501502-6a917e2e6913a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02792</t>
+          <t xml:space="preserve">0561/2026</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02792</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t xml:space="preserve">0509/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-24</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F78">
-        <v>197571.77</v>
+        <v>5013.9</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS, Paciente: Amanda Priscila Alves Oliveira, Maria Alzineide dos Santos Silva, Joana Darc Luiz de Sousa, Luana de Moraes Freire, Edna Rodrigues Hadman. Caráter Eletivo&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I78">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2013/1787919106-248466983-6a917b0252ccd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2023/02019</t>
+          <t xml:space="preserve">0533/2026</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023/02019</t>
+          <t xml:space="preserve">2026/03880</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t xml:space="preserve">0775/2024</t>
+          <t xml:space="preserve">PBS-PRC-2026/03880</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-21</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-22</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F79">
-        <v>4395430.12</v>
+        <v>21843.5</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ANÁLISES CLINICAS E LABORATORIAIS, para a unidade do Hospital do Servidor General Edson Ramalho - HSGER&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I79">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2029/1788372173-994730714-6a9864cd364d3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0551/2026</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t xml:space="preserve">0524/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F80">
-        <v>46315</v>
+        <v>621013.4</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I80">
         <v>5</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
+          <t xml:space="preserve">0521/2026</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/00172</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
-      <c r="B81" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F81">
-        <v>46315</v>
+        <v>322353</v>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I81">
         <v>5</v>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2022/1788181247-905152887-6a957aff5d3dd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0553/2026</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t xml:space="preserve">0524/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F82">
-        <v>46315</v>
+        <v>826619.79</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I82">
         <v>5</v>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2016/1787920077-447180107-6a917ecd36ad2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0556/2026</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t xml:space="preserve">0524/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F83">
-        <v>46315</v>
+        <v>1417096.8</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I83">
         <v>5</v>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2011/1787918612-578046050-6a9179141069b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0555/2026</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/02230</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t xml:space="preserve">0535/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02230</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-25</t>
         </is>
       </c>
       <c r="F84">
-        <v>5193.3</v>
+        <v>34086.6</v>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS HEMATOPOÉTICOS E HEMOSTÁTICOS</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I84">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2014/1787919398-969736077-6a917c26094e7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0509/2026</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/02792</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t xml:space="preserve">0535/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02792</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-24</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-24</t>
         </is>
       </c>
       <c r="F85">
-        <v>5193.3</v>
+        <v>197571.77</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS, Paciente: Amanda Priscila Alves Oliveira, Maria Alzineide dos Santos Silva, Joana Darc Luiz de Sousa, Luana de Moraes Freire, Edna Rodrigues Hadman. Caráter Eletivo</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I85">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2023/1788181541-685896083-6a957c25888ad.pdf</t>
+        </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0775/2024</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2023/02019</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t xml:space="preserve">0524/2026</t>
+          <t xml:space="preserve">PBS-PRC-2023/02019</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-21</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-22</t>
         </is>
       </c>
       <c r="F86">
-        <v>46315</v>
+        <v>4395430.12</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ANÁLISES CLINICAS E LABORATORIAIS, para a unidade do Hospital do Servidor General Edson Ramalho - HSGER</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I86">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1982/1786454720-476390642-6a7b22c089cf0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
+          <t xml:space="preserve">0535/2026</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/03880</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/03880</t>
-        </is>
-[...8 lines deleted...]
-          <t xml:space="preserve">0535/2026</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-19</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t xml:space="preserve">2027-08-19</t>
         </is>
       </c>
       <c r="F87">
         <v>5193.3</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I87">
         <v>4</v>
       </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2007/1787833792-771365135-6a902dc008b48.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0524/2026</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t xml:space="preserve">0534/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-19</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t xml:space="preserve">2027-08-19</t>
         </is>
       </c>
       <c r="F88">
-        <v>58500</v>
+        <v>46315</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I88">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2017/1787920374-200624874-6a917ff61b5e0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
+          <t xml:space="preserve">0534/2026</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/03880</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/03880</t>
-        </is>
-[...8 lines deleted...]
-          <t xml:space="preserve">0534/2026</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-08-19</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t xml:space="preserve">2027-08-19</t>
         </is>
       </c>
       <c r="F89">
         <v>58500</v>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I89">
         <v>4</v>
       </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2008/1787834011-156547344-6a902e9b548cc.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0528/2026</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/00609</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t xml:space="preserve">0534/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00609</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-18</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-18</t>
         </is>
       </c>
       <c r="F90">
-        <v>58500</v>
+        <v>75000</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE DESINSETIZAÇÃO</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I90">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2010/1787834905-671557476-6a903219afec0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0529/2026</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/03639</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t xml:space="preserve">0534/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03639</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-17</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-17</t>
         </is>
       </c>
       <c r="F91">
-        <v>58500</v>
+        <v>305568.57</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I91">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2009/1787834461-885085144-6a90305d8d9b5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03880</t>
+          <t xml:space="preserve">0501/2026</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03880</t>
+          <t xml:space="preserve">2026/03255</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t xml:space="preserve">0535/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03255</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19</t>
+          <t xml:space="preserve">2026-08-14</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-19</t>
+          <t xml:space="preserve">2027-08-14</t>
         </is>
       </c>
       <c r="F92">
-        <v>5193.3</v>
+        <v>3743193.35</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DE HIGIENIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I92">
         <v>4</v>
       </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2002/1787058822-285090838-6a845a867eabf.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00609</t>
+          <t xml:space="preserve">0522/2026</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00609</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t xml:space="preserve">0528/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18</t>
+          <t xml:space="preserve">2026-08-13</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-18</t>
+          <t xml:space="preserve">2027-08-13</t>
         </is>
       </c>
       <c r="F93">
-        <v>75000</v>
+        <v>601878.6</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE DESINSETIZAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I93">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2018/1787920530-109684719-6a91809296cb5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03639</t>
+          <t xml:space="preserve">0502/2026</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03639</t>
+          <t xml:space="preserve">2026/03255</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t xml:space="preserve">0529/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03255</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17</t>
+          <t xml:space="preserve">2026-08-12</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-17</t>
+          <t xml:space="preserve">2027-08-12</t>
         </is>
       </c>
       <c r="F94">
-        <v>305568.57</v>
+        <v>876647.65</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I94">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2000/1787058532-727270039-6a845964237cb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0510/2026</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t xml:space="preserve">0501/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14</t>
+          <t xml:space="preserve">2026-08-12</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-14</t>
+          <t xml:space="preserve">2027-08-12</t>
         </is>
       </c>
       <c r="F95">
-        <v>3743193.35</v>
+        <v>2091</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I95">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1998/1787057953-943167301-6a845721e593b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0519/2026</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t xml:space="preserve">0501/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14</t>
+          <t xml:space="preserve">2026-08-12</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-14</t>
+          <t xml:space="preserve">2027-08-12</t>
         </is>
       </c>
       <c r="F96">
-        <v>3743193.35</v>
+        <v>109344.65</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I96">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1994/1786987058-942253812-6a834232e8b61.pdf</t>
+        </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0516/2026</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t xml:space="preserve">0501/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14</t>
+          <t xml:space="preserve">2026-08-12</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-14</t>
+          <t xml:space="preserve">2027-08-12</t>
         </is>
       </c>
       <c r="F97">
-        <v>3743193.35</v>
+        <v>2227615.2</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I97">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1995/1786995093-414086320-6a83619516301.pdf</t>
+        </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0513/2026</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00172</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t xml:space="preserve">0501/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14</t>
+          <t xml:space="preserve">2026-08-12</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-14</t>
+          <t xml:space="preserve">2027-08-12</t>
         </is>
       </c>
       <c r="F98">
-        <v>3743193.35</v>
+        <v>143842</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I98">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1996/1787057475-247078960-6a845543b4822.pdf</t>
+        </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
+          <t xml:space="preserve">0512/2026</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/00172</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/00172</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13</t>
+          <t xml:space="preserve">2026-08-11</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-13</t>
+          <t xml:space="preserve">2027-08-11</t>
         </is>
       </c>
       <c r="F99">
-        <v>601878.6</v>
+        <v>22361.6</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I99">
         <v>5</v>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1997/1787057827-915239837-6a8456a3641d0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0504/2026</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03255</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t xml:space="preserve">0522/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03255</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13</t>
+          <t xml:space="preserve">2026-08-11</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-13</t>
+          <t xml:space="preserve">2027-08-11</t>
         </is>
       </c>
       <c r="F100">
-        <v>601878.6</v>
+        <v>44067</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I100">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1999/1787058356-920251344-6a8458b44a1cd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0503/2026</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03255</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t xml:space="preserve">0522/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03255</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13</t>
+          <t xml:space="preserve">2026-08-06</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-13</t>
+          <t xml:space="preserve">2027-08-06</t>
         </is>
       </c>
       <c r="F101">
-        <v>601878.6</v>
+        <v>168597.9</v>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I101">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2001/1787058722-956099382-6a845a2277a6b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0593/2025</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2025/03571</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t xml:space="preserve">0522/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/03571</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13</t>
+          <t xml:space="preserve">2026-08-06</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-13</t>
+          <t xml:space="preserve">2027-08-06</t>
         </is>
       </c>
       <c r="F102">
-        <v>601878.6</v>
+        <v>2073.71</v>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA CERTIFICADA EM MANUTENÇÃO DE EXTINTORES INCÊNDIO</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I102">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2004/1787320591-433024443-6a88590fcc230.pdf</t>
+        </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0484/2026</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03251</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t xml:space="preserve">0522/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03251</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13</t>
+          <t xml:space="preserve">2026-08-04</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-13</t>
+          <t xml:space="preserve">2027-08-04</t>
         </is>
       </c>
       <c r="F103">
-        <v>601878.6</v>
+        <v>192330.26</v>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I103">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2005/1787320861-412454776-6a885a1dc0246.pdf</t>
+        </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0497/2026</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00942</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t xml:space="preserve">0519/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00942</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-08-04</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-08-04</t>
         </is>
       </c>
       <c r="F104">
-        <v>109344.65</v>
+        <v>790400</v>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I104">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1976/1786022346-148755228-6a7489ca840d6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0421/2026</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t xml:space="preserve">0502/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-08-03</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-08-03</t>
         </is>
       </c>
       <c r="F105">
-        <v>876647.65</v>
+        <v>40754</v>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I105">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1991/1786626585-161541479-6a7dc2197da5b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0421/2026</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t xml:space="preserve">0502/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-08-03</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-08-03</t>
         </is>
       </c>
       <c r="F106">
-        <v>876647.65</v>
+        <v>40754</v>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I106">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1984/1786455805-830327542-6a7b26fdd4f43.pdf</t>
+        </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0444/2026</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t xml:space="preserve">0502/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-08-03</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-08-03</t>
         </is>
       </c>
       <c r="F107">
-        <v>876647.65</v>
+        <v>903</v>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I107">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1978/1786104955-323563170-6a75cc7b59935.pdf</t>
+        </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0491/2026</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2025/10319</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t xml:space="preserve">0502/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10319</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-31</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-31</t>
         </is>
       </c>
       <c r="F108">
-        <v>876647.65</v>
+        <v>47771.1</v>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTOS ENDOVASCULARES OPME EXTRA SUS E SUS</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I108">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2006/1787684388-420373319-6a8de6242d3ed.pdf</t>
+        </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0424/2026</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t xml:space="preserve">0510/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-30</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-30</t>
         </is>
       </c>
       <c r="F109">
-        <v>2091</v>
+        <v>619847.52</v>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I109">
         <v>5</v>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1972/1785853747-581717712-6a71f733126da.pdf</t>
+        </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0477/2026</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t xml:space="preserve">0510/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-29</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-29</t>
         </is>
       </c>
       <c r="F110">
-        <v>2091</v>
+        <v>51435</v>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I110">
         <v>5</v>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1987/1786625200-941811508-6a7dbcb09138a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0420/2026</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t xml:space="preserve">0510/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-28</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-28</t>
         </is>
       </c>
       <c r="F111">
-        <v>2091</v>
+        <v>45610.8</v>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I111">
         <v>5</v>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1968/1785521994-278087921-6a6ce74a91f27.pdf</t>
+        </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0422/2026</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t xml:space="preserve">0510/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-28</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-28</t>
         </is>
       </c>
       <c r="F112">
-        <v>2091</v>
+        <v>32128.2</v>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I112">
         <v>5</v>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1967/1785521798-678596525-6a6ce686c87af.pdf</t>
+        </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0423/2026</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t xml:space="preserve">0510/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F113">
-        <v>2091</v>
+        <v>203406.23</v>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I113">
         <v>5</v>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1966/1785521641-679299723-6a6ce5e9b1468.pdf</t>
+        </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0439/2026</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t xml:space="preserve">0513/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F114">
-        <v>143842</v>
+        <v>432</v>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I114">
         <v>5</v>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2076/1791998571-190939410-6acfba6b14256.pdf</t>
+        </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0443/2026</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t xml:space="preserve">0513/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F115">
-        <v>143842</v>
+        <v>430.8</v>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I115">
         <v>5</v>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2056/1790361729-257728718-6ab6c081446cf.pdf</t>
+        </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0440/2026</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t xml:space="preserve">0513/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F116">
-        <v>143842</v>
+        <v>8299.8</v>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I116">
         <v>5</v>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1983/1786455229-267519220-6a7b24bd9cd13.pdf</t>
+        </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0442/2026</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t xml:space="preserve">0513/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F117">
-        <v>143842</v>
+        <v>14310</v>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I117">
         <v>5</v>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1977/1786104784-589938502-6a75cbd077737.pdf</t>
+        </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0426/2026</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t xml:space="preserve">0513/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F118">
-        <v>143842</v>
+        <v>117150</v>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I118">
         <v>5</v>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1971/1785853559-850482762-6a71f677a1eef.pdf</t>
+        </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0417/2026</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t xml:space="preserve">0516/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F119">
-        <v>2227615.2</v>
+        <v>23345</v>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I119">
         <v>5</v>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1970/1785522244-292555320-6a6ce84416669.pdf</t>
+        </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0418/2026</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t xml:space="preserve">0516/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F120">
-        <v>2227615.2</v>
+        <v>18430</v>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I120">
         <v>5</v>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1969/1785522134-605198495-6a6ce7d6e0daf.pdf</t>
+        </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0427/2026</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00829</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t xml:space="preserve">0516/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00829</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F121">
-        <v>2227615.2</v>
+        <v>1876</v>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I121">
         <v>5</v>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1965/1785521485-776721491-6a6ce54d071c1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0475/2026</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03327</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t xml:space="preserve">0516/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03327</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-27</t>
         </is>
       </c>
       <c r="F122">
-        <v>2227615.2</v>
+        <v>47632.5</v>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I122">
         <v>5</v>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1960/1785437943-744669808-6a6b9ef723d2a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0062/2022</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2022/00156</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t xml:space="preserve">0516/2026</t>
+          <t xml:space="preserve">PBS-PRC-2022/00156</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-26</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-28</t>
         </is>
       </c>
       <c r="F123">
-        <v>2227615.2</v>
+        <v>2190000</v>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, CALIBRAÇÃO, TESTES DE SEGURANÇA ELÉTRICA E QUALIDADE COM FORNECIMENTO DE MÃO DE OBRA E REPOSIÇÃO DE PEÇAS E ACESSÓRIOS ORIGINAIS PARA OS 66 (SESSENTA E SEIS) EQUIPAMENTOS MÉDICOS DA MARCA MAQUET</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I123">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1889/1784295967-646892319-6a5a321f7efa7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0474/2026</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03327</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t xml:space="preserve">0519/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03327</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-23</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-23</t>
         </is>
       </c>
       <c r="F124">
-        <v>109344.65</v>
+        <v>88695</v>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I124">
         <v>5</v>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1930/1785171667-680868078-6a678ed3845d1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0408/2026</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/03194</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t xml:space="preserve">0519/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03194</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-23</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-23</t>
         </is>
       </c>
       <c r="F125">
-        <v>109344.65</v>
+        <v>2311581</v>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I125">
         <v>5</v>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2079/1791999404-491497069-6acfbdacba0e1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0368/2026</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t xml:space="preserve">0519/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-22</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-22</t>
         </is>
       </c>
       <c r="F126">
-        <v>109344.65</v>
+        <v>112669.2</v>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I126">
         <v>5</v>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1981/1786106056-506996921-6a75d0c80bba0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0452/2026</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00774</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t xml:space="preserve">0519/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00774</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-12</t>
+          <t xml:space="preserve">2026-07-22</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-12</t>
+          <t xml:space="preserve">2027-07-22</t>
         </is>
       </c>
       <c r="F127">
-        <v>109344.65</v>
+        <v>5800</v>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE ESTUFA PARA AQUECIMENTO DE MEIOS DE CONTRASTE E ESTEIRA PARA TESTE ERGOMÉTRICO, VISANDO ATENDER ÀS NECESSIDADES DA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA (POINSP).</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I127">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1964/1785521265-464210943-6a6ce4717e9ca.pdf</t>
+        </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0394/2026</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2025/06035</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t xml:space="preserve">0512/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06035</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-21</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-21</t>
         </is>
       </c>
       <c r="F128">
-        <v>22361.6</v>
+        <v>69921.7</v>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DESCARTÁVEIS</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I128">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1980/1786105357-205469082-6a75ce0d9db08.pdf</t>
+        </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0466/2026</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/00161</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t xml:space="preserve">0512/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00161</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-21</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-21</t>
         </is>
       </c>
       <c r="F129">
-        <v>22361.6</v>
+        <v>114093.09</v>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE FORNECIMENTO E INSTALAÇÃO DE LAMINADO DECORATIVO TIPO FÓRMICA (HPL) PARA REVESTIMENTO DAS PAREDES INTERNAS DA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA ? POINSP</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I129">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1961/1785438150-392357819-6a6b9fc6987fc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0382/2026</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t xml:space="preserve">0512/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-21</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-21</t>
         </is>
       </c>
       <c r="F130">
-        <v>22361.6</v>
+        <v>418790.4</v>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I130">
         <v>5</v>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1974/1785854531-545063378-6a71fa4301a7d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0461/2026</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t xml:space="preserve">0512/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-21</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-21</t>
         </is>
       </c>
       <c r="F131">
-        <v>22361.6</v>
+        <v>87495</v>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I131">
         <v>5</v>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1962/1785520786-920179571-6a6ce292e0991.pdf</t>
+        </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00172</t>
+          <t xml:space="preserve">0468/2026</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00172</t>
+          <t xml:space="preserve">2026/02763</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t xml:space="preserve">0512/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02763</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F132">
-        <v>22361.6</v>
+        <v>57867.76</v>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTIMICROBIANOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I132">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1988/1786625434-113931693-6a7dbd9ad3451.pdf</t>
+        </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0467/2026</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/02763</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t xml:space="preserve">0504/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02763</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F133">
-        <v>44067</v>
+        <v>93408.45</v>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I133">
-        <v>4</v>
+        <v>1</v>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1989/1786625747-263973524-6a7dbed3d43a8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0456/2026</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t xml:space="preserve">0504/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F134">
-        <v>44067</v>
+        <v>72086</v>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I134">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1936/1785172740-567780323-6a679304e3b89.pdf</t>
+        </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0460/2026</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t xml:space="preserve">0504/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F135">
-        <v>44067</v>
+        <v>213329.6</v>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I135">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1963/1785520899-262553770-6a6ce3032bed7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0470/2026</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2025/07273</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t xml:space="preserve">0504/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07273</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-11</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="F136">
-        <v>44067</v>
+        <v>53023.8</v>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I136">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1931/1785171881-659922410-6a678fa96685c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/03571</t>
+          <t xml:space="preserve">0469/2026</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/03571</t>
+          <t xml:space="preserve">2025/07273</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t xml:space="preserve">0593/2025</t>
+          <t xml:space="preserve">PBS-PRC-2025/07273</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F137">
-        <v>2073.71</v>
+        <v>44772</v>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA CERTIFICADA EM MANUTENÇÃO DE EXTINTORES INCÊNDIO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I137">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1932/1785172028-925245774-6a67903c88928.pdf</t>
+        </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0371/2026</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t xml:space="preserve">0503/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-20</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-20</t>
         </is>
       </c>
       <c r="F138">
-        <v>168597.9</v>
+        <v>262080</v>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I138">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1975/1785854709-588133355-6a71faf5496b6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0458/2026</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t xml:space="preserve">0503/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-17</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-17</t>
         </is>
       </c>
       <c r="F139">
-        <v>168597.9</v>
+        <v>47812.5</v>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I139">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1935/1785172591-669334459-6a67926f93e93.pdf</t>
+        </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0451/2026</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01304</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t xml:space="preserve">0503/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01304</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-16</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-16</t>
         </is>
       </c>
       <c r="F140">
-        <v>168597.9</v>
+        <v>167000</v>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE MANUTENÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA, MEDIÇÃO E TRANSFORMAÇÃO</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I140">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1938/1785173170-284992898-6a6794b2739fd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03255</t>
+          <t xml:space="preserve">0463/2026</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03255</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t xml:space="preserve">0503/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-16</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-16</t>
         </is>
       </c>
       <c r="F141">
-        <v>168597.9</v>
+        <v>152625</v>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE SOLUÇÕES PARENTERAIS DE GRANDE VOLUME (SOROS) POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I141">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1933/1785172198-629439397-6a6790e64b28f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/03571</t>
+          <t xml:space="preserve">0459/2026</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/03571</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t xml:space="preserve">0593/2025</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-06</t>
+          <t xml:space="preserve">2026-07-16</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-06</t>
+          <t xml:space="preserve">2027-07-16</t>
         </is>
       </c>
       <c r="F142">
-        <v>2073.71</v>
+        <v>32745</v>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA CERTIFICADA EM MANUTENÇÃO DE EXTINTORES INCÊNDIO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I142">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1934/1785172446-463296202-6a6791deea98e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00942</t>
+          <t xml:space="preserve">0455/2026</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00942</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t xml:space="preserve">0497/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-04</t>
+          <t xml:space="preserve">2026-07-15</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-04</t>
+          <t xml:space="preserve">2027-07-15</t>
         </is>
       </c>
       <c r="F143">
-        <v>790400</v>
+        <v>174533.2</v>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I143">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1888/1784295768-307519942-6a5a315866be0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00942</t>
+          <t xml:space="preserve">0410/2026</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00942</t>
+          <t xml:space="preserve">2026/03194</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t xml:space="preserve">0497/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03194</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-04</t>
+          <t xml:space="preserve">2026-07-15</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-04</t>
+          <t xml:space="preserve">2027-07-15</t>
         </is>
       </c>
       <c r="F144">
-        <v>790400</v>
+        <v>58666.52</v>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I144">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1973/1785854051-280506138-6a71f86394e0c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03251</t>
+          <t xml:space="preserve">0450/2026</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03251</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t xml:space="preserve">0484/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-04</t>
+          <t xml:space="preserve">2026-07-15</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-04</t>
+          <t xml:space="preserve">2027-07-15</t>
         </is>
       </c>
       <c r="F145">
-        <v>192330.26</v>
+        <v>28827.5</v>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I145">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1937/1785173098-773870249-6a67946a6b32c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00942</t>
+          <t xml:space="preserve">0409/2026</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00942</t>
+          <t xml:space="preserve">2026/03194</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t xml:space="preserve">0497/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/03194</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-04</t>
+          <t xml:space="preserve">2026-07-15</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-04</t>
+          <t xml:space="preserve">2027-07-15</t>
         </is>
       </c>
       <c r="F146">
-        <v>790400</v>
+        <v>138518.38</v>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Solicitação de aquisição de Fórmulas Infantis - Documento de Formalização de Demanda n° 001/2026&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I146">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1941/1785173942-473583039-6a6797b6a52d2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0453/2026</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/02749</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t xml:space="preserve">0444/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/02749</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-14</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-14</t>
         </is>
       </c>
       <c r="F147">
-        <v>903</v>
+        <v>237672</v>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DA CENTRAL DE MATERIAL E ESTERILIZAÇÃO (C.M.E.) COM COMODATO DE EQUIPAMENTOSQUE</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I147">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1873/1784228972-762836825-6a592c6cdf808.pdf</t>
+        </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0454/2026</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01641</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01641</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-14</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-14</t>
         </is>
       </c>
       <c r="F148">
-        <v>40754</v>
+        <v>101758</v>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I148">
         <v>5</v>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1872/1784228862-596147365-6a592bfe88f0c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0447/2026</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-13</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-13</t>
         </is>
       </c>
       <c r="F149">
-        <v>40754</v>
+        <v>23751.5</v>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I149">
         <v>5</v>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1939/1785173302-515725439-6a679536edc55.pdf</t>
+        </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0441/2026</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-13</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-13</t>
         </is>
       </c>
       <c r="F150">
-        <v>40754</v>
+        <v>2046.4</v>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I150">
         <v>5</v>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1900/1784553625-854901978-6a5e20999bedd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0448/2026</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-13</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-13</t>
         </is>
       </c>
       <c r="F151">
-        <v>40754</v>
+        <v>11438</v>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I151">
         <v>5</v>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1859/1784138349-209539001-6a57ca6d89369.pdf</t>
+        </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0446/2026</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-13</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-13</t>
         </is>
       </c>
       <c r="F152">
-        <v>40754</v>
+        <v>44211.1</v>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I152">
         <v>5</v>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1899/1784553141-293142170-6a5e1eb5c1910.pdf</t>
+        </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0360/2026</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F153">
-        <v>40754</v>
+        <v>14005.8</v>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I153">
         <v>5</v>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1850/1784124606-857159309-6a5794be4782e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0438/2026</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01352</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F154">
-        <v>40754</v>
+        <v>98223</v>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I154">
         <v>5</v>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1901/1784553839-788311092-6a5e216f92609.pdf</t>
+        </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0356/2026</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F155">
-        <v>40754</v>
+        <v>64663.82</v>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I155">
         <v>5</v>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1846/1784123849-614672815-6a5791c92715c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0386/2026</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="F156">
-        <v>40754</v>
+        <v>4727.2</v>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I156">
         <v>5</v>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1883/1784294452-163680772-6a5a2c34304ea.pdf</t>
+        </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0374/2026</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01517</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t xml:space="preserve">0421/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01517</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F157">
-        <v>40754</v>
+        <v>156641</v>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I157">
         <v>5</v>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1881/1784293987-800938324-6a5a2a63640d1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
+          <t xml:space="preserve">0445/2026</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026/01352</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
           <t xml:space="preserve">PBS-PRC-2026/01352</t>
         </is>
       </c>
-      <c r="B158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F158">
-        <v>903</v>
+        <v>18743.4</v>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I158">
         <v>5</v>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1858/1784138216-692715789-6a57c9e85eaab.pdf</t>
+        </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0434/2026</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/00908</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">0444/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00908</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-10</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-10</t>
         </is>
       </c>
       <c r="F159">
-        <v>903</v>
+        <v>76774.5</v>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimento Cardiológico OPME EXTRA SUS e SUS, Pacientes: Jaqueline Rodrigues Gomes, Ivonete Amaro da Silva, Laercio Abel da Costa, Kildjane Sonnally Gonçalves Felinto, Maria José da Silva Spineli, Paulo Rubens Lucena Martins, José da Silva Oliveira. Eletivos.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I159">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1990/1786626190-588004491-6a7dc08eb413b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0384/2026</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t xml:space="preserve">0444/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F160">
-        <v>903</v>
+        <v>119227.5</v>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I160">
         <v>5</v>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1855/1784126071-849650425-6a579a771aca0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0385/2026</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t xml:space="preserve">0444/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-03</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-08-03</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F161">
-        <v>903</v>
+        <v>39528</v>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I161">
         <v>5</v>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1857/1784137969-157138763-6a57c8f1f2aa3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10319</t>
+          <t xml:space="preserve">0383/2026</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10319</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t xml:space="preserve">0491/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-31</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-31</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F162">
-        <v>47771.1</v>
+        <v>90150.55</v>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTOS ENDOVASCULARES OPME EXTRA SUS E SUS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I162">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1854/1784125900-634189120-6a5799ccb46f2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0381/2026</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t xml:space="preserve">0424/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-30</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F163">
-        <v>619847.52</v>
+        <v>70407.1</v>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I163">
         <v>5</v>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1853/1784125742-654628191-6a57992ea7998.pdf</t>
+        </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0367/2026</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t xml:space="preserve">0424/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-30</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F164">
-        <v>619847.52</v>
+        <v>133170.64</v>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I164">
         <v>5</v>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1852/1784125248-918959377-6a579740bb839.pdf</t>
+        </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0385/2026</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01761</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t xml:space="preserve">0424/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01761</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-07-09</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-30</t>
+          <t xml:space="preserve">2027-07-09</t>
         </is>
       </c>
       <c r="F165">
-        <v>619847.52</v>
+        <v>39528</v>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I165">
         <v>5</v>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1856/1784126307-231409295-6a579b6345e63.pdf</t>
+        </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0358/2026</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t xml:space="preserve">0424/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-07-08</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-30</t>
+          <t xml:space="preserve">2027-07-08</t>
         </is>
       </c>
       <c r="F166">
-        <v>619847.52</v>
+        <v>1984.5</v>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I166">
         <v>5</v>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1847/1784124011-515875447-6a57926bab65e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0359/2026</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t xml:space="preserve">0424/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-30</t>
+          <t xml:space="preserve">2026-07-08</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-30</t>
+          <t xml:space="preserve">2027-07-08</t>
         </is>
       </c>
       <c r="F167">
-        <v>619847.52</v>
+        <v>44483</v>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I167">
         <v>5</v>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1848/1784124305-631551450-6a57939100037.pdf</t>
+        </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0363/2026</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t xml:space="preserve">0477/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-29</t>
+          <t xml:space="preserve">2026-07-08</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-29</t>
+          <t xml:space="preserve">2027-07-08</t>
         </is>
       </c>
       <c r="F168">
-        <v>51435</v>
+        <v>102664.6</v>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I168">
         <v>5</v>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1851/1784124871-870686314-6a5795c7e5446.pdf</t>
+        </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0364/2026</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t xml:space="preserve">0477/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-29</t>
+          <t xml:space="preserve">2026-07-07</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-29</t>
+          <t xml:space="preserve">2027-07-07</t>
         </is>
       </c>
       <c r="F169">
-        <v>51435</v>
+        <v>8487.6</v>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I169">
         <v>5</v>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1841/1783705066-210341849-6a512dea79177.pdf</t>
+        </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0370/2026</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t xml:space="preserve">0477/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-29</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-29</t>
+          <t xml:space="preserve">2027-07-06</t>
         </is>
       </c>
       <c r="F170">
-        <v>51435</v>
+        <v>3870</v>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I170">
         <v>5</v>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1844/1783705548-957072417-6a512fcc2de6a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0369/2026</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t xml:space="preserve">0477/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-29</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-29</t>
+          <t xml:space="preserve">2027-07-06</t>
         </is>
       </c>
       <c r="F171">
-        <v>51435</v>
+        <v>6598.8</v>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I171">
         <v>5</v>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1843/1783705413-592852978-6a512f456a262.pdf</t>
+        </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0429/2026</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/08775</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t xml:space="preserve">0477/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08775</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-29</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-29</t>
+          <t xml:space="preserve">2027-08-06</t>
         </is>
       </c>
       <c r="F172">
-        <v>51435</v>
+        <v>211153.95</v>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO SERVIÇO ESPECIALIZADO EM AJUSTES, POLIMENTO, AFIAÇÃO E MANUTENÇÃO PREVENTIVA E CORRETIVA COM REPOSIÇÃO DE PEÇAS EM INSTRUMENTAIS</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I172">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1845/1783705743-761034974-6a51308f24885.pdf</t>
+        </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0362/2026</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t xml:space="preserve">0422/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-06</t>
         </is>
       </c>
       <c r="F173">
-        <v>32128.2</v>
+        <v>106686.72</v>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I173">
         <v>5</v>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1840/1783704911-539531365-6a512d4f982b7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0354/2026</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t xml:space="preserve">0420/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-06</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-06</t>
         </is>
       </c>
       <c r="F174">
-        <v>45610.8</v>
+        <v>59918.4</v>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I174">
         <v>5</v>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1839/1783704568-273952148-6a512bf87538d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0365/2026</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">0420/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-03</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-03</t>
         </is>
       </c>
       <c r="F175">
-        <v>45610.8</v>
+        <v>70461</v>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I175">
         <v>5</v>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1837/1783450370-423049467-6a4d4b0216086.pdf</t>
+        </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0355/2026</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t xml:space="preserve">0420/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-03</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-03</t>
         </is>
       </c>
       <c r="F176">
-        <v>45610.8</v>
+        <v>181575.16</v>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I176">
         <v>5</v>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1834/1783449777-506428349-6a4d48b176766.pdf</t>
+        </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0357/2026</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t xml:space="preserve">0420/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-03</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-03</t>
         </is>
       </c>
       <c r="F177">
-        <v>45610.8</v>
+        <v>97668</v>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I177">
         <v>5</v>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1835/1783449954-842113727-6a4d4962bdf5a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0361/2026</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">0420/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-03</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-03</t>
         </is>
       </c>
       <c r="F178">
-        <v>45610.8</v>
+        <v>200749.2</v>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I178">
         <v>5</v>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1836/1783450157-181667055-6a4d4a2dbb8c8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0366/2026</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10670</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t xml:space="preserve">0422/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10670</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-07-03</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-07-03</t>
         </is>
       </c>
       <c r="F179">
-        <v>32128.2</v>
+        <v>21847.5</v>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I179">
         <v>5</v>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1842/1783705204-413775558-6a512e74ba21a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0453/2025</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/03749</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">0422/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/03749</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2026-12-31</t>
         </is>
       </c>
       <c r="F180">
-        <v>32128.2</v>
+        <v>1294368.9</v>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve"/>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I180">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1892/1784296770-536064890-6a5a354209d7f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0465/2025</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/03216</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t xml:space="preserve">0422/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/03216</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-06-27</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-06-27</t>
         </is>
       </c>
       <c r="F181">
-        <v>32128.2</v>
+        <v>112979.04</v>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Utilização do PBdoc - Sistema de Gestão Documental do Governo do Estado da Paraíba em sua nova versão, agregando a Plataforma Digital de Serviços - Protocolo Geral</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I181">
         <v>5</v>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1884/1784294699-949368659-6a5a2d2b4405d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0407/2026</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01549</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">0422/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01549</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-28</t>
+          <t xml:space="preserve">2026-06-25</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-06-25</t>
         </is>
       </c>
       <c r="F182">
-        <v>32128.2</v>
+        <v>92398.53</v>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimento Cardiológico OPME EXTRA SUS e SUS, Pacientes: Maria Helena do Nascimento, Maria do Carmo da Silva Costa Abreu,Marilia Alves Pinheiro, Geraldo Jeronimo da Silva. Eletivos.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I182">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1993/1786628038-500600665-6a7dc7c64e706.pdf</t>
+        </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0406/2026</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/01549</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01549</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-25</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-25</t>
         </is>
       </c>
       <c r="F183">
-        <v>14310</v>
+        <v>97924.76</v>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimento Cardiológico OPME EXTRA SUS e SUS, Pacientes: Maria Helena do Nascimento, Maria do Carmo da Silva Costa Abreu,Marilia Alves Pinheiro, Geraldo Jeronimo da Silva. Eletivos.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I183">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1992/1786627168-884493185-6a7dc460e3692.pdf</t>
+        </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0372/2026</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01517</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t xml:space="preserve">0426/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01517</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-19</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-19</t>
         </is>
       </c>
       <c r="F184">
-        <v>117150</v>
+        <v>35478</v>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I184">
         <v>5</v>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1829/1782477029-260670753-6a3e70e5baade.pdf</t>
+        </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0379/2026</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/06355</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">0426/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06355</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-19</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-19</t>
         </is>
       </c>
       <c r="F185">
-        <v>117150</v>
+        <v>1825000</v>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO CONTÍNUA DE PRÓTESES AUDITIVAS INCLUIDO, ADAPTAÇÃO, MANUTENÇÃO CORRETIVA, SUPORTE TÉCNICO E CONFECÇÃO DE MOLDES</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I185">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1831/1782842131-686448047-6a4403134b453.pdf</t>
+        </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0372/2026</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01517</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">0426/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01517</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-19</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-19</t>
         </is>
       </c>
       <c r="F186">
-        <v>117150</v>
+        <v>35478</v>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I186">
         <v>5</v>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1830/1782841670-859574878-6a44014626d89.pdf</t>
+        </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0389/2026</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01015</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t xml:space="preserve">0426/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01015</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-18</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-18</t>
         </is>
       </c>
       <c r="F187">
-        <v>117150</v>
+        <v>27467</v>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS E MOBILIÁRIOS PARA A SALA DE CINTILOGRAFIA DO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I187">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1832/1782843244-714139306-6a44076cedd09.pdf</t>
+        </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0390/2026</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01015</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">0426/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01015</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-18</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">1969-12-31</t>
         </is>
       </c>
       <c r="F188">
-        <v>117150</v>
+        <v>148000</v>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS E MOBILIÁRIOS PARA A SALA DE CINTILOGRAFIA DO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I188">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1833/1782843927-987147295-6a440a17735fd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0450/2025</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/03645</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">0417/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/03645</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-13</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-12-14</t>
         </is>
       </c>
       <c r="F189">
-        <v>23345</v>
+        <v>1465634.4</v>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE MÉDICOS EM UROLOGIA -EDITAL Nº 014/2024 - HSGER - INEXIGIBILIDADE - CLÍNICA DE LITOTRÍCIA DA PARAÍBA LTDA PBS-PRC2024/04613</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I189">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2036/1788888741-478943216-6aa046a503de0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0395/2026</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/06035</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">0417/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06035</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-10</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-10</t>
         </is>
       </c>
       <c r="F190">
-        <v>23345</v>
+        <v>39147.2</v>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS DESCARTÁVEIS</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I190">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1828/1781803878-986021232-6a342b668609a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0373/2026</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01517</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t xml:space="preserve">0417/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01517</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-08</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-08</t>
         </is>
       </c>
       <c r="F191">
-        <v>23345</v>
+        <v>162630</v>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I191">
         <v>5</v>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1826/1781203391-780667495-6a2b01bf500f5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0428/2025</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2024/04090</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t xml:space="preserve">0418/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/04090</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-03</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-03</t>
         </is>
       </c>
       <c r="F192">
-        <v>18430</v>
+        <v>477960</v>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DO SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA COM TROCA DE PEÇAS,CALIBRAÇÃO E TESTE DE SEGURANÇA ELÉTRICA EM BOMBAS INJETORAS DE CONTRASTE DOHOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES, HOSPITAL DO SERVIDOR GAL. EDSONRAMALHO</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I192">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1927/1784913063-739779856-6a639ca73fa34.pdf</t>
+        </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0321/2026</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/11156</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t xml:space="preserve">0417/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11156</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-02</t>
         </is>
       </c>
       <c r="F193">
-        <v>23345</v>
+        <v>214239.36</v>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DIVERSOS</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I193">
         <v>5</v>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1824/1780942666-800194775-6a27074abd78c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0322/2026</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/11156</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t xml:space="preserve">0417/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11156</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-02</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-02</t>
         </is>
       </c>
       <c r="F194">
-        <v>23345</v>
+        <v>62254.26</v>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DIVERSOS</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I194">
         <v>5</v>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1825/1780943198-425846798-6a27095ee25b6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0325/2026</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t xml:space="preserve">0418/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-06-01</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-01</t>
         </is>
       </c>
       <c r="F195">
-        <v>18430</v>
+        <v>628272.5</v>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CAMPOS E COMPRESSAS ESTÉREIS (CENTRO CIRÚRGICO E PROCEDIMENTOS)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I195">
         <v>5</v>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1821/1780493977-830333327-6a202e992c988.pdf</t>
+        </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0396/2024</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2024/00447</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t xml:space="preserve">0418/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/00447</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-31</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-06-01</t>
         </is>
       </c>
       <c r="F196">
-        <v>18430</v>
+        <v>48509.28</v>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">MANUTENÇÃO CORRETIVA E PREVENTIVA DE ELEVADORES THYSSENKRUPP</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I196">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1905/1784556654-726272659-6a5e2c6edb38f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0326/2026</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t xml:space="preserve">0475/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-30</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-25</t>
         </is>
       </c>
       <c r="F197">
-        <v>47632.5</v>
+        <v>53865</v>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CAMPOS E COMPRESSAS ESTÉREIS (CENTRO CIRÚRGICO E PROCEDIMENTOS)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I197">
         <v>5</v>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1822/1780494267-296398316-6a202fbb3e9e0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0405/2025</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2025/02190</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t xml:space="preserve">0475/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/02190</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-20</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-05-20</t>
         </is>
       </c>
       <c r="F198">
-        <v>47632.5</v>
+        <v>99643.88</v>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação de Solução em Tecnologia da Informação relativa ao fornecimento de licença de uso de software</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I198">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1903/1784555216-547561195-6a5e26d01cb45.pdf</t>
+        </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0328/2026</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t xml:space="preserve">0475/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-20</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-20</t>
         </is>
       </c>
       <c r="F199">
-        <v>47632.5</v>
+        <v>79999.5</v>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CAMPOS E COMPRESSAS ESTÉREIS (CENTRO CIRÚRGICO E PROCEDIMENTOS)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I199">
         <v>5</v>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1820/1780080695-325213156-6a19e037b294b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0324/2026</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t xml:space="preserve">0475/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-19</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-19</t>
         </is>
       </c>
       <c r="F200">
-        <v>47632.5</v>
+        <v>87611.4</v>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CAMPOS E COMPRESSAS ESTÉREIS (CENTRO CIRÚRGICO E PROCEDIMENTOS)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I200">
         <v>5</v>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1818/1780080173-933723737-6a19de2ddda6b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0327/2026</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t xml:space="preserve">0440/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-19</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-19</t>
         </is>
       </c>
       <c r="F201">
-        <v>8299.8</v>
+        <v>1650054.54</v>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CAMPOS E COMPRESSAS ESTÉREIS (CENTRO CIRÚRGICO E PROCEDIMENTOS)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I201">
         <v>5</v>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1819/1780080479-681124540-6a19df5fd9723.pdf</t>
+        </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0371/2025</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2024/04059</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t xml:space="preserve">0440/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/04059</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-16</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-16</t>
         </is>
       </c>
       <c r="F202">
-        <v>8299.8</v>
+        <v>120776.37</v>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA COM TROCA DE PEÇAS, CALIBRAÇÃO E TESTE DE SEGURANÇA ELÉTRICA EM EQUIPAMENTOS MÉDICOS DO TIPO CARDIOVERSOR/DESFIBRILADOR DO HMDJMP</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I202">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1879/1784293124-557762958-6a5a2704c1ebb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0314/2026</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/01196</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t xml:space="preserve">0440/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01196</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-15</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-15</t>
         </is>
       </c>
       <c r="F203">
-        <v>8299.8</v>
+        <v>72384.3</v>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS, PACIENTES</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I203">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1813/1779797870-325477881-6a158f6e93e30.pdf</t>
+        </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0288/2024</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2023/00857</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t xml:space="preserve">0440/2026</t>
+          <t xml:space="preserve">PBS-PRC-2023/00857</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-15</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-16</t>
         </is>
       </c>
       <c r="F204">
-        <v>8299.8</v>
+        <v>12738910.08</v>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Empresa especializada na prestação continuada de serviços de Alimentação e Nutrição Hospitalar.</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I204">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1878/1784292933-831424450-6a5a2645a0cbc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0313/2026</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08512</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t xml:space="preserve">0440/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08512</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-14</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-14</t>
         </is>
       </c>
       <c r="F205">
-        <v>8299.8</v>
+        <v>289999</v>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE ENGENHARIA E ARQUITETURA PARA REFORMA DA ÁREA DE CONVIVÊNCIA E IMPERMEABILIZAÇÃO NO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I205">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1817/1780079838-278629348-6a19dcde68f74.pdf</t>
+        </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0323/2026</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2026/01141</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t xml:space="preserve">0475/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01141</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-12</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-12</t>
         </is>
       </c>
       <c r="F206">
-        <v>47632.5</v>
+        <v>254206.55</v>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPOS DIVERSOS</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I206">
         <v>5</v>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1823/1780497346-345683336-6a203bc2c9d0c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0205/2026</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/06022</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t xml:space="preserve">0427/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06022</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-12</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-11-12</t>
         </is>
       </c>
       <c r="F207">
-        <v>1876</v>
+        <v>214752</v>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇO DE FORNECIMENTO E INSTALAÇÃO DE CAMARAS FRIAS ALIMENTÍCIAS - HMDJMP</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I207">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1803/1779454412-463515887-6a1051cc70822.pdf</t>
+        </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0777/2025</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/08743</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t xml:space="preserve">0427/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08743</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-12</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-11-12</t>
         </is>
       </c>
       <c r="F208">
-        <v>1876</v>
+        <v>99643.88</v>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE MÉDICOS EM RADIOLOGIA MÉDICA E MEDICINA NUCLEAR ( HMDJMP / HSGER / HEMOD CG E HEMOD PATOS)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I208">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1904/1784555789-603508414-6a5e290db4c47.pdf</t>
+        </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0272/2026</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/04550</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t xml:space="preserve">0427/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/04550</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-11</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-11</t>
         </is>
       </c>
       <c r="F209">
-        <v>1876</v>
+        <v>180700</v>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - DRENOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I209">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1806/1779457635-358300987-6a105e638d0d6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0315/2026</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2026/01196</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t xml:space="preserve">0427/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01196</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-08</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-08</t>
         </is>
       </c>
       <c r="F210">
-        <v>1876</v>
+        <v>143251.58</v>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS, PACIENTES</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I210">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1814/1779798071-584663844-6a159037abc60.pdf</t>
+        </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0301/2026</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/10194</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t xml:space="preserve">0427/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10194</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-08</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-08</t>
         </is>
       </c>
       <c r="F211">
-        <v>1876</v>
+        <v>153388.68</v>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTOS CARDIOLÓGICOS OPME SUS E EXTRA SUS</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I211">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1812/1779797509-803471027-6a158e05ba752.pdf</t>
+        </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0299/2026</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/08783</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t xml:space="preserve">0423/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08783</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-07</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-07</t>
         </is>
       </c>
       <c r="F212">
-        <v>203406.23</v>
+        <v>480000</v>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MANUTENÇÃO CORRETIVA E PREVENTIVA DA HEMODINÂMICA CANON</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I212">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1802/1779196456-361264099-6a0c6228afecc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0252/2026</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/09072</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t xml:space="preserve">0423/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09072</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-07</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-07</t>
         </is>
       </c>
       <c r="F213">
-        <v>203406.23</v>
+        <v>15760</v>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de mobiliários e equipamentos permanentes - Programa Coração Paraibano</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I213">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1805/1779456974-744917671-6a105bce58ac5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0308/2026</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07974</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07974</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-07</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-07</t>
         </is>
       </c>
       <c r="F214">
-        <v>14310</v>
+        <v>7477.34</v>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS AUDIOLÓGICOS E MATERIAIS PARA O SETOR DA FONOAUDIOLOGIA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I214">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1810/1779473327-746195483-6a109baf2e179.pdf</t>
+        </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0299/2026</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08783</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08783</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-07</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-07</t>
         </is>
       </c>
       <c r="F215">
-        <v>14310</v>
+        <v>480000</v>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM MANUTENÇÃO CORRETIVA E PREVENTIVA DA HEMODINÂMICA CANON</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I215">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1801/1778779914-118083272-6a06070ab6830.pdf</t>
+        </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0782/2025</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08333</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08333</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-06</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
       <c r="F216">
-        <v>14310</v>
+        <v>103824</v>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS MÉDICOS NA ÁREA DE RADIOLOGIA MÉDICA E MEDICINA NUCLEAR</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I216">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1942/1785174527-960935370-6a6799ff67dbc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0303/2026</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2026/00907</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t xml:space="preserve">0442/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00907</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-06</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-06</t>
         </is>
       </c>
       <c r="F217">
-        <v>14310</v>
+        <v>1877382</v>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE NUTRIÇÃO PARENTERAL INDUSTRIALIZADA POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I217">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1815/1780079526-894965475-6a19dba68c4f2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0782/2025</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/08333</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t xml:space="preserve">0423/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08333</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-06</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2026-11-05</t>
         </is>
       </c>
       <c r="F218">
-        <v>203406.23</v>
+        <v>103824</v>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS MÉDICOS NA ÁREA DE RADIOLOGIA MÉDICA E MEDICINA NUCLEAR</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I218">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1928/1784913846-918222490-6a639fb61e969.pdf</t>
+        </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0307/2026</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/07974</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t xml:space="preserve">0423/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07974</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F219">
-        <v>203406.23</v>
+        <v>630</v>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS AUDIOLÓGICOS E MATERIAIS PARA O SETOR DA FONOAUDIOLOGIA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I219">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1809/1779472425-183328783-6a109829d6740.pdf</t>
+        </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0305/2026</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/07974</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t xml:space="preserve">0423/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07974</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F220">
-        <v>203406.23</v>
+        <v>1729</v>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS AUDIOLÓGICOS E MATERIAIS PARA O SETOR DA FONOAUDIOLOGIA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I220">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1816/1780079657-867019761-6a19dc298ee2c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0306/2026</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/07974</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t xml:space="preserve">0418/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07974</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F221">
-        <v>18430</v>
+        <v>4480</v>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS AUDIOLÓGICOS E MATERIAIS PARA O SETOR DA FONOAUDIOLOGIA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I221">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1808/1779471678-107681735-6a10953eeb62f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00829</t>
+          <t xml:space="preserve">0304/2026</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00829</t>
+          <t xml:space="preserve">2025/07974</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t xml:space="preserve">0418/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07974</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-27</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-27</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F222">
-        <v>18430</v>
+        <v>59283</v>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS ANTI-INFLAMATORIOS, ANALGESICOS E ANTI-HINSTAMINICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS AUDIOLÓGICOS E MATERIAIS PARA O SETOR DA FONOAUDIOLOGIA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I222">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1807/1779471108-712836668-6a109304b6134.pdf</t>
+        </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2022/00156</t>
+          <t xml:space="preserve">0232/2026</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022/00156</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t xml:space="preserve">0062/2022</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-26</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-28</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F223">
-        <v>2190000</v>
+        <v>56578.5</v>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; color: rgb(33, 37, 41);"&gt;CONTRATAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, CALIBRAÇÃO, TESTES DE SEGURANÇA ELÉTRICA E QUALIDADE COM FORNECIMENTO DE MÃO DE OBRA E REPOSIÇÃO DE PEÇAS E ACESSÓRIOS ORIGINAIS PARA OS 66 (SESSENTA E SEIS) EQUIPAMENTOS MÉDICOS DA MARCA MAQUET&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I223">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1800/1778779615-478262705-6a0605df03c3d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0217/2026</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2025/11081</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t xml:space="preserve">0474/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11081</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23</t>
+          <t xml:space="preserve">2026-05-05</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-23</t>
+          <t xml:space="preserve">2027-05-05</t>
         </is>
       </c>
       <c r="F224">
-        <v>88695</v>
+        <v>39146.17</v>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Cânulas Diversas - Pregão Eletrônico</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I224">
         <v>5</v>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0300/2026</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2025/10194</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t xml:space="preserve">0474/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10194</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23</t>
+          <t xml:space="preserve">2026-05-04</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-23</t>
+          <t xml:space="preserve">2027-05-04</t>
         </is>
       </c>
       <c r="F225">
-        <v>88695</v>
+        <v>115492.69</v>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTOS CARDIOLÓGICOS OPME SUS E EXTRA SUS</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I225">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1811/1779797309-416844280-6a158d3db4fd1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0234/2026</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t xml:space="preserve">0474/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23</t>
+          <t xml:space="preserve">2026-05-04</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-23</t>
+          <t xml:space="preserve">2027-05-04</t>
         </is>
       </c>
       <c r="F226">
-        <v>88695</v>
+        <v>410384</v>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I226">
         <v>5</v>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1804/1779454825-779892584-6a1053693f8d9.pdf</t>
+        </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0282/2026</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2025/08887</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t xml:space="preserve">0474/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08887</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23</t>
+          <t xml:space="preserve">2026-04-30</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-23</t>
+          <t xml:space="preserve">2027-04-30</t>
         </is>
       </c>
       <c r="F227">
-        <v>88695</v>
+        <v>220000</v>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA SERVIÇO CONTÍNUO DE MANUTENÇÃO PREVENTIVA, CORRETIVA E TESTE DE SEGURANÇA ELÉTRICA EM CAMAS ELÉTRICAS PERTENCENTES AO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I227">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1796/1778264229-345970156-69fe28a5cf1cb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03327</t>
+          <t xml:space="preserve">0277/2026</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03327</t>
+          <t xml:space="preserve">2026/00292</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t xml:space="preserve">0474/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00292</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-23</t>
+          <t xml:space="preserve">2026-04-29</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-23</t>
+          <t xml:space="preserve">2027-04-28</t>
         </is>
       </c>
       <c r="F228">
-        <v>88695</v>
+        <v>15295.28</v>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE TIRAS PARA TESTE DE GLICEMIA CAPILAR COM FORNECIMENTO DE GLICOSÍMETROS EM COMODATO POR PREGÃO ELETRÔNICO.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I228">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1795/1778181180-651980808-69fce43c3316d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0276</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2026/00292</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t xml:space="preserve">0368/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/00292</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2027-04-27</t>
         </is>
       </c>
       <c r="F229">
-        <v>112669.2</v>
+        <v>50959.02</v>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I229">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1794/1778077714-698579618-69fb5012e8191.pdf</t>
+        </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0271/2026</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/04550</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t xml:space="preserve">0368/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/04550</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2027-04-27</t>
         </is>
       </c>
       <c r="F230">
-        <v>112669.2</v>
+        <v>29400</v>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - DRENOS POR PREGÃO ELETRÔNICO - PB SAÚDE</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I230">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1797/1778586942-480128685-6a03153ee5eb5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0283/2026</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2026/01690</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t xml:space="preserve">0368/2026</t>
+          <t xml:space="preserve">PBS-PRC-2026/01690</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-28</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2027-04-28</t>
         </is>
       </c>
       <c r="F231">
-        <v>112669.2</v>
+        <v>1134000</v>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO PARA AQUISIÇÃO DE IMUNOGLOBULINAS</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I231">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1798/1778587296-396390642-6a0316a04c20e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0227/2026</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/08864</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t xml:space="preserve">0368/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08864</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2027-04-21</t>
         </is>
       </c>
       <c r="F232">
-        <v>112669.2</v>
+        <v>1266600</v>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO EM PLASMAFERESE (PARA TRATAMENTO DE DOENÇAS NEUROIMUNOLÓGICAS) PARA ATENDER AS NECESSIDADES DO HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I232">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1789/1777487398-181307705-69f24e26e0930.pdf</t>
+        </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00774</t>
+          <t xml:space="preserve">0287/2025</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00774</t>
+          <t xml:space="preserve">2025/01966</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t xml:space="preserve">0452/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/01966</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2026-10-22</t>
         </is>
       </c>
       <c r="F233">
-        <v>5800</v>
+        <v>1399500</v>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE ESTUFA PARA AQUECIMENTO DE MEIOS DE CONTRASTE E ESTEIRA PARA TESTE ERGOMÉTRICO, VISANDO ATENDER ÀS NECESSIDADES DA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA (POINSP).&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Prestação de Serviços de Médicos em Medicina Intensiva</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I233">
         <v>1</v>
       </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1876/1784291525-230402609-6a5a20c5181f5.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0287/2025</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/01966</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t xml:space="preserve">0368/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/01966</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-22</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-22</t>
+          <t xml:space="preserve">2026-10-22</t>
         </is>
       </c>
       <c r="F234">
-        <v>112669.2</v>
+        <v>1399500</v>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Prestação de Serviços de Médicos em Medicina Intensiva</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I234">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0251/2026</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09072</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t xml:space="preserve">0461/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09072</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-22</t>
         </is>
       </c>
       <c r="F235">
-        <v>87495</v>
+        <v>8559.92</v>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de mobiliários e equipamentos permanentes - Programa Coração Paraibano</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I235">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1827/1781803705-264450233-6a342ab9db758.pdf</t>
+        </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0254/2026</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09072</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t xml:space="preserve">0461/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09072</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-21</t>
         </is>
       </c>
       <c r="F236">
-        <v>87495</v>
+        <v>16000</v>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de mobiliários e equipamentos permanentes - Programa Coração Paraibano</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I236">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1793/1777920120-117526972-69f8e8782ecb0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01761</t>
+          <t xml:space="preserve">0253/2026</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01761</t>
+          <t xml:space="preserve">2025/09072</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t xml:space="preserve">0382/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09072</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-22</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-22</t>
         </is>
       </c>
       <c r="F237">
-        <v>418790.4</v>
+        <v>7314</v>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de mobiliários e equipamentos permanentes - Programa Coração Paraibano</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
         </is>
       </c>
       <c r="I237">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1792/1777919136-991312033-69f8e4a02529f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01761</t>
+          <t xml:space="preserve">0235/2026</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01761</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t xml:space="preserve">0382/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-17</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-16</t>
         </is>
       </c>
       <c r="F238">
-        <v>418790.4</v>
+        <v>255147.78</v>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I238">
         <v>5</v>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1783/1777034563-409401948-69eb6543b23d8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/06035</t>
+          <t xml:space="preserve">0237/2023</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/06035</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t xml:space="preserve">0394/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-16</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-15</t>
         </is>
       </c>
       <c r="F239">
-        <v>69921.7</v>
+        <v>609354</v>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DESCARTÁVEIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I239">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1785/1777035542-466352849-69eb691661922.pdf</t>
+        </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/06035</t>
+          <t xml:space="preserve">0008/2026</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/06035</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t xml:space="preserve">0394/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-15</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-14</t>
         </is>
       </c>
       <c r="F240">
-        <v>69921.7</v>
+        <v>19917.3</v>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DESCARTÁVEIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I240">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1791/1777918036-717269640-69f8e0540dd5a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/06035</t>
+          <t xml:space="preserve">0239/2026</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/06035</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t xml:space="preserve">0394/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-15</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-14</t>
         </is>
       </c>
       <c r="F241">
-        <v>69921.7</v>
+        <v>188337.6</v>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DESCARTÁVEIS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I241">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1786/1777035957-283050592-69eb6ab559b3e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01761</t>
+          <t xml:space="preserve">0241/2026</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01761</t>
+          <t xml:space="preserve">2025/09876</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t xml:space="preserve">0382/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09876</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-15</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-14</t>
         </is>
       </c>
       <c r="F242">
-        <v>418790.4</v>
+        <v>267500</v>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE TRANSDUTOR DE PRESSÃO ARTERIAL INVASIVA (PAI) PARA O HMDJMP</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I242">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1788/1777036510-226368903-69eb6cde4c794.pdf</t>
+        </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01761</t>
+          <t xml:space="preserve">0240/2026</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01761</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t xml:space="preserve">0382/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-14</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-13</t>
         </is>
       </c>
       <c r="F243">
-        <v>418790.4</v>
+        <v>105188.4</v>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I243">
         <v>5</v>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1787/1777036187-760639863-69eb6b9bb14c7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/00161</t>
+          <t xml:space="preserve">0233/2026</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/00161</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t xml:space="preserve">0466/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-14</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-13</t>
         </is>
       </c>
       <c r="F244">
-        <v>114093.09</v>
+        <v>75168</v>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial; font-weight: bold;"&gt;CONTRATAÇÃO DE SERVIÇO DE FORNECIMENTO E INSTALAÇÃO DE LAMINADO DECORATIVO TIPO FÓRMICA (HPL) PARA REVESTIMENTO DAS PAREDES INTERNAS DA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA ? POINSP&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I244">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1782/1777034096-800481801-69eb637054805.pdf</t>
+        </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01761</t>
+          <t xml:space="preserve">0236/2026</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01761</t>
+          <t xml:space="preserve">2025/10943</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t xml:space="preserve">0382/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10943</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-14</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-13</t>
         </is>
       </c>
       <c r="F245">
-        <v>418790.4</v>
+        <v>5407.02</v>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE INSUMOS HOSPITALARES PARA ATENÇÃO AO PACIENTE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MEDICAMENTOS ANESTÉSICOS E BLOQUEADORES NEUROMUSCULARES</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I245">
         <v>5</v>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1784/1777035264-583411368-69eb680045939.pdf</t>
+        </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0218/2026</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/11081</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t xml:space="preserve">0461/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11081</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-13</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-12</t>
         </is>
       </c>
       <c r="F246">
-        <v>87495</v>
+        <v>84360</v>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Cânulas Diversas - Pregão Eletrônico</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I246">
         <v>5</v>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1781/1776343749-865289359-69e0dac5be71f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0191/2026</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09125</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t xml:space="preserve">0461/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09125</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-10</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2026-04-10</t>
         </is>
       </c>
       <c r="F247">
-        <v>87495</v>
+        <v>8875</v>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de CONTRATAÇÃO DE SERVIÇO DE FORNECIMENTO DE INSUMOS PARA IMPRESSÃO DE CRACHÁS EM CARTÃO PVC E SEUS ACESSÓRIOS para atender às necessidades da Fundação Paraibana de Gestão em Saúde - PB SAÚDE, em todas unidades gerenciadas pela PBSAÚDE, conforme suas atribuições estatutárias.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I247">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1870/1784227353-835582300-6a59261938049.pdf</t>
+        </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0187/2025</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2024/01047</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t xml:space="preserve">0461/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/01047</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-21</t>
+          <t xml:space="preserve">2026-04-10</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-21</t>
+          <t xml:space="preserve">2027-04-11</t>
         </is>
       </c>
       <c r="F248">
-        <v>87495</v>
+        <v>348734.4</v>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;&lt;br&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA DOS EQUIPAMENTOS DE IMAGEM E SEUS ACESSÓRIOS INSTALADOS NO HOSPITAL DO SERVIDOR GAL. EDSON RAMALHO (HSGER)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I248">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1925/1784834570-306676098-6a626a0a67c37.pdf</t>
+        </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0212/2026</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/09552</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t xml:space="preserve">0371/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09552</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-06</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-05</t>
         </is>
       </c>
       <c r="F249">
-        <v>262080</v>
+        <v>72400</v>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE APARELHOS DE AR CONDICIONADO PARA O HOPSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I249">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1780/1775735315-841380428-69d79213b5013.pdf</t>
+        </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0214/2025</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2024/02345</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t xml:space="preserve">0469/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/02345</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-06</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-05</t>
         </is>
       </c>
       <c r="F250">
-        <v>44772</v>
+        <v>39690</v>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Utilização de Ata de Registro de Preços: nº 003/2026 - OPME PARA CARDIOLOGIA - ENFERMED COMÉRCIO DE MATERIAIS MÉDICOS HOSPITALARES LTDA.</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I250">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1871/1784228372-779653173-6a592a146729b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0211/2026</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/10950</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t xml:space="preserve">0469/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10950</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-06</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-05</t>
         </is>
       </c>
       <c r="F251">
-        <v>44772</v>
+        <v>95233.5</v>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE KITS PARA A MONITORIZAÇÃO DA PRESSÃO ARTERIAL INVASIVA (Kit PAM) - Pregão Eletrônico</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I251">
         <v>5</v>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1779/1775650071-316309280-69d6451710251.pdf</t>
+        </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0234/2025</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2024/03769</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t xml:space="preserve">0469/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/03769</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-03</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-02</t>
         </is>
       </c>
       <c r="F252">
-        <v>44772</v>
+        <v>658186</v>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de bolsas coletoras para sistema de aspiração a vácuo com aspiradores em regime de comodato para o Hospital do Servidor General Edson Ramalho.</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I252">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1920/1784830318-540159143-6a62596e8a854.pdf</t>
+        </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0079/2026</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/07976</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t xml:space="preserve">0460/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07976</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-02</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-01</t>
         </is>
       </c>
       <c r="F253">
-        <v>213329.6</v>
+        <v>127360</v>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais da Central de Material e Esterilização (C.M.E.) com Comodato de Equipamentos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I253">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1778/1775649797-937940831-69d6440534401.pdf</t>
+        </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0233/2025</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2023/01507</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t xml:space="preserve">0460/2026</t>
+          <t xml:space="preserve">PBS-PRC-2023/01507</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-04-01</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-04-01</t>
         </is>
       </c>
       <c r="F254">
-        <v>213329.6</v>
+        <v>298999.92</v>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">SERVIÇO TÉCNICO ESPECIALIZADO EM ENGENHARIA CLÍNICA (HSGER)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I254">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1919/1784830052-472003615-6a625864413bb.pdf</t>
+        </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0180/2026</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09488</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t xml:space="preserve">0460/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09488</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-25</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-24</t>
         </is>
       </c>
       <c r="F255">
-        <v>213329.6</v>
+        <v>310221</v>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CLIPES DE TITÂNIO COM COMODATO DE CLIPADORES POR PREGÃO ELETRÔNICO - PB SAÚDE.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I255">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1776/1775138817-220214497-69ce78016de83.pdf</t>
+        </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0183/2026</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/11116</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t xml:space="preserve">0460/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11116</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-23</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-22</t>
         </is>
       </c>
       <c r="F256">
-        <v>213329.6</v>
+        <v>196522.53</v>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I256">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1775/1774529839-112815232-69c52d2fbef8b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0181/2026</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09488</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t xml:space="preserve">0460/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09488</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-19</t>
         </is>
       </c>
       <c r="F257">
-        <v>213329.6</v>
+        <v>48447</v>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CLIPES DE TITÂNIO COM COMODATO DE CLIPADORES POR PREGÃO ELETRÔNICO - PB SAÚDE.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I257">
-        <v>5</v>
+        <v>3</v>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1777/1775139328-513591890-69ce7a003bff7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02763</t>
+          <t xml:space="preserve">0182/2026</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02763</t>
+          <t xml:space="preserve">2025/11116</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t xml:space="preserve">0468/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11116</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-20</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-19</t>
         </is>
       </c>
       <c r="F258">
-        <v>57867.76</v>
+        <v>98525.61</v>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PARA PROCEDIMENTO CARDIOLÓGICO OPME EXTRA SUS E SUS</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I258">
         <v>1</v>
       </c>
+      <c r="J258" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1774/1774450067-895889807-69c3f593d2306.pdf</t>
+        </is>
+      </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02763</t>
+          <t xml:space="preserve">0164/2026</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02763</t>
+          <t xml:space="preserve">2025/09798</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t xml:space="preserve">0467/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09798</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-19</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-18</t>
         </is>
       </c>
       <c r="F259">
-        <v>93408.45</v>
+        <v>115562</v>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CATETERES E ESCALPES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I259">
-        <v>1</v>
+        <v>5</v>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1773/1774449920-724975640-69c3f50072317.pdf</t>
+        </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0225/2025</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2024/03391</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t xml:space="preserve">0470/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/03391</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-18</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2027-03-17</t>
         </is>
       </c>
       <c r="F260">
-        <v>53023.8</v>
+        <v>195106.1</v>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação de empresa especializada em esterilização em baixa temperatura(plasma de peróxido de hidrogênio) destinada ao centro de material e esterilização - CME, para atender às necessidades da fundação paraibana de gestão em saúde PB SAÚDE</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I260">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1950/1785266593-184863795-6a6901a17d012.pdf</t>
+        </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0163/2026</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/09798</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t xml:space="preserve">0470/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09798</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2027-03-15</t>
         </is>
       </c>
       <c r="F261">
-        <v>53023.8</v>
+        <v>29310</v>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CATETERES E ESCALPES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I261">
         <v>5</v>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1770/1774027650-306085929-69bd8382cb9c1.pdf</t>
+        </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0166/2026</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/09798</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t xml:space="preserve">0470/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09798</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2027-03-15</t>
         </is>
       </c>
       <c r="F262">
-        <v>53023.8</v>
+        <v>21315</v>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CATETERES E ESCALPES POR PREGÃO ELETRÔNICO.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I262">
         <v>5</v>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1772/1774028478-271991516-69bd86be43d6a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0165/2026</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/09798</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t xml:space="preserve">0470/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09798</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-16</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2027-03-15</t>
         </is>
       </c>
       <c r="F263">
-        <v>53023.8</v>
+        <v>23863</v>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - CATETERES E ESCALPES POR PREGÃO ELETRÔNICO</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I263">
         <v>5</v>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1771/1774028100-606401080-69bd8544d45e2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0648/2025</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2024/04511</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t xml:space="preserve">0470/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/04511</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-15</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-08-25</t>
         </is>
       </c>
       <c r="F264">
-        <v>53023.8</v>
+        <v>1699500</v>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA MEDICAMENTOS ANTIMICROBIANOS</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I264">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1958/1785435745-582878929-6a6b96618d8a3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0160/2026</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/10656</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t xml:space="preserve">0469/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10656</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-13</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-12</t>
         </is>
       </c>
       <c r="F265">
-        <v>44772</v>
+        <v>231534.67</v>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I265">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1768/1774026890-847303845-69bd808a3f6ce.pdf</t>
+        </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/07273</t>
+          <t xml:space="preserve">0161/2026</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/07273</t>
+          <t xml:space="preserve">2025/10656</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t xml:space="preserve">0469/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10656</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-13</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-12</t>
         </is>
       </c>
       <c r="F266">
-        <v>44772</v>
+        <v>110867.54</v>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - AGULHAS E SERINGAS POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) SUS E EXTRA-SUS, PARA REALIZAÇÃO DE PROCEDIMENTOS CARDIOLÓGICOS</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I266">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1769/1774027208-511441346-69bd81c8c795f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0188/2025</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/00383</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t xml:space="preserve">0371/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/00383</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-13</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-12</t>
         </is>
       </c>
       <c r="F267">
-        <v>262080</v>
+        <v>15810</v>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO PARA SISTEMA RIS (SISTEMA DEINFORMAÇÕES RADIOLÓGICAS) E PACS (PICTURE ARCHIVINGCOMUNICATION SYSTEM) OU SISTEMA DE COMUNICAÇÃO DEARQUIVOS DE IMAGENS BASEADO EM NUVEM, PARA EXECUÇÃO DELAUDOS E DISPONIBILIZAÇÃO DE RESULTADOS ONLINE. COMSUPORTE INCLUSO, TREINAMENTO E CAPACIDADE DEARMAZENAMENTO/STORAGE DE 900 EXAMES/MÊS, SENDO 240EXAMES/MÊS DE ULTRASSONOGRAFIA, 310 DE RADIOGRAFIA E 350DE TOMOGRAFIA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I267">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1945/1785176087-111174513-6a67a017da711.pdf</t>
+        </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0153/2026</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/08432</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t xml:space="preserve">0371/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08432</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-11</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-10</t>
         </is>
       </c>
       <c r="F268">
-        <v>262080</v>
+        <v>259000</v>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE ENGENHARIA E ARQUITETURA PARA REALIZAÇÃO DE SERVIÇOS DE AMPLIAÇÃO DA SEDE DA PBSAUDE</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I268">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1767/1774026493-617251401-69bd7efd21971.pdf</t>
+        </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0153/2026</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/08432</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t xml:space="preserve">0371/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08432</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-11</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-10</t>
         </is>
       </c>
       <c r="F269">
-        <v>262080</v>
+        <v>259000</v>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE ENGENHARIA E ARQUITETURA PARA REALIZAÇÃO DE SERVIÇOS DE AMPLIAÇÃO DA SEDE DA PBSAUDE</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I269">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1763/1773924705-871799100-69bbf1617c25d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2025/10670</t>
+          <t xml:space="preserve">0153/2026</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025/10670</t>
+          <t xml:space="preserve">2025/08432</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t xml:space="preserve">0371/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08432</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-11</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-11</t>
         </is>
       </c>
       <c r="F270">
-        <v>262080</v>
+        <v>259000</v>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS CARDIOVASCULARES POR PREGÃO ELETRÔNICO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ÁREA DE ENGENHARIA E ARQUITETURA PARA REALIZAÇÃO DE SERVIÇOS DE AMPLIAÇÃO DA SEDE DA PBSAUDE</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I270">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/2074/1791997643-109730870-6acfb6cb4f0df.pdf</t>
+        </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0138/2026</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09631</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t xml:space="preserve">0456/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09631</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-09</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-08</t>
         </is>
       </c>
       <c r="F271">
-        <v>72086</v>
+        <v>139555.07</v>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I271">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1764/1774025481-122795233-69bd7b0995af2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0138/2026</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09631</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t xml:space="preserve">0456/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09631</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-09</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-08</t>
         </is>
       </c>
       <c r="F272">
-        <v>72086</v>
+        <v>139555.07</v>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I272">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1758/1773686469-771684772-69b84ec576427.pdf</t>
+        </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0140/2026</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/11110</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t xml:space="preserve">0456/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11110</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-09</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-09</t>
         </is>
       </c>
       <c r="F273">
-        <v>72086</v>
+        <v>177939.44</v>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I273">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1838/1783704413-715497101-6a512b5d4701c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0141/2026</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/11110</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t xml:space="preserve">0456/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11110</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-06</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-05</t>
         </is>
       </c>
       <c r="F274">
-        <v>72086</v>
+        <v>82527.16</v>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I274">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1760/1773687035-506005277-69b850fb2f513.pdf</t>
+        </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0141/2026</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/11110</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t xml:space="preserve">0456/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/11110</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-20</t>
+          <t xml:space="preserve">2026-03-06</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-20</t>
+          <t xml:space="preserve">2027-03-05</t>
         </is>
       </c>
       <c r="F275">
-        <v>72086</v>
+        <v>82527.16</v>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I275">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1766/1774025833-201117556-69bd7c69d7ec4.pdf</t>
+        </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0139/2026</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09631</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t xml:space="preserve">0458/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09631</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">2026-03-06</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-17</t>
+          <t xml:space="preserve">2027-03-05</t>
         </is>
       </c>
       <c r="F276">
-        <v>47812.5</v>
+        <v>66703.25</v>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I276">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1765/1774025666-242010407-69bd7bc218bb3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0139/2026</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09631</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t xml:space="preserve">0458/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09631</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">2026-03-06</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-17</t>
+          <t xml:space="preserve">2027-03-05</t>
         </is>
       </c>
       <c r="F277">
-        <v>47812.5</v>
+        <v>66703.25</v>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de materiais de OPME (ÓRTESES, PRÓTESES E MATERIAIS ESPECIAIS) por consignação SUS e Extra-SUS, para realização de procedimentos cardiológicos.</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I277">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1759/1773686857-929093127-69b8504907972.pdf</t>
+        </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0074/2026</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09125</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t xml:space="preserve">0458/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09125</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">2026-03-05</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-17</t>
+          <t xml:space="preserve">2027-03-04</t>
         </is>
       </c>
       <c r="F278">
-        <v>47812.5</v>
+        <v>2160</v>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de CONTRATAÇÃO DE SERVIÇO DE FORNECIMENTO DE INSUMOS PARA IMPRESSÃO DE CRACHÁS EM CARTÃO PVC E SEUS ACESSÓRIOS para atender às necessidades da Fundação Paraibana de Gestão em Saúde - PB SAÚDE, em todas unidades gerenciadas pela PBSAÚDE, conforme suas atribuições estatutárias.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I278">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1869/1784212672-315718879-6a58ecc063727.pdf</t>
+        </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0108/2026</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09783</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t xml:space="preserve">0458/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09783</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">2026-03-04</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-17</t>
+          <t xml:space="preserve">2027-03-03</t>
         </is>
       </c>
       <c r="F279">
-        <v>47812.5</v>
+        <v>7988.68</v>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPO ODONTOLÓGICO, APARELHO DE RAIO-X ODONTOLÓGICO PORTÁTIL, MOTOR CIRÚRGICO E KITS ACADÊMICOS PARA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA (POINSP)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I279">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1755/1773408191-827151595-69b40fbfbf54d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0110/2026</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/10022</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t xml:space="preserve">0458/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10022</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-17</t>
+          <t xml:space="preserve">2026-02-27</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-17</t>
+          <t xml:space="preserve">2027-02-26</t>
         </is>
       </c>
       <c r="F280">
-        <v>47812.5</v>
+        <v>93361.7</v>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MOBILIÁRIOS E MATERIAIS PERMANENTES PARA O HOSPITAL REGIONAL DE GUARABIRA - HRG</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I280">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1757/1773686134-689111255-69b84d76070d0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0147/2025</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/00198</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t xml:space="preserve">0463/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/00198</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-27</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2026-08-27</t>
         </is>
       </c>
       <c r="F281">
-        <v>152625</v>
+        <v>990330</v>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Trata-se de contratação de assinatura anual do DIÁRIO OFICIAL DO ESTADO DA PARAÍBA,ATRAVÉS DA EMPRESA PARAIBANA DE COMUNICAÇÃO – EPC, para fins de Publicações (Avisos, Homologações, Convocações, Chamamentos Públicos, Editais, Retificações, Convocações), atos esses relativos aos processos da fundação</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">SEDE ADMINISTRATIVA PBSAÚDE</t>
         </is>
       </c>
       <c r="I281">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1954/1785433526-450987887-6a6b8db640247.pdf</t>
+        </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0109/2026</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09783</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t xml:space="preserve">0463/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09783</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-26</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-25</t>
         </is>
       </c>
       <c r="F282">
-        <v>152625</v>
+        <v>4365</v>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPO ODONTOLÓGICO, APARELHO DE RAIO-X ODONTOLÓGICO PORTÁTIL, MOTORCIRÚRGICO E KITS ACADÊMICOS PARA POLICLÍNICAINTEGRADA DA SEGURANÇA PÚBLICA (POINSP)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I282">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1756/1773408407-615529253-69b41097395e2.pdf</t>
+        </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0107/2026</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09783</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t xml:space="preserve">0459/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09783</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-26</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-25</t>
         </is>
       </c>
       <c r="F283">
-        <v>32745</v>
+        <v>12400</v>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPO ODONTOLÓGICO, APARELHO DE RAIO-X ODONTOLÓGICO PORTÁTIL, MOTOR CIRÚRGICO E KITS ACADÊMICOS PARA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA (POINSP)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I283">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1752/1773342051-537924035-69b30d63214cf.pdf</t>
+        </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0104/2026</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/00258</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t xml:space="preserve">0463/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/00258</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-26</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-25</t>
         </is>
       </c>
       <c r="F284">
-        <v>152625</v>
+        <v>8154</v>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DE ODONTOLOGIA PARA O HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I284">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1753/1773407462-911089238-69b40ce6b905c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0103/2026</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/00258</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t xml:space="preserve">0459/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/00258</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-26</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-25</t>
         </is>
       </c>
       <c r="F285">
-        <v>32745</v>
+        <v>2750</v>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DE ODONTOLOGIA PARA O HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I285">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1748/1773339202-266824225-69b3024217e6a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0106/2026</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09783</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t xml:space="preserve">0459/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09783</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-25</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-24</t>
         </is>
       </c>
       <c r="F286">
-        <v>32745</v>
+        <v>30482</v>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPO ODONTOLÓGICO, APARELHO DE RAIO-X ODONTOLÓGICO PORTÁTIL, MOTOR CIRÚRGICO E KITS ACADÊMICOS PARA POLICLÍNICA INTEGRADA DA SEGURANÇA PÚBLICA (POINSP)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I286">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1754/1773407729-634444449-69b40df11b27c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01304</t>
+          <t xml:space="preserve">0105/2026</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01304</t>
+          <t xml:space="preserve">2025/10591</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t xml:space="preserve">0451/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10591</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-24</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-23</t>
         </is>
       </c>
       <c r="F287">
-        <v>167000</v>
+        <v>132855</v>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE MANUTENÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA, MEDIÇÃO E TRANSFORMAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares - Cânulas Alto Custo por Pregão Eletrônico - PBsaúde</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I287">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1750/1773340839-464407507-69b308a74fa07.pdf</t>
+        </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">1033/2024</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2024/02524</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t xml:space="preserve">0463/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/02524</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-24</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-24</t>
         </is>
       </c>
       <c r="F288">
-        <v>152625</v>
+        <v>11400</v>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">SERVIÇO DE TRATAMENTO E ANÁLISE FÍSICO QUÍMICO E BACTERIOLÓGICO DE ÁGUA.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I288">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1923/1784834013-640948900-6a6267ddbbdd9.pdf</t>
+        </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01304</t>
+          <t xml:space="preserve">0101/2026</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01304</t>
+          <t xml:space="preserve">2025/10440</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t xml:space="preserve">0451/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10440</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-24</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-23</t>
         </is>
       </c>
       <c r="F289">
-        <v>167000</v>
+        <v>2096421</v>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE MANUTENÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA, MEDIÇÃO E TRANSFORMAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Seringas e Extensores com Comodato para Bombas de Infusão de Seringa por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I289">
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1762/1773924131-149960293-69bbef2343499.pdf</t>
+        </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0040/2026</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/04355</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t xml:space="preserve">0463/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/04355</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-23</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-22</t>
         </is>
       </c>
       <c r="F290">
-        <v>152625</v>
+        <v>128856.84</v>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">MAQ-LAREM MAQUINAS MOVEIS E EQUIPAMENTOS LTDA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I290">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1742/1773080434-502446537-69af0f7229e73.pdf</t>
+        </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01304</t>
+          <t xml:space="preserve">0647/2025</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01304</t>
+          <t xml:space="preserve">2025/06293</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t xml:space="preserve">0451/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06293</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-23</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2026-08-22</t>
         </is>
       </c>
       <c r="F291">
-        <v>167000</v>
+        <v>2407632</v>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE MANUTENÇÃO DE SUBESTAÇÃO DE ENERGIA ELÉTRICA, MEDIÇÃO E TRANSFORMAÇÃO&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE MÉDICOS EM GINECOLOGIA E OBSTETRÍCIA -EDITAL Nº 004/2025 - HRG- INEXIGIBILIDADE - GEST4 GESTÃO EM SERVIÇOS MÉDICOS E SAUDE LTDA - PBS-PRC-2025/03822</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I291">
-        <v>3</v>
+        <v>1</v>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1951/1785432073-318087758-6a6b8809ecd2a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0171/2025</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2024/03119</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t xml:space="preserve">0459/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/03119</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-20</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-19</t>
         </is>
       </c>
       <c r="F292">
-        <v>32745</v>
+        <v>5863842.6</v>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇOS DE RECEPÇÃO E ATENDIMENTO</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I292">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1910/1784659450-188407830-6a5fbdfa21842.pdf</t>
+        </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0072/2026</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09125</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t xml:space="preserve">0459/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09125</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-16</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-16</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F293">
-        <v>32745</v>
+        <v>2880</v>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Solicitação de CONTRATAÇÃO DE SERVIÇO DE FORNECIMENTO DE INSUMOS PARA IMPRESSÃO DE CRACHÁS EM CARTÃO PVC E SEUS ACESSÓRIOS para atender às necessidades da Fundação Paraibana de Gestão em Saúde - PB SAÚDE, em todas unidades gerenciadas pela PBSAÚDE, conforme suas atribuições estatutárias.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I293">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1868/1784212518-469602897-6a58ec263ce6c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0043/2026</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/06870</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t xml:space="preserve">0409/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06870</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F294">
-        <v>138518.38</v>
+        <v>198530.85</v>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material Médico Hospitalar - Saneantes por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I294">
         <v>5</v>
+      </c>
+      <c r="J294" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1743/1773081361-990846582-69af1311343f3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0052/2026</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/06588</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t xml:space="preserve">0410/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06588</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F295">
-        <v>58666.52</v>
+        <v>44700</v>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇO DE REPAROS E SUBSTITUIÇÕES DE PORTA CORTA FOGO</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I295">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1746/1773082418-628515053-69af1732d2481.pdf</t>
+        </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0045/2026</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/06870</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t xml:space="preserve">0409/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06870</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F296">
-        <v>138518.38</v>
+        <v>42425.7</v>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material Médico Hospitalar - Saneantes por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I296">
         <v>5</v>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1744/1773081822-867344383-69af14de88b0b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0644/2025</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/06262</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t xml:space="preserve">0409/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06262</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2026-08-22</t>
         </is>
       </c>
       <c r="F297">
-        <v>138518.38</v>
+        <v>1821600</v>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Serviços médicos em Anestesiologia destinados ao Serviço de Hemodinâmica do Complexo Regional Hospitalar Deputado Janduhy Carneiro (CRHDJC)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I297">
-        <v>5</v>
+        <v>4</v>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1915/1784812086-798947164-6a62123686df3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0056/2026</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/09286</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t xml:space="preserve">0409/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09286</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F298">
-        <v>138518.38</v>
+        <v>148796.07</v>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS, Pacientes : Severino Ferreira Barbosa, Luis Francisco de Araujo, Vanderlucia da Silva Dantas, Kercia Renata Faustino do Nascimento, Danyla Medeiros Araujo, Jessica Leal Ferrais.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I298">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1747/1773082678-362987007-69af18366fb0a.pdf</t>
+        </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0026/2026</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t xml:space="preserve">0409/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-19</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-02-18</t>
         </is>
       </c>
       <c r="F299">
-        <v>138518.38</v>
+        <v>29056.9</v>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I299">
         <v>5</v>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1741/1773079168-547286225-69af0a80c7741.pdf</t>
+        </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0609/2025</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/04624</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t xml:space="preserve">0450/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/04624</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-02-07</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2026-08-06</t>
         </is>
       </c>
       <c r="F300">
-        <v>28827.5</v>
+        <v>5645280</v>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO SERVIÇOS ESPECIALIZADOS, DESTINADO À CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS MÉDICOS NAS SEGUINTES ÁREAS: CARDIOLOGIA INTERVENCIONISTA, RADIOLOGIA INTERVENCIONISTA VASCULAR, CIRURGIA VASCULAR COM ÊNFASE EM ENDOVASCULAR, NEURORRADIOLOGIA INTERVENCIONISTA, ELETROFISIOLOGIA CLÍNICA INVASIVA E ESTIMULAÇÃO CARDÍACA ELETRÔNICA IMPLANTÁVEL, E ECOCARDIOGRAFIA</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I300">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1914/1784662278-278693837-6a5fc9063db90.pdf</t>
+        </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0049/2026</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/10147</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t xml:space="preserve">0450/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10147</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-29</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-28</t>
         </is>
       </c>
       <c r="F301">
-        <v>28827.5</v>
+        <v>375000</v>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATACÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, CALIBRAÇÃO, TESTE DE SEGURANÇA ELÉTRICA COM SERVIÇO DE MÃO-DE-OBRA COM REPOSIÇÃO TOTAL DE PEÇAS E ACESSÓRIOS ORIGINAIS DOS EQUIPAMENTOS DA MARCA (INTERMED) PARA ATENDER AO HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO (HSGER)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I301">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1863/1784209850-840083328-6a58e1ba0c56f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0560/2025</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/04625</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t xml:space="preserve">0450/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/04625</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-28</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2026-07-27</t>
         </is>
       </c>
       <c r="F302">
-        <v>28827.5</v>
+        <v>372711.6</v>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS MÉDICOS NAS SEGUINTES ÁREAS: CARDIOLOGIA INTERVENCIONISTA, RADIOLOGIA INTERVENCIONISTA VASCULAR, CIRURGIA VASCULAR COM ÊNFASE EM ENDOVASCULAR, NEURORRADIOLOGIA INTERVENCIONISTA, ELETROFISIOLOGIA CLÍNICA INVASIVA E ESTIMULAÇÃO CARDÍACA ELETRÔNICA IMPLANTÁVEL, E ECOCARDIOGRAFIA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I302">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1909/1784658761-642412324-6a5fbb499d5a5.pdf</t>
+        </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0044/2026</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/06870</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t xml:space="preserve">0450/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06870</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-26</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-25</t>
         </is>
       </c>
       <c r="F303">
-        <v>28827.5</v>
+        <v>606483.67</v>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material Médico Hospitalar - Saneantes por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I303">
         <v>5</v>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1749/1773339834-895323346-69b304ba33fff.pdf</t>
+        </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0046/2026</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/06870</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t xml:space="preserve">0450/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06870</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-26</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-25</t>
         </is>
       </c>
       <c r="F304">
-        <v>28827.5</v>
+        <v>56012.85</v>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material Médico Hospitalar - Saneantes por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I304">
         <v>5</v>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1733/1769610862-614299814-697a1e6e99c6d.pdf</t>
+        </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0034/2026</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/05733</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t xml:space="preserve">0410/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/05733</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-26</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-25</t>
         </is>
       </c>
       <c r="F305">
-        <v>58666.52</v>
+        <v>299337.12</v>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME SUS e EXTRA SUS</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I305">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1728/1769610443-831515185-697a1ccb3a330.pdf</t>
+        </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0035/2026</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/05733</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t xml:space="preserve">0410/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/05733</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-26</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-25</t>
         </is>
       </c>
       <c r="F306">
-        <v>58666.52</v>
+        <v>141813.35</v>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME SUS e EXTRA SUS</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I306">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1729/1769610524-321449036-697a1d1c03158.pdf</t>
+        </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0047/2025</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2024/03936</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t xml:space="preserve">0410/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/03936</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-22</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-21</t>
         </is>
       </c>
       <c r="F307">
-        <v>58666.52</v>
+        <v>518952</v>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE SERVIÇO DE LOCAÇÃO DE CARROS ADMINISTRATIVOS, SEM MOTORISTA, SEM COMBUSTÍVEL E COM QUILOMETRAGEM LIVRE</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I307">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1911/1784660281-964699689-6a5fc1398bbfe.pdf</t>
+        </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0039/2026</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09665</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t xml:space="preserve">0455/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09665</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-21</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-20</t>
         </is>
       </c>
       <c r="F308">
-        <v>174533.2</v>
+        <v>18170.5</v>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PERMANENTE PARA REDE PBSAÚDE (CONTAINERS PARA LIXO E CAIXA DE 370LT)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I308">
         <v>5</v>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1732/1769610787-697952381-697a1e235ab44.pdf</t>
+        </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0036/2026</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/10997</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t xml:space="preserve">0455/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10997</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-21</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-19</t>
         </is>
       </c>
       <c r="F309">
-        <v>174533.2</v>
+        <v>1452600</v>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação de Pessoa Jurídica para Prestação de Serviços de Médicos em Cirurgia Geral - HRG - Edital nº 008/2025 - Inexigibilidade -</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I309">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1867/1784211061-732647288-6a58e6751a825.pdf</t>
+        </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0021/2026</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/10500</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t xml:space="preserve">0455/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10500</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-21</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-20</t>
         </is>
       </c>
       <c r="F310">
-        <v>174533.2</v>
+        <v>414980</v>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL MÉDICO HOSPITALAR - MICROFILTRO DE AR PARA INCUBADORA INEXIGIBILIDADE</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I310">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1734/1769622894-489229522-697a4d6e9fa3b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0036/2026</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/10997</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t xml:space="preserve">0455/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10997</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-21</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-19</t>
         </is>
       </c>
       <c r="F311">
-        <v>174533.2</v>
+        <v>1452600</v>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Contratação de Pessoa Jurídica para Prestação de Serviços de Médicos em Cirurgia Geral - HRG - Edital nº 008/2025 - Inexigibilidade</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
         </is>
       </c>
       <c r="I311">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1866/1784210583-136859594-6a58e49782e0f.pdf</t>
+        </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0038/2026</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/09665</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t xml:space="preserve">0455/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/09665</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-21</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-20</t>
         </is>
       </c>
       <c r="F312">
-        <v>174533.2</v>
+        <v>43590</v>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE MATERIAL PERMANENTE PARA REDE PBSAÚDE (CONTAINERS PARA LIXO E CAIXA DE 370LT)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I312">
         <v>5</v>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1731/1769610679-164600146-697a1db78e715.pdf</t>
+        </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/03194</t>
+          <t xml:space="preserve">0014/2026</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/03194</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t xml:space="preserve">0410/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-15</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-15</t>
+          <t xml:space="preserve">2027-01-19</t>
         </is>
       </c>
       <c r="F313">
-        <v>58666.52</v>
+        <v>126183.75</v>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;Aquisição de Medicamentos Cardiovasculares por Pregão Eletrônico - PB Saúde.&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I313">
         <v>5</v>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1709/1769606989-233749700-697a0f4de4142.pdf</t>
+        </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0037/2026</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/06859</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t xml:space="preserve">0454/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06859</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-19</t>
         </is>
       </c>
       <c r="F314">
-        <v>101758</v>
+        <v>77444.36</v>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE CAIXAS DE INSTRUMENTAL CIRÚRGICO, CONFORME ESPECIALIDADES DA CIRURGIA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
         </is>
       </c>
       <c r="I314">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1730/1769610604-669710009-697a1d6c29344.pdf</t>
+        </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02749</t>
+          <t xml:space="preserve">0015/2026</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02749</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t xml:space="preserve">0453/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="F315">
-        <v>237672</v>
+        <v>28126</v>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DA CENTRAL DE MATERIAL E ESTERILIZAÇÃO (C.M.E.) COM COMODATO DE EQUIPAMENTOSQUE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I315">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1711/1769607396-531495332-697a10e42c32e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02749</t>
+          <t xml:space="preserve">0015/2026</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02749</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t xml:space="preserve">0453/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-20</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-20</t>
         </is>
       </c>
       <c r="F316">
-        <v>237672</v>
+        <v>28126</v>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DA CENTRAL DE MATERIAL E ESTERILIZAÇÃO (C.M.E.) COM COMODATO DE EQUIPAMENTOSQUE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I316">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1710/1769607187-101799601-697a10131fb11.pdf</t>
+        </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02749</t>
+          <t xml:space="preserve">0032/2026</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02749</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t xml:space="preserve">0453/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F317">
-        <v>237672</v>
+        <v>13500</v>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DA CENTRAL DE MATERIAL E ESTERILIZAÇÃO (C.M.E.) COM COMODATO DE EQUIPAMENTOSQUE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I317">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1727/1769610359-549194188-697a1c771ecbd.pdf</t>
+        </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/02749</t>
+          <t xml:space="preserve">0031/2026</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/02749</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t xml:space="preserve">0453/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F318">
-        <v>237672</v>
+        <v>38037.3</v>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS DA CENTRAL DE MATERIAL E ESTERILIZAÇÃO (C.M.E.) COM COMODATO DE EQUIPAMENTOSQUE&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I318">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1726/1769610260-162272824-697a1c14a6fb3.pdf</t>
+        </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0030/2026</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t xml:space="preserve">0454/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F319">
-        <v>101758</v>
+        <v>10450</v>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I319">
         <v>5</v>
+      </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1725/1769610171-829953122-697a1bbbed511.pdf</t>
+        </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0029/2026</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t xml:space="preserve">0454/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F320">
-        <v>101758</v>
+        <v>1266.9</v>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I320">
         <v>5</v>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1724/1769610102-338829689-697a1b766fdbe.pdf</t>
+        </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0028/2026</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t xml:space="preserve">0454/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2026-01-18</t>
         </is>
       </c>
       <c r="F321">
-        <v>101758</v>
+        <v>9760</v>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I321">
         <v>5</v>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1723/1769610033-520187171-697a1b312a6e6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01641</t>
+          <t xml:space="preserve">0027/2026</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01641</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t xml:space="preserve">0454/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-14</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-14</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F322">
-        <v>101758</v>
+        <v>14498</v>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MEDICAMENTOS SEDATIVOS, ANSIOLÍTICOS E ANALGÉSICOS OPIOIDES&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I322">
         <v>5</v>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1722/1769609938-300143439-697a1ad29674e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0025/2026</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t xml:space="preserve">0441/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F323">
-        <v>2046.4</v>
+        <v>4950</v>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I323">
         <v>5</v>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1721/1769609441-489018087-697a18e1303c0.pdf</t>
+        </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0024/2026</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t xml:space="preserve">0441/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F324">
-        <v>2046.4</v>
+        <v>111272.7</v>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I324">
         <v>5</v>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1720/1769608948-414890452-697a16f43aa25.pdf</t>
+        </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0024/2026</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08168</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t xml:space="preserve">0446/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08168</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F325">
-        <v>44211.1</v>
+        <v>111272.7</v>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Diversos por Pregão Eletrônico - PB Saúde</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I325">
         <v>5</v>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1719/1769608799-618737349-697a165f4f852.pdf</t>
+        </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0023/2026</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/06568</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t xml:space="preserve">0447/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06568</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F326">
-        <v>23751.5</v>
+        <v>124844.85</v>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME-SUS E EXTRA SUS, Pacientes: Raimunda Cândida de Jesus, Juliana Clementino Dantas, Gabriel Candido Ribeiro, João Grangeiro da Silva, Maria Jose Alves, Antônio Ferreira da Silva Neto, Edmilson Alves de Santana, Jose Carlos da Silva Nascimento, Maria da Paz Silva, Romulo Ferreira de Souza, Betânia Ismael da Silva. Eletivos</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I326">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1718/1769608618-108226163-697a15aa5cc83.pdf</t>
+        </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0022/2026</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/06568</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t xml:space="preserve">0447/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06568</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F327">
-        <v>23751.5</v>
+        <v>164143.79</v>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME-SUS E EXTRA SUS, Pacientes: Raimunda Cândida de Jesus, Juliana Clementino Dantas, Gabriel Candido Ribeiro, João Grangeiro da Silva, Maria Jose Alves, Antônio Ferreira da Silva Neto, Edmilson Alves de Santana, Jose Carlos da Silva Nascimento, Maria da Paz Silva, Romulo Ferreira de Souza, Betânia Ismael da Silva. Eletivos</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I327">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1717/1769608454-210810426-697a150624b5e.pdf</t>
+        </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0017/2026</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t xml:space="preserve">0447/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F328">
-        <v>23751.5</v>
+        <v>3822.1</v>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I328">
         <v>5</v>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1713/1769607616-620725727-697a11c0a2447.pdf</t>
+        </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0016/2026</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t xml:space="preserve">0447/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F329">
-        <v>23751.5</v>
+        <v>15600</v>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I329">
         <v>5</v>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1712/1769607520-859484537-697a1160a49e4.pdf</t>
+        </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0013/2026</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t xml:space="preserve">0447/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F330">
-        <v>23751.5</v>
+        <v>5225</v>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I330">
         <v>5</v>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1708/1769606898-318105345-697a0ef239aff.pdf</t>
+        </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0011/2026</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t xml:space="preserve">0446/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-19</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-18</t>
         </is>
       </c>
       <c r="F331">
-        <v>44211.1</v>
+        <v>183981</v>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I331">
         <v>5</v>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0010/2026</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t xml:space="preserve">0446/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-13</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-12</t>
         </is>
       </c>
       <c r="F332">
-        <v>44211.1</v>
+        <v>61639</v>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I332">
         <v>5</v>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1705/1769606605-676694788-697a0dcd4817b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0009/2026</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t xml:space="preserve">0446/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-13</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-12</t>
         </is>
       </c>
       <c r="F333">
-        <v>44211.1</v>
+        <v>295938</v>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I333">
         <v>5</v>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1704/1769606443-218356947-697a0d2b90fff.pdf</t>
+        </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0020/2026</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/10746</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t xml:space="preserve">0441/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/10746</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-13</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-12</t>
         </is>
       </c>
       <c r="F334">
-        <v>2046.4</v>
+        <v>1651879.17</v>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais de OPME em Regime de Consignação para Procedimento Cardiológico, Endovascular e Neurológico - Edital 006/2025 - Inexigibilidade - CARDIOMEDH PROD MEDICOS LTDA - PBS-PRC-2025/04337</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I334">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1861/1784209359-897976771-6a58dfcfb99b6.pdf</t>
+        </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0004/2026</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08582</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t xml:space="preserve">0448/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08582</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-12</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-11</t>
         </is>
       </c>
       <c r="F335">
-        <v>11438</v>
+        <v>129914.74</v>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS Pacientes : Katia Maria da Silva, Ayla Avelino dos Santos, Waleria Cristina Anacleto Fernandes de Sa, Genilda Ribeiro Sousa.</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I335">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1697/1769604553-128213879-697a05c961772.pdf</t>
+        </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0018/2026</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08309</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t xml:space="preserve">0448/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08309</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-12</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-11</t>
         </is>
       </c>
       <c r="F336">
-        <v>11438</v>
+        <v>68132.89</v>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME SUS - EXTRA SUS - Pacientes : Josefa Severina da Silva, Valdir Paulino da Silva e Jose Alves de Oliveira Filho.</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I336">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1715/1769608072-179554796-697a1388908bc.pdf</t>
+        </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0019/2026</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08309</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t xml:space="preserve">0448/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08309</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-09</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-08</t>
         </is>
       </c>
       <c r="F337">
-        <v>11438</v>
+        <v>72661.93</v>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME SUS - EXTRA SUS - Pacientes : Josefa Severina da Silva, Valdir Paulino da Silva e Jose Alves de Oliveira Filho.</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I337">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1716/1769608241-173616177-697a14310ff67.pdf</t>
+        </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0020/2025</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2024/03765</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t xml:space="preserve">0448/2026</t>
+          <t xml:space="preserve">PBS-PRC-2024/03765</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-09</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-09</t>
         </is>
       </c>
       <c r="F338">
-        <v>11438</v>
+        <v>24709.44</v>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇO DE LOCAÇÃO DE CONTAINER - HMDJMP</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I338">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1907/1784658371-263872356-6a5fb9c3f350b.pdf</t>
+        </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0007/2026</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t xml:space="preserve">0448/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-08</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-07</t>
         </is>
       </c>
       <c r="F339">
-        <v>11438</v>
+        <v>98257</v>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I339">
         <v>5</v>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1702/1769606220-513578013-697a0c4c9564c.pdf</t>
+        </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0002/2026</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/06177</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t xml:space="preserve">0446/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06177</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-07</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-06</t>
         </is>
       </c>
       <c r="F340">
-        <v>44211.1</v>
+        <v>26000</v>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DO TIPO SELADORA DE TUBOS EM PVC E NEBULIZADOR 04 SAÍDAS PARA ATENDER AS NECESSIDADES DOS HOSPITAIS ADMINISTRADOS PELA PB SAÚDE.</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I340">
-        <v>5</v>
+        <v>2</v>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1695/1769604373-807020438-697a051506f74.pdf</t>
+        </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0005/2026</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/08582</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t xml:space="preserve">0441/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08582</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-07</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-06</t>
         </is>
       </c>
       <c r="F341">
-        <v>2046.4</v>
+        <v>17085.52</v>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS Pacientes : Katia Maria da Silva, Ayla Avelino dos Santos, Waleria Cristina Anacleto Fernandes de Sa, Genilda Ribeiro Sousa.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t xml:space="preserve">POLICLINICA DA SEGURANÇA</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I341">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1700/1769605859-750347687-697a0ae37e238.pdf</t>
+        </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01352</t>
+          <t xml:space="preserve">0006/2026</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01352</t>
+          <t xml:space="preserve">2025/07767</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t xml:space="preserve">0441/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/07767</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-13</t>
+          <t xml:space="preserve">2026-01-07</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-13</t>
+          <t xml:space="preserve">2027-01-06</t>
         </is>
       </c>
       <c r="F342">
-        <v>2046.4</v>
+        <v>47572</v>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE PAPEL SULFITE, ETIQUETAS ADESIVAS E PAPÉIS PARA CARDIOTOCÓGRAFOS E ELETROCARDIÓGRAFOS&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Materiais Médicos Hospitalares Especiais</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HEMODINÂMICAS DE CG E PATOS / CORAÇÃO PARAIBANO / CENTRAL DE LAUDOS | HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES | HOSPITAL REGIONAL DE GUARABIRA | POLICLINICA INTEGRADA DA SEGURANÇA PÚBLICA</t>
         </is>
       </c>
       <c r="I342">
         <v>5</v>
+      </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1699/1769604745-424314931-697a0689920f7.pdf</t>
+        </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01517</t>
+          <t xml:space="preserve">0005/2026</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01517</t>
+          <t xml:space="preserve">2025/08582</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t xml:space="preserve">0374/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/08582</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-10</t>
+          <t xml:space="preserve">2026-01-07</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-10</t>
+          <t xml:space="preserve">2027-01-06</t>
         </is>
       </c>
       <c r="F343">
-        <v>156641</v>
+        <v>17085.52</v>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">Aquisição de Material para Procedimentos Cardiológicos OPME EXTRA SUS e SUS Pacientes : Katia Maria da Silva, Ayla Avelino dos Santos, Waleria Cristina Anacleto Fernandes de Sa, Genilda Ribeiro Sousa.</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO</t>
+          <t xml:space="preserve">HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I343">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1698/1769604641-606016843-697a0621690c8.pdf</t>
+        </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t xml:space="preserve">PBS-PRC-2026/01517</t>
+          <t xml:space="preserve">0003</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026/01517</t>
+          <t xml:space="preserve">2025/06177</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t xml:space="preserve">0374/2026</t>
+          <t xml:space="preserve">PBS-PRC-2025/06177</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-07-10</t>
+          <t xml:space="preserve">2026-01-07</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t xml:space="preserve">2027-07-10</t>
+          <t xml:space="preserve">2027-01-06</t>
         </is>
       </c>
       <c r="F344">
-        <v>156641</v>
+        <v>60000</v>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t xml:space="preserve">&lt;p&gt;&lt;span data-sheets-root="1" style="font-size: 10pt; font-family: Calibri, Arial;"&gt;AQUISIÇÃO DE MATERIAIS MÉDICOS HOSPITALARES - SISTEMAS DE DRENAGEM&lt;/span&gt;&lt;/p&gt;</t>
+          <t xml:space="preserve">AQUISIÇÃO DE EQUIPAMENTOS DO TIPO SELADORA DE TUBOS EM PVC E NEBULIZADOR 04 SAÍDAS PARA ATENDER AS NECESSIDADES DOS HOSPITAIS ADMINISTRADOS PELA PB SAÚDE.</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t xml:space="preserve">HOSPITAL REGIONAL DE GUARABIRA</t>
+          <t xml:space="preserve">HOSPITAL DO SERVIDOR GENERAL EDSON RAMALHO | HOSPITAL METROPOLITANO DOM JOSÉ MARIA PIRES</t>
         </is>
       </c>
       <c r="I344">
-        <v>5</v>
-[...9200 lines deleted...]
-      <c r="I558">
         <v>2</v>
       </c>
-    </row>
-[...15348 lines deleted...]
-        <v>5</v>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Documento: https://pbsaude.pbsoft.com.br/public/storage/contratos/1696/1769604463-212863941-697a056f37cb4.pdf</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>